--- v0 (2026-09-22)
+++ v1 (2026-10-13)
@@ -11,54 +11,54 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Andean\1016\4th vers\Supplementary material Mella et al\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\daniel.bertin\Desktop\1016 Mella et al_RI_15-09-2026 NEP_LCB_MGA\1016 Mella et al_RI_15-09-2026 NEP_LCB_MGA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E06B3137-987E-4960-A1CA-3F8E5894A487}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{E06B3137-987E-4960-A1CA-3F8E5894A487}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{026A0DA7-33D8-4CB4-9061-5B75847F5EC3}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Major" sheetId="2" r:id="rId1"/>
     <sheet name="Trace" sheetId="1" r:id="rId2"/>
     <sheet name="HFSE" sheetId="6" r:id="rId3"/>
     <sheet name="REE" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Major!$B$1:$N$53</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">REE!$B$4:$P$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Trace!$B$4:$Q$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -100,80 +100,59 @@
   <si>
     <t>Cu</t>
   </si>
   <si>
     <t>Zn</t>
   </si>
   <si>
     <t>Ni</t>
   </si>
   <si>
     <t>JUAN BUSTAMANTE ESPINOZA</t>
   </si>
   <si>
     <t>JEFE LABORATORIO QUÍMICO</t>
   </si>
   <si>
     <t xml:space="preserve">Departamento de Laboratorios  Servicio Nacional de Geología y Minería </t>
   </si>
   <si>
     <t xml:space="preserve">            </t>
   </si>
   <si>
     <t>MUESTRA</t>
   </si>
   <si>
-    <t>SiO2</t>
-[...10 lines deleted...]
-  <si>
     <t>CaO</t>
   </si>
   <si>
     <t>MgO</t>
   </si>
   <si>
     <t>MnO</t>
   </si>
   <si>
-    <t>Na2O</t>
-[...7 lines deleted...]
-  <si>
     <t>JUAN  BUSTAMANTE  ESPINOZA</t>
   </si>
   <si>
     <t xml:space="preserve">JEFE LABORATORIO QUIMICO </t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Cr</t>
   </si>
   <si>
     <t>Co</t>
   </si>
   <si>
     <t>Rb</t>
   </si>
   <si>
     <t>Sr</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Zr</t>
@@ -290,61 +269,256 @@
     <t>Memorándum  N°016/OTPV</t>
   </si>
   <si>
     <t>SERNAGEOMIN - OFICINA TÉCNICA DE PUERTO VARAS</t>
   </si>
   <si>
     <t>SR. MAURICIO MELLA</t>
   </si>
   <si>
     <t>CALETA MARÍA A BAHÍA YENDEGALA</t>
   </si>
   <si>
     <t>JUAN BUSTAMANTE E.- JUANA VÁSQUEZ Z. -ANDRÉS CORRAL C.</t>
   </si>
   <si>
     <t>OSCAR LÓPEZ.- JUAN BUSTAMANTE E. - JAIME ROJAS P.</t>
   </si>
   <si>
     <t>&lt;10</t>
   </si>
   <si>
     <t>MM100320-1Dd</t>
   </si>
   <si>
     <t>MM100320-4Ad</t>
+  </si>
+  <si>
+    <r>
+      <t>SiO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>TiO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Al</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Fe</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Na</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>K</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>P</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -525,80 +699,88 @@
       <sz val="9"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <vertAlign val="subscript"/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="149">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" quotePrefix="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
@@ -850,66 +1032,54 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
@@ -933,63 +1103,96 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hipervínculo" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_x-norte 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1737,850 +1940,852 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jefe_lab@sernageomin.cl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sernageomin.cl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jefe_lab@sernageomin.cl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sernageomin.cl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jefe_lab@sernageomin.cl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sernageomin.cl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="2" customWidth="1"/>
     <col min="3" max="13" width="8.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="22"/>
       <c r="F2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="22"/>
       <c r="C3" s="3"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B4" s="22"/>
-      <c r="C4" s="123"/>
+      <c r="C4" s="119"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
-      <c r="C5" s="124"/>
+      <c r="C5" s="120"/>
       <c r="E5" s="5"/>
       <c r="F5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B6" s="22"/>
-      <c r="C6" s="124"/>
+      <c r="C6" s="120"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B7" s="22"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B8" s="22"/>
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B9" s="22"/>
       <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B10" s="96"/>
-      <c r="C10" s="139" t="s">
+      <c r="C10" s="147" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="139"/>
-[...4 lines deleted...]
-      <c r="I10" s="139"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
       <c r="J10" s="93"/>
       <c r="K10" s="93"/>
       <c r="L10" s="93"/>
       <c r="M10" s="93"/>
       <c r="N10" s="93"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B11" s="96"/>
       <c r="C11" s="93"/>
       <c r="D11" s="93"/>
       <c r="E11" s="94" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="93"/>
       <c r="G11" s="95"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="93"/>
       <c r="L11" s="93"/>
       <c r="M11" s="93"/>
       <c r="N11" s="93"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="125"/>
-      <c r="B12" s="126"/>
+      <c r="A12" s="121"/>
+      <c r="B12" s="122"/>
       <c r="C12" s="93"/>
       <c r="D12" s="93"/>
       <c r="E12" s="96" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F12" s="96"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="96"/>
       <c r="J12" s="93"/>
       <c r="K12" s="93"/>
       <c r="L12" s="93"/>
       <c r="M12" s="93"/>
       <c r="N12" s="93"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="125"/>
-      <c r="B13" s="126"/>
+      <c r="A13" s="121"/>
+      <c r="B13" s="122"/>
       <c r="C13" s="93"/>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="93"/>
       <c r="G13" s="93"/>
       <c r="H13" s="96"/>
       <c r="I13" s="93"/>
       <c r="J13" s="93"/>
       <c r="K13" s="93"/>
       <c r="L13" s="93"/>
       <c r="M13" s="93"/>
       <c r="N13" s="93"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A14" s="125"/>
+      <c r="A14" s="121"/>
       <c r="B14" s="93"/>
       <c r="C14" s="97" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="93"/>
       <c r="E14" s="93" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F14" s="93"/>
       <c r="G14" s="98"/>
       <c r="H14" s="93"/>
       <c r="I14" s="93"/>
       <c r="J14" s="93"/>
       <c r="K14" s="93"/>
       <c r="L14" s="93"/>
       <c r="M14" s="93"/>
       <c r="N14" s="93"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A15" s="125"/>
+      <c r="A15" s="121"/>
       <c r="B15" s="93"/>
       <c r="C15" s="97" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="93"/>
       <c r="E15" s="93" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="F15" s="93"/>
       <c r="G15" s="98"/>
       <c r="H15" s="93"/>
       <c r="I15" s="93"/>
       <c r="J15" s="93"/>
       <c r="K15" s="93"/>
       <c r="L15" s="93"/>
       <c r="M15" s="93"/>
       <c r="N15" s="93"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B16" s="93"/>
       <c r="C16" s="99" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="100"/>
       <c r="E16" s="95" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="F16" s="93"/>
       <c r="G16" s="98"/>
       <c r="H16" s="101"/>
       <c r="I16" s="101"/>
       <c r="J16" s="93"/>
       <c r="K16" s="93"/>
       <c r="L16" s="93"/>
       <c r="M16" s="93"/>
       <c r="N16" s="93"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B17" s="93"/>
       <c r="C17" s="99" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="95"/>
       <c r="E17" s="95" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F17" s="93"/>
       <c r="G17" s="102"/>
       <c r="H17" s="101"/>
       <c r="I17" s="101"/>
       <c r="J17" s="93"/>
       <c r="K17" s="93"/>
       <c r="L17" s="93"/>
       <c r="M17" s="93"/>
       <c r="N17" s="93"/>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="93"/>
       <c r="C18" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="95"/>
       <c r="E18" s="95" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F18" s="93"/>
       <c r="G18" s="98"/>
       <c r="H18" s="101"/>
       <c r="I18" s="101"/>
       <c r="J18" s="93"/>
       <c r="K18" s="93"/>
       <c r="L18" s="93"/>
       <c r="M18" s="93"/>
       <c r="N18" s="93"/>
     </row>
     <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="93"/>
       <c r="C19" s="99" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="103"/>
       <c r="E19" s="103" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="F19" s="93"/>
       <c r="G19" s="98"/>
       <c r="H19" s="101"/>
       <c r="I19" s="101"/>
       <c r="J19" s="93"/>
       <c r="K19" s="93"/>
       <c r="L19" s="93"/>
       <c r="M19" s="93"/>
       <c r="N19" s="93"/>
     </row>
     <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="93"/>
       <c r="C20" s="99" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="95"/>
       <c r="E20" s="95" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F20" s="93"/>
       <c r="G20" s="98"/>
       <c r="H20" s="101"/>
       <c r="I20" s="101"/>
       <c r="J20" s="93"/>
       <c r="K20" s="93"/>
       <c r="L20" s="93"/>
       <c r="M20" s="93"/>
       <c r="N20" s="93"/>
     </row>
     <row r="21" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="93"/>
       <c r="C21" s="93"/>
       <c r="D21" s="93"/>
       <c r="E21" s="93"/>
       <c r="F21" s="93"/>
-      <c r="G21" s="127"/>
+      <c r="G21" s="123"/>
       <c r="H21" s="93"/>
       <c r="I21" s="93"/>
       <c r="J21" s="93"/>
       <c r="K21" s="93"/>
       <c r="L21" s="93"/>
       <c r="M21" s="93"/>
       <c r="N21" s="93"/>
     </row>
     <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="128" t="s">
+      <c r="C22" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="134" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="134" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="134" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="134" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="134" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="134" t="s">
         <v>17</v>
       </c>
-      <c r="D22" s="128" t="s">
-[...30 lines deleted...]
-        <v>60</v>
+      <c r="J22" s="134" t="s">
+        <v>78</v>
+      </c>
+      <c r="K22" s="134" t="s">
+        <v>79</v>
+      </c>
+      <c r="L22" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="M22" s="134" t="s">
+        <v>52</v>
+      </c>
+      <c r="N22" s="134" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="126"/>
-[...34 lines deleted...]
-        <v>61</v>
+      <c r="B23" s="122"/>
+      <c r="C23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="H23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="I23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="J23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="K23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="L23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="M23" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="N23" s="135" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="93"/>
-      <c r="C24" s="127"/>
-[...9 lines deleted...]
-      <c r="M24" s="127"/>
+      <c r="C24" s="123"/>
+      <c r="D24" s="123"/>
+      <c r="E24" s="123"/>
+      <c r="F24" s="123"/>
+      <c r="G24" s="123"/>
+      <c r="H24" s="123"/>
+      <c r="I24" s="123"/>
+      <c r="J24" s="123"/>
+      <c r="K24" s="123"/>
+      <c r="L24" s="123"/>
+      <c r="M24" s="123"/>
       <c r="N24" s="93"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
     </row>
     <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="129"/>
+      <c r="A25" s="125"/>
       <c r="B25" s="104" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C25" s="130">
+        <v>72</v>
+      </c>
+      <c r="C25" s="136">
         <v>72.021649151172198</v>
       </c>
-      <c r="D25" s="130">
+      <c r="D25" s="136">
         <v>0.125</v>
       </c>
-      <c r="E25" s="130">
+      <c r="E25" s="136">
         <v>14.385999999999999</v>
       </c>
-      <c r="F25" s="130">
+      <c r="F25" s="136">
         <v>1.806</v>
       </c>
-      <c r="G25" s="130">
+      <c r="G25" s="136">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="H25" s="130">
+      <c r="H25" s="136">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I25" s="130">
+      <c r="I25" s="136">
         <v>1.139</v>
       </c>
-      <c r="J25" s="130">
+      <c r="J25" s="136">
         <v>3.5739999999999998</v>
       </c>
-      <c r="K25" s="130">
+      <c r="K25" s="136">
         <v>4.7880000000000003</v>
       </c>
-      <c r="L25" s="130">
+      <c r="L25" s="136">
         <v>7.8E-2</v>
       </c>
-      <c r="M25" s="130">
+      <c r="M25" s="136">
         <v>1.42</v>
       </c>
-      <c r="N25" s="130">
+      <c r="N25" s="136">
         <v>99.651649151172194</v>
       </c>
       <c r="O25" s="13"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="129"/>
+      <c r="A26" s="125"/>
       <c r="B26" s="104" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C26" s="130">
+        <v>73</v>
+      </c>
+      <c r="C26" s="136">
         <v>55.154000000000003</v>
       </c>
-      <c r="D26" s="130">
+      <c r="D26" s="136">
         <v>0.63300000000000001</v>
       </c>
-      <c r="E26" s="130">
+      <c r="E26" s="136">
         <v>19.411000000000001</v>
       </c>
-      <c r="F26" s="130">
+      <c r="F26" s="136">
         <v>7.2039999999999997</v>
       </c>
-      <c r="G26" s="130">
+      <c r="G26" s="136">
         <v>0.221</v>
       </c>
-      <c r="H26" s="130">
+      <c r="H26" s="136">
         <v>3.9140000000000001</v>
       </c>
-      <c r="I26" s="130">
+      <c r="I26" s="136">
         <v>3.694</v>
       </c>
-      <c r="J26" s="130">
+      <c r="J26" s="136">
         <v>5.0229999999999997</v>
       </c>
-      <c r="K26" s="130">
+      <c r="K26" s="136">
         <v>0.80500000000000005</v>
       </c>
-      <c r="L26" s="130">
+      <c r="L26" s="136">
         <v>0.30299999999999999</v>
       </c>
-      <c r="M26" s="130">
+      <c r="M26" s="136">
         <v>3.15</v>
       </c>
-      <c r="N26" s="130">
+      <c r="N26" s="136">
         <v>99.512</v>
       </c>
       <c r="O26" s="13"/>
     </row>
     <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="129"/>
+      <c r="A27" s="125"/>
       <c r="B27" s="104"/>
-      <c r="C27" s="130"/>
-[...8 lines deleted...]
-      <c r="L27" s="130"/>
+      <c r="C27" s="126"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="126"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="126"/>
+      <c r="H27" s="126"/>
+      <c r="I27" s="126"/>
+      <c r="J27" s="126"/>
+      <c r="K27" s="126"/>
+      <c r="L27" s="126"/>
       <c r="M27" s="104"/>
-      <c r="N27" s="130"/>
+      <c r="N27" s="126"/>
       <c r="P27" s="26"/>
     </row>
     <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="129"/>
+      <c r="A28" s="125"/>
       <c r="B28" s="104"/>
-      <c r="C28" s="130"/>
-[...8 lines deleted...]
-      <c r="L28" s="130"/>
+      <c r="C28" s="126"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="126"/>
+      <c r="H28" s="126"/>
+      <c r="I28" s="126"/>
+      <c r="J28" s="126"/>
+      <c r="K28" s="126"/>
+      <c r="L28" s="126"/>
       <c r="M28" s="104"/>
-      <c r="N28" s="130"/>
+      <c r="N28" s="126"/>
       <c r="P28" s="26"/>
     </row>
     <row r="29" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="129"/>
+      <c r="A29" s="125"/>
       <c r="B29" s="104"/>
-      <c r="C29" s="130"/>
-[...10 lines deleted...]
-      <c r="N29" s="130"/>
+      <c r="C29" s="126"/>
+      <c r="D29" s="126"/>
+      <c r="E29" s="126"/>
+      <c r="F29" s="126"/>
+      <c r="G29" s="126"/>
+      <c r="H29" s="126"/>
+      <c r="I29" s="126"/>
+      <c r="J29" s="126"/>
+      <c r="K29" s="126"/>
+      <c r="L29" s="126"/>
+      <c r="M29" s="126"/>
+      <c r="N29" s="126"/>
       <c r="P29" s="26"/>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="129"/>
+      <c r="A30" s="125"/>
       <c r="B30" s="104"/>
-      <c r="C30" s="130"/>
-[...10 lines deleted...]
-      <c r="N30" s="130"/>
+      <c r="C30" s="126"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="126"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="126"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="126"/>
+      <c r="J30" s="126"/>
+      <c r="K30" s="126"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="126"/>
       <c r="P30" s="26"/>
     </row>
     <row r="31" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="129"/>
+      <c r="A31" s="125"/>
       <c r="B31" s="104"/>
-      <c r="C31" s="130"/>
-[...10 lines deleted...]
-      <c r="N31" s="130"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="126"/>
+      <c r="E31" s="126"/>
+      <c r="F31" s="126"/>
+      <c r="G31" s="126"/>
+      <c r="H31" s="126"/>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="126"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
       <c r="P31" s="27"/>
     </row>
     <row r="32" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A32" s="129"/>
+      <c r="A32" s="125"/>
       <c r="B32" s="104"/>
-      <c r="C32" s="130"/>
-[...10 lines deleted...]
-      <c r="N32" s="130"/>
+      <c r="C32" s="126"/>
+      <c r="D32" s="126"/>
+      <c r="E32" s="126"/>
+      <c r="F32" s="126"/>
+      <c r="G32" s="126"/>
+      <c r="H32" s="126"/>
+      <c r="I32" s="126"/>
+      <c r="J32" s="126"/>
+      <c r="K32" s="126"/>
+      <c r="L32" s="126"/>
+      <c r="M32" s="126"/>
+      <c r="N32" s="126"/>
       <c r="P32" s="26"/>
     </row>
     <row r="33" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A33" s="129"/>
+      <c r="A33" s="125"/>
       <c r="B33" s="104"/>
-      <c r="C33" s="130"/>
-[...10 lines deleted...]
-      <c r="N33" s="130"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="126"/>
+      <c r="E33" s="126"/>
+      <c r="F33" s="126"/>
+      <c r="G33" s="126"/>
+      <c r="H33" s="126"/>
+      <c r="I33" s="126"/>
+      <c r="J33" s="126"/>
+      <c r="K33" s="126"/>
+      <c r="L33" s="126"/>
+      <c r="M33" s="126"/>
+      <c r="N33" s="126"/>
       <c r="P33" s="26"/>
     </row>
     <row r="34" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A34" s="129"/>
+      <c r="A34" s="125"/>
       <c r="B34"/>
       <c r="C34" s="56"/>
       <c r="D34" s="56"/>
       <c r="E34" s="56"/>
       <c r="F34" s="56"/>
       <c r="G34" s="56"/>
       <c r="H34" s="56"/>
       <c r="I34" s="56"/>
       <c r="J34" s="56"/>
       <c r="K34" s="56"/>
       <c r="L34" s="56"/>
       <c r="M34" s="56"/>
       <c r="N34" s="56"/>
       <c r="P34" s="26"/>
     </row>
     <row r="35" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A35" s="129"/>
+      <c r="A35" s="125"/>
       <c r="B35"/>
       <c r="C35" s="56"/>
       <c r="D35" s="56"/>
       <c r="E35" s="56"/>
       <c r="F35" s="56"/>
       <c r="G35" s="56"/>
       <c r="H35" s="56"/>
       <c r="I35" s="56"/>
       <c r="J35" s="56"/>
       <c r="K35" s="56"/>
       <c r="L35" s="56"/>
       <c r="M35" s="56"/>
       <c r="N35" s="56"/>
       <c r="P35" s="26"/>
     </row>
     <row r="36" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A36" s="129"/>
+      <c r="A36" s="125"/>
       <c r="B36"/>
       <c r="C36" s="56"/>
       <c r="D36" s="56"/>
       <c r="E36" s="56"/>
       <c r="F36" s="56"/>
       <c r="G36" s="56"/>
       <c r="H36" s="56"/>
       <c r="I36" s="56"/>
       <c r="J36" s="56"/>
       <c r="K36" s="56"/>
       <c r="L36" s="56"/>
       <c r="M36" s="56"/>
-      <c r="N36" s="131"/>
+      <c r="N36" s="127"/>
       <c r="P36" s="26"/>
     </row>
     <row r="37" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A37" s="129"/>
+      <c r="A37" s="125"/>
       <c r="B37"/>
       <c r="C37" s="56"/>
       <c r="D37" s="56"/>
       <c r="E37" s="56"/>
       <c r="F37" s="56"/>
       <c r="G37" s="56"/>
       <c r="H37" s="56"/>
       <c r="I37" s="56"/>
       <c r="J37" s="56"/>
       <c r="K37" s="56"/>
       <c r="L37" s="56"/>
       <c r="M37" s="56"/>
-      <c r="N37" s="131"/>
+      <c r="N37" s="127"/>
       <c r="P37" s="26"/>
     </row>
     <row r="38" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A38" s="129"/>
+      <c r="A38" s="125"/>
       <c r="B38"/>
-      <c r="C38" s="132"/>
+      <c r="C38" s="128"/>
       <c r="D38" s="56"/>
       <c r="E38" s="56"/>
       <c r="F38" s="56"/>
       <c r="G38" s="56"/>
       <c r="H38" s="56"/>
       <c r="I38" s="56"/>
       <c r="J38" s="56"/>
       <c r="K38" s="56"/>
       <c r="L38" s="56"/>
       <c r="M38" s="56"/>
-      <c r="N38" s="131"/>
+      <c r="N38" s="127"/>
       <c r="P38" s="26"/>
     </row>
     <row r="39" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A39" s="129"/>
+      <c r="A39" s="125"/>
       <c r="B39"/>
       <c r="C39" s="56"/>
       <c r="D39" s="56"/>
       <c r="E39" s="56"/>
       <c r="F39" s="56"/>
       <c r="G39" s="56"/>
       <c r="H39" s="56"/>
       <c r="I39" s="56"/>
       <c r="J39" s="56"/>
       <c r="K39" s="56"/>
       <c r="L39" s="56"/>
       <c r="M39" s="56"/>
-      <c r="N39" s="131"/>
+      <c r="N39" s="127"/>
     </row>
     <row r="40" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A40" s="129"/>
+      <c r="A40" s="125"/>
       <c r="B40"/>
       <c r="C40" s="56"/>
       <c r="D40" s="56"/>
       <c r="E40" s="56"/>
       <c r="F40" s="56"/>
       <c r="G40" s="56"/>
       <c r="H40" s="56"/>
       <c r="I40" s="56"/>
       <c r="J40" s="56"/>
       <c r="K40" s="56"/>
       <c r="L40" s="56"/>
       <c r="M40" s="56"/>
-      <c r="N40" s="131"/>
+      <c r="N40" s="127"/>
     </row>
     <row r="41" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A41" s="129"/>
+      <c r="A41" s="125"/>
       <c r="B41"/>
       <c r="C41" s="56"/>
       <c r="D41" s="56"/>
       <c r="E41" s="56"/>
       <c r="F41" s="56"/>
       <c r="G41" s="56"/>
       <c r="H41" s="56"/>
       <c r="I41" s="56"/>
       <c r="J41" s="56"/>
       <c r="K41" s="56"/>
       <c r="L41" s="56"/>
       <c r="M41" s="56"/>
-      <c r="N41" s="131"/>
+      <c r="N41" s="127"/>
     </row>
     <row r="42" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="B42"/>
       <c r="C42" s="56"/>
       <c r="D42" s="56"/>
       <c r="E42" s="56"/>
       <c r="F42" s="56"/>
       <c r="G42" s="56"/>
       <c r="H42" s="56"/>
       <c r="I42" s="56"/>
       <c r="J42" s="56"/>
       <c r="K42" s="56"/>
       <c r="L42" s="56"/>
       <c r="M42" s="56"/>
-      <c r="N42" s="131"/>
+      <c r="N42" s="127"/>
     </row>
     <row r="43" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="B43"/>
       <c r="C43" s="56"/>
       <c r="D43" s="56"/>
       <c r="E43" s="56"/>
       <c r="F43" s="56"/>
       <c r="G43" s="56"/>
       <c r="H43" s="56"/>
       <c r="I43" s="56"/>
       <c r="J43" s="56"/>
       <c r="K43" s="56"/>
       <c r="L43" s="56"/>
       <c r="M43" s="56"/>
-      <c r="N43" s="131"/>
+      <c r="N43" s="127"/>
     </row>
     <row r="44" spans="1:16" ht="15" x14ac:dyDescent="0.25">
       <c r="B44"/>
       <c r="C44" s="56"/>
       <c r="D44" s="56"/>
       <c r="E44" s="56"/>
       <c r="F44" s="56"/>
       <c r="G44" s="56"/>
       <c r="H44" s="56"/>
       <c r="I44" s="56"/>
       <c r="J44" s="56"/>
       <c r="K44" s="56"/>
       <c r="L44" s="56"/>
       <c r="M44" s="56"/>
-      <c r="N44" s="131"/>
+      <c r="N44" s="127"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="J46" s="138" t="s">
-[...3 lines deleted...]
-      <c r="L46" s="138"/>
+      <c r="J46" s="148" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" s="148"/>
+      <c r="L46" s="148"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
-      <c r="J47" s="138" t="s">
-[...3 lines deleted...]
-      <c r="L47" s="138"/>
+      <c r="J47" s="148" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" s="148"/>
+      <c r="L47" s="148"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B49" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B50" s="133" t="s">
-        <v>65</v>
+      <c r="B50" s="129" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B51" s="133" t="s">
-[...7 lines deleted...]
-      <c r="I51" s="134"/>
+      <c r="B51" s="129" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="130"/>
+      <c r="D51" s="130"/>
+      <c r="E51" s="130"/>
+      <c r="F51" s="130"/>
+      <c r="H51" s="130"/>
+      <c r="I51" s="130"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B52" s="21" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J47:L47"/>
     <mergeCell ref="J46:L46"/>
     <mergeCell ref="C10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B50" r:id="rId1" display="http://www.sernageomin.cl/" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B51" r:id="rId2" display="mailto:jefe_lab@sernageomin.cl" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="119" scale="86" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
@@ -2951,1036 +3156,1036 @@
       <c r="P8" s="93"/>
       <c r="Q8" s="93"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="93"/>
       <c r="B9" s="93"/>
       <c r="C9" s="93"/>
       <c r="D9" s="93"/>
       <c r="E9" s="105"/>
       <c r="F9" s="93"/>
       <c r="G9" s="106"/>
       <c r="H9" s="106"/>
       <c r="I9" s="106"/>
       <c r="J9" s="106"/>
       <c r="K9" s="106"/>
       <c r="L9" s="95"/>
       <c r="M9" s="93"/>
       <c r="N9" s="93"/>
       <c r="O9" s="93"/>
       <c r="P9" s="93"/>
       <c r="Q9" s="93"/>
     </row>
     <row r="10" spans="1:17" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A10" s="93"/>
       <c r="B10" s="93"/>
-      <c r="C10" s="139" t="s">
+      <c r="C10" s="147" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="139"/>
-[...4 lines deleted...]
-      <c r="I10" s="139"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
       <c r="J10" s="92"/>
       <c r="K10" s="92"/>
       <c r="L10" s="92"/>
       <c r="M10" s="93"/>
       <c r="N10" s="93"/>
       <c r="O10" s="93"/>
       <c r="P10" s="93"/>
       <c r="Q10" s="93"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="93"/>
       <c r="B11" s="93"/>
       <c r="C11" s="93"/>
       <c r="D11" s="94" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="95"/>
       <c r="J11" s="98"/>
       <c r="K11" s="103"/>
       <c r="L11" s="107"/>
       <c r="M11" s="93"/>
       <c r="N11" s="93"/>
       <c r="O11" s="93"/>
       <c r="P11" s="93"/>
       <c r="Q11" s="93"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="93"/>
       <c r="B12" s="93"/>
       <c r="C12" s="93"/>
       <c r="D12" s="96" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E12" s="93"/>
       <c r="F12" s="96"/>
       <c r="G12" s="96"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="102"/>
       <c r="K12" s="107"/>
       <c r="L12" s="107"/>
       <c r="M12" s="93"/>
       <c r="N12" s="93"/>
       <c r="O12" s="93"/>
       <c r="P12" s="93"/>
       <c r="Q12" s="93"/>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="93"/>
       <c r="B13" s="93"/>
       <c r="C13" s="93"/>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="93"/>
       <c r="G13" s="93"/>
       <c r="H13" s="96"/>
       <c r="I13" s="93"/>
       <c r="J13" s="98"/>
       <c r="K13" s="107"/>
       <c r="L13" s="107"/>
       <c r="M13" s="93"/>
       <c r="N13" s="93"/>
       <c r="O13" s="93"/>
       <c r="P13" s="93"/>
       <c r="Q13" s="93"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="93"/>
       <c r="B14" s="93"/>
       <c r="C14" s="97" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="93" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E14" s="93"/>
       <c r="F14" s="93"/>
       <c r="G14" s="93"/>
       <c r="H14" s="93"/>
       <c r="I14" s="98"/>
       <c r="J14" s="98"/>
       <c r="K14" s="107"/>
       <c r="L14" s="107"/>
       <c r="M14" s="93"/>
       <c r="N14" s="93"/>
       <c r="O14" s="93"/>
       <c r="P14" s="93"/>
       <c r="Q14" s="93"/>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="93"/>
       <c r="B15" s="93"/>
       <c r="C15" s="97" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="93" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E15" s="93"/>
       <c r="F15" s="93"/>
       <c r="G15" s="93"/>
       <c r="H15" s="93"/>
       <c r="I15" s="98"/>
       <c r="J15" s="98"/>
       <c r="K15" s="107"/>
       <c r="L15" s="107"/>
       <c r="M15" s="93"/>
       <c r="N15" s="93"/>
       <c r="O15" s="93"/>
       <c r="P15" s="93"/>
       <c r="Q15" s="93"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="93"/>
       <c r="B16" s="93"/>
       <c r="C16" s="99" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="95" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E16" s="100"/>
       <c r="F16" s="93"/>
       <c r="G16" s="101"/>
       <c r="H16" s="101"/>
       <c r="I16" s="98"/>
       <c r="J16" s="98"/>
       <c r="K16" s="107"/>
       <c r="L16" s="107"/>
       <c r="M16" s="93"/>
       <c r="N16" s="93"/>
       <c r="O16" s="93"/>
       <c r="P16" s="93"/>
       <c r="Q16" s="93"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="93"/>
       <c r="B17" s="93"/>
       <c r="C17" s="99" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="95" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E17" s="95"/>
       <c r="F17" s="93"/>
       <c r="G17" s="101"/>
       <c r="H17" s="101"/>
       <c r="I17" s="102"/>
       <c r="J17" s="98"/>
       <c r="K17" s="107"/>
       <c r="L17" s="107"/>
       <c r="M17" s="93"/>
       <c r="N17" s="93"/>
       <c r="O17" s="93"/>
       <c r="P17" s="93"/>
       <c r="Q17" s="93"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="93"/>
       <c r="B18" s="93"/>
       <c r="C18" s="99" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="95" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E18" s="95"/>
       <c r="F18" s="93"/>
       <c r="G18" s="101"/>
       <c r="H18" s="101"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="107"/>
       <c r="L18" s="107"/>
       <c r="M18" s="93"/>
       <c r="N18" s="93"/>
       <c r="O18" s="93"/>
       <c r="P18" s="93"/>
       <c r="Q18" s="93"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="93"/>
       <c r="B19" s="93"/>
       <c r="C19" s="99" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="103" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E19" s="103"/>
       <c r="F19" s="93"/>
       <c r="G19" s="101"/>
       <c r="H19" s="101"/>
       <c r="I19" s="98"/>
       <c r="J19" s="93"/>
       <c r="K19" s="93"/>
       <c r="L19" s="93"/>
       <c r="M19" s="93"/>
       <c r="N19" s="93"/>
       <c r="O19" s="93"/>
       <c r="P19" s="93"/>
       <c r="Q19" s="93"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="93"/>
       <c r="B20" s="93"/>
       <c r="C20" s="99" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="95" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E20" s="95"/>
       <c r="F20" s="93"/>
       <c r="G20" s="101"/>
       <c r="H20" s="101"/>
       <c r="I20" s="98"/>
       <c r="J20" s="93"/>
       <c r="K20" s="93"/>
       <c r="L20" s="93"/>
       <c r="M20" s="93"/>
       <c r="N20" s="93"/>
       <c r="O20" s="93"/>
       <c r="P20" s="93"/>
       <c r="Q20" s="93"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="93"/>
       <c r="B21" s="93"/>
       <c r="C21" s="93"/>
       <c r="D21" s="93"/>
       <c r="E21" s="93"/>
       <c r="F21" s="93"/>
       <c r="G21" s="93"/>
       <c r="H21" s="101"/>
       <c r="I21" s="98"/>
       <c r="J21" s="93"/>
       <c r="K21" s="93"/>
       <c r="L21" s="93"/>
       <c r="M21" s="93"/>
       <c r="N21" s="93"/>
       <c r="O21" s="93"/>
       <c r="P21" s="93"/>
       <c r="Q21" s="93"/>
     </row>
     <row r="22" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A22" s="93"/>
       <c r="B22" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="109" t="s">
+      <c r="C22" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="D22" s="109" t="s">
+      <c r="D22" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="137" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="137" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="137" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="I22" s="137" t="s">
+        <v>25</v>
+      </c>
+      <c r="J22" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="K22" s="137" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" s="137" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="137" t="s">
         <v>29</v>
       </c>
-      <c r="E22" s="109" t="s">
+      <c r="N22" s="137" t="s">
         <v>30</v>
       </c>
-      <c r="F22" s="109" t="s">
+      <c r="O22" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="P22" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="G22" s="109" t="s">
-[...30 lines deleted...]
-        <v>68</v>
+      <c r="Q22" s="137" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="96"/>
       <c r="B23" s="108"/>
-      <c r="C23" s="109" t="s">
-[...42 lines deleted...]
-        <v>61</v>
+      <c r="C23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="H23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="I23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="K23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="L23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="M23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="N23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="O23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="P23" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q23" s="137" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="13" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="96"/>
       <c r="B24" s="93"/>
-      <c r="C24" s="93"/>
-[...13 lines deleted...]
-      <c r="Q24" s="96"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="138"/>
+      <c r="E24" s="138"/>
+      <c r="F24" s="138"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="138"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="132"/>
+      <c r="K24" s="132"/>
+      <c r="L24" s="132"/>
+      <c r="M24" s="132"/>
+      <c r="N24" s="139"/>
+      <c r="O24" s="132"/>
+      <c r="P24" s="132"/>
+      <c r="Q24" s="132"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="93"/>
-      <c r="B25" s="110"/>
-[...14 lines deleted...]
-      <c r="Q25" s="93"/>
+      <c r="B25" s="109"/>
+      <c r="C25" s="140"/>
+      <c r="D25" s="140"/>
+      <c r="E25" s="140"/>
+      <c r="F25" s="140"/>
+      <c r="G25" s="140"/>
+      <c r="H25" s="140"/>
+      <c r="I25" s="140"/>
+      <c r="J25" s="140"/>
+      <c r="K25" s="140"/>
+      <c r="L25" s="140"/>
+      <c r="M25" s="140"/>
+      <c r="N25" s="141"/>
+      <c r="O25" s="140"/>
+      <c r="P25" s="140"/>
+      <c r="Q25" s="138"/>
     </row>
     <row r="26" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A26" s="93"/>
       <c r="B26" s="104" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="E26" s="113">
+        <v>72</v>
+      </c>
+      <c r="C26" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="142" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="142">
         <v>10.227</v>
       </c>
-      <c r="F26" s="113">
+      <c r="F26" s="142">
         <v>27.42</v>
       </c>
-      <c r="G26" s="113">
+      <c r="G26" s="142">
         <v>8.0579999999999998</v>
       </c>
-      <c r="H26" s="113">
+      <c r="H26" s="142">
         <v>92.424000000000007</v>
       </c>
-      <c r="I26" s="113">
+      <c r="I26" s="142">
         <v>215.58500000000001</v>
       </c>
-      <c r="J26" s="113">
+      <c r="J26" s="142">
         <v>95.051000000000002</v>
       </c>
-      <c r="K26" s="113">
+      <c r="K26" s="142">
         <v>56.566000000000003</v>
       </c>
-      <c r="L26" s="113">
+      <c r="L26" s="142">
         <v>91.334999999999994</v>
       </c>
-      <c r="M26" s="113">
+      <c r="M26" s="142">
         <v>10.682</v>
       </c>
-      <c r="N26" s="113">
+      <c r="N26" s="142">
         <v>632.45799999999997</v>
       </c>
-      <c r="O26" s="113">
+      <c r="O26" s="142">
         <v>43.698</v>
       </c>
-      <c r="P26" s="113">
+      <c r="P26" s="142">
         <v>7.9550000000000001</v>
       </c>
-      <c r="Q26" s="114" t="s">
-        <v>69</v>
+      <c r="Q26" s="143" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A27" s="96"/>
       <c r="B27" s="104" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C27" s="113">
+        <v>73</v>
+      </c>
+      <c r="C27" s="142">
         <v>19.251999999999999</v>
       </c>
-      <c r="D27" s="113">
+      <c r="D27" s="142">
         <v>80.870999999999995</v>
       </c>
-      <c r="E27" s="113">
+      <c r="E27" s="142">
         <v>7.22</v>
       </c>
-      <c r="F27" s="113">
+      <c r="F27" s="142">
         <v>16.334</v>
       </c>
-      <c r="G27" s="113" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="113">
+      <c r="G27" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="H27" s="142">
         <v>111.836</v>
       </c>
-      <c r="I27" s="113">
+      <c r="I27" s="142">
         <v>26.544</v>
       </c>
-      <c r="J27" s="113">
+      <c r="J27" s="142">
         <v>640.98299999999995</v>
       </c>
-      <c r="K27" s="113">
+      <c r="K27" s="142">
         <v>22.341000000000001</v>
       </c>
-      <c r="L27" s="113">
+      <c r="L27" s="142">
         <v>244.68199999999999</v>
       </c>
-      <c r="M27" s="113" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="113">
+      <c r="M27" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="N27" s="142">
         <v>358.822</v>
       </c>
-      <c r="O27" s="113">
+      <c r="O27" s="142">
         <v>4.8460000000000001</v>
       </c>
-      <c r="P27" s="113">
+      <c r="P27" s="142">
         <v>9.3610000000000007</v>
       </c>
-      <c r="Q27" s="114">
+      <c r="Q27" s="143">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A28" s="93"/>
       <c r="B28" s="104"/>
-      <c r="C28" s="113"/>
-[...13 lines deleted...]
-      <c r="Q28" s="115"/>
+      <c r="C28" s="142"/>
+      <c r="D28" s="142"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="142"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="142"/>
+      <c r="I28" s="142"/>
+      <c r="J28" s="142"/>
+      <c r="K28" s="142"/>
+      <c r="L28" s="142"/>
+      <c r="M28" s="142"/>
+      <c r="N28" s="142"/>
+      <c r="O28" s="142"/>
+      <c r="P28" s="142"/>
+      <c r="Q28" s="144"/>
     </row>
     <row r="29" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A29" s="93"/>
       <c r="B29" s="104"/>
-      <c r="C29" s="113"/>
-[...13 lines deleted...]
-      <c r="Q29" s="115"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="110"/>
+      <c r="F29" s="110"/>
+      <c r="G29" s="110"/>
+      <c r="H29" s="110"/>
+      <c r="I29" s="110"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="110"/>
+      <c r="L29" s="110"/>
+      <c r="M29" s="110"/>
+      <c r="N29" s="110"/>
+      <c r="O29" s="110"/>
+      <c r="P29" s="110"/>
+      <c r="Q29" s="111"/>
     </row>
     <row r="30" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A30" s="93"/>
       <c r="B30" s="104"/>
-      <c r="C30" s="113"/>
-[...12 lines deleted...]
-      <c r="P30" s="113"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="110"/>
+      <c r="G30" s="110"/>
+      <c r="H30" s="110"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="110"/>
+      <c r="L30" s="110"/>
+      <c r="M30" s="110"/>
+      <c r="N30" s="110"/>
+      <c r="O30" s="110"/>
+      <c r="P30" s="110"/>
       <c r="Q30" s="93"/>
     </row>
     <row r="31" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="93"/>
       <c r="B31" s="104"/>
-      <c r="C31" s="113"/>
-[...12 lines deleted...]
-      <c r="P31" s="113"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="110"/>
+      <c r="M31" s="110"/>
+      <c r="N31" s="110"/>
+      <c r="O31" s="110"/>
+      <c r="P31" s="110"/>
       <c r="Q31" s="93"/>
     </row>
     <row r="32" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A32" s="93"/>
       <c r="B32" s="104"/>
-      <c r="C32" s="113"/>
-[...12 lines deleted...]
-      <c r="P32" s="113"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="110"/>
+      <c r="G32" s="110"/>
+      <c r="H32" s="110"/>
+      <c r="I32" s="110"/>
+      <c r="J32" s="110"/>
+      <c r="K32" s="110"/>
+      <c r="L32" s="110"/>
+      <c r="M32" s="110"/>
+      <c r="N32" s="110"/>
+      <c r="O32" s="110"/>
+      <c r="P32" s="110"/>
       <c r="Q32" s="93"/>
     </row>
     <row r="33" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A33" s="93"/>
       <c r="B33" s="104"/>
-      <c r="C33" s="113"/>
-[...12 lines deleted...]
-      <c r="P33" s="113"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="110"/>
+      <c r="E33" s="110"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="110"/>
+      <c r="H33" s="110"/>
+      <c r="I33" s="110"/>
+      <c r="J33" s="110"/>
+      <c r="K33" s="110"/>
+      <c r="L33" s="110"/>
+      <c r="M33" s="110"/>
+      <c r="N33" s="110"/>
+      <c r="O33" s="110"/>
+      <c r="P33" s="110"/>
       <c r="Q33" s="93"/>
     </row>
     <row r="34" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A34" s="93"/>
       <c r="B34" s="104"/>
-      <c r="C34" s="113"/>
-[...12 lines deleted...]
-      <c r="P34" s="113"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="110"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="110"/>
+      <c r="N34" s="110"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="110"/>
       <c r="Q34" s="93"/>
     </row>
     <row r="35" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A35" s="93"/>
       <c r="B35" s="104"/>
-      <c r="C35" s="113"/>
-[...12 lines deleted...]
-      <c r="P35" s="113"/>
+      <c r="C35" s="110"/>
+      <c r="D35" s="110"/>
+      <c r="E35" s="110"/>
+      <c r="F35" s="110"/>
+      <c r="G35" s="110"/>
+      <c r="H35" s="110"/>
+      <c r="I35" s="110"/>
+      <c r="J35" s="110"/>
+      <c r="K35" s="110"/>
+      <c r="L35" s="110"/>
+      <c r="M35" s="110"/>
+      <c r="N35" s="110"/>
+      <c r="O35" s="110"/>
+      <c r="P35" s="110"/>
       <c r="Q35" s="93"/>
     </row>
     <row r="36" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A36" s="93"/>
       <c r="B36" s="104"/>
-      <c r="C36" s="113"/>
-[...12 lines deleted...]
-      <c r="P36" s="113"/>
+      <c r="C36" s="110"/>
+      <c r="D36" s="110"/>
+      <c r="E36" s="110"/>
+      <c r="F36" s="110"/>
+      <c r="G36" s="110"/>
+      <c r="H36" s="110"/>
+      <c r="I36" s="110"/>
+      <c r="J36" s="110"/>
+      <c r="K36" s="110"/>
+      <c r="L36" s="110"/>
+      <c r="M36" s="110"/>
+      <c r="N36" s="110"/>
+      <c r="O36" s="110"/>
+      <c r="P36" s="110"/>
       <c r="Q36" s="93"/>
     </row>
     <row r="37" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A37" s="93"/>
       <c r="B37" s="104"/>
-      <c r="C37" s="113"/>
-[...12 lines deleted...]
-      <c r="P37" s="113"/>
+      <c r="C37" s="110"/>
+      <c r="D37" s="110"/>
+      <c r="E37" s="110"/>
+      <c r="F37" s="110"/>
+      <c r="G37" s="110"/>
+      <c r="H37" s="110"/>
+      <c r="I37" s="110"/>
+      <c r="J37" s="110"/>
+      <c r="K37" s="110"/>
+      <c r="L37" s="110"/>
+      <c r="M37" s="110"/>
+      <c r="N37" s="110"/>
+      <c r="O37" s="110"/>
+      <c r="P37" s="110"/>
       <c r="Q37" s="93"/>
     </row>
     <row r="38" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A38" s="93"/>
       <c r="B38" s="104"/>
-      <c r="C38" s="113"/>
-[...12 lines deleted...]
-      <c r="P38" s="113"/>
+      <c r="C38" s="110"/>
+      <c r="D38" s="110"/>
+      <c r="E38" s="110"/>
+      <c r="F38" s="110"/>
+      <c r="G38" s="110"/>
+      <c r="H38" s="110"/>
+      <c r="I38" s="110"/>
+      <c r="J38" s="110"/>
+      <c r="K38" s="110"/>
+      <c r="L38" s="110"/>
+      <c r="M38" s="110"/>
+      <c r="N38" s="110"/>
+      <c r="O38" s="110"/>
+      <c r="P38" s="110"/>
       <c r="Q38" s="93"/>
     </row>
     <row r="39" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A39" s="93"/>
       <c r="B39" s="104"/>
-      <c r="C39" s="113"/>
-[...12 lines deleted...]
-      <c r="P39" s="113"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="110"/>
+      <c r="E39" s="110"/>
+      <c r="F39" s="110"/>
+      <c r="G39" s="110"/>
+      <c r="H39" s="110"/>
+      <c r="I39" s="110"/>
+      <c r="J39" s="110"/>
+      <c r="K39" s="110"/>
+      <c r="L39" s="110"/>
+      <c r="M39" s="110"/>
+      <c r="N39" s="110"/>
+      <c r="O39" s="110"/>
+      <c r="P39" s="110"/>
       <c r="Q39" s="93"/>
     </row>
     <row r="40" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A40" s="93"/>
       <c r="B40" s="104"/>
-      <c r="C40" s="113"/>
-[...12 lines deleted...]
-      <c r="P40" s="113"/>
+      <c r="C40" s="110"/>
+      <c r="D40" s="110"/>
+      <c r="E40" s="110"/>
+      <c r="F40" s="110"/>
+      <c r="G40" s="110"/>
+      <c r="H40" s="110"/>
+      <c r="I40" s="110"/>
+      <c r="J40" s="110"/>
+      <c r="K40" s="110"/>
+      <c r="L40" s="110"/>
+      <c r="M40" s="110"/>
+      <c r="N40" s="110"/>
+      <c r="O40" s="110"/>
+      <c r="P40" s="110"/>
       <c r="Q40" s="93"/>
     </row>
     <row r="41" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A41" s="93"/>
       <c r="B41" s="104"/>
-      <c r="C41" s="113"/>
-[...12 lines deleted...]
-      <c r="P41" s="113"/>
+      <c r="C41" s="110"/>
+      <c r="D41" s="110"/>
+      <c r="E41" s="110"/>
+      <c r="F41" s="110"/>
+      <c r="G41" s="110"/>
+      <c r="H41" s="110"/>
+      <c r="I41" s="110"/>
+      <c r="J41" s="110"/>
+      <c r="K41" s="110"/>
+      <c r="L41" s="110"/>
+      <c r="M41" s="110"/>
+      <c r="N41" s="110"/>
+      <c r="O41" s="110"/>
+      <c r="P41" s="110"/>
       <c r="Q41" s="93"/>
     </row>
     <row r="42" spans="1:17" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="93"/>
       <c r="B42" s="104"/>
-      <c r="C42" s="116"/>
-[...12 lines deleted...]
-      <c r="P42" s="116"/>
+      <c r="C42" s="112"/>
+      <c r="D42" s="112"/>
+      <c r="E42" s="112"/>
+      <c r="F42" s="112"/>
+      <c r="G42" s="112"/>
+      <c r="H42" s="112"/>
+      <c r="I42" s="112"/>
+      <c r="J42" s="112"/>
+      <c r="K42" s="112"/>
+      <c r="L42" s="112"/>
+      <c r="M42" s="112"/>
+      <c r="N42" s="112"/>
+      <c r="O42" s="112"/>
+      <c r="P42" s="112"/>
       <c r="Q42" s="93"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A43" s="93"/>
-      <c r="B43" s="117"/>
-      <c r="C43" s="118"/>
+      <c r="B43" s="113"/>
+      <c r="C43" s="114"/>
       <c r="D43" s="93"/>
       <c r="E43" s="93"/>
       <c r="F43" s="93"/>
       <c r="G43" s="93"/>
       <c r="H43" s="93"/>
       <c r="I43" s="93"/>
       <c r="J43" s="93"/>
       <c r="K43" s="93"/>
       <c r="L43" s="93"/>
       <c r="M43" s="93"/>
       <c r="N43" s="93"/>
       <c r="O43" s="93"/>
       <c r="P43" s="93"/>
       <c r="Q43" s="93"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="93"/>
-      <c r="B44" s="117"/>
-      <c r="C44" s="118"/>
+      <c r="B44" s="113"/>
+      <c r="C44" s="114"/>
       <c r="D44" s="93"/>
       <c r="E44" s="93"/>
       <c r="F44" s="93"/>
       <c r="G44" s="93"/>
       <c r="H44" s="93"/>
       <c r="I44" s="93"/>
       <c r="J44" s="93"/>
       <c r="K44" s="93"/>
       <c r="L44" s="93"/>
       <c r="M44" s="93"/>
       <c r="N44" s="93"/>
       <c r="O44" s="93"/>
       <c r="P44" s="93"/>
       <c r="Q44" s="93"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="93"/>
-      <c r="B45" s="117"/>
-      <c r="C45" s="118"/>
+      <c r="B45" s="113"/>
+      <c r="C45" s="114"/>
       <c r="D45" s="93"/>
       <c r="E45" s="93"/>
       <c r="F45" s="93"/>
       <c r="G45" s="93"/>
       <c r="H45" s="93"/>
       <c r="I45" s="93"/>
       <c r="J45" s="93"/>
       <c r="K45" s="93"/>
       <c r="L45" s="93"/>
       <c r="M45" s="93"/>
       <c r="N45" s="93"/>
       <c r="O45" s="93"/>
       <c r="P45" s="93"/>
       <c r="Q45" s="93"/>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A46" s="93"/>
-      <c r="B46" s="117"/>
-      <c r="C46" s="118"/>
+      <c r="B46" s="113"/>
+      <c r="C46" s="114"/>
       <c r="D46" s="93"/>
       <c r="E46" s="93"/>
       <c r="F46" s="93"/>
       <c r="G46" s="93"/>
       <c r="H46" s="93"/>
       <c r="I46" s="93"/>
       <c r="J46" s="93"/>
       <c r="K46" s="93"/>
       <c r="L46" s="93"/>
       <c r="M46" s="93"/>
       <c r="N46" s="93"/>
       <c r="O46" s="93"/>
       <c r="P46" s="93"/>
       <c r="Q46" s="93"/>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A47" s="93"/>
-      <c r="B47" s="119"/>
-      <c r="C47" s="118"/>
+      <c r="B47" s="115"/>
+      <c r="C47" s="114"/>
       <c r="D47" s="93"/>
       <c r="E47" s="93"/>
       <c r="F47" s="93"/>
       <c r="G47" s="93"/>
       <c r="H47" s="93"/>
       <c r="I47" s="93"/>
       <c r="J47" s="93"/>
       <c r="K47" s="93"/>
       <c r="L47" s="93"/>
       <c r="M47" s="93"/>
       <c r="N47" s="93"/>
       <c r="O47" s="93"/>
       <c r="P47" s="93"/>
       <c r="Q47" s="93"/>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A48" s="93"/>
-      <c r="B48" s="119"/>
-      <c r="C48" s="118"/>
+      <c r="B48" s="115"/>
+      <c r="C48" s="114"/>
       <c r="D48" s="93"/>
       <c r="E48" s="93"/>
       <c r="F48" s="93"/>
       <c r="G48" s="93"/>
       <c r="H48" s="93"/>
       <c r="I48" s="93"/>
       <c r="J48" s="93"/>
       <c r="K48" s="93"/>
       <c r="L48" s="93"/>
       <c r="M48" s="93"/>
       <c r="N48" s="93"/>
       <c r="O48" s="93"/>
       <c r="P48" s="93"/>
       <c r="Q48" s="93"/>
     </row>
     <row r="49" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A49" s="93"/>
-      <c r="B49" s="119"/>
-      <c r="C49" s="118"/>
+      <c r="B49" s="115"/>
+      <c r="C49" s="114"/>
       <c r="D49" s="93"/>
       <c r="E49" s="93"/>
       <c r="F49" s="93"/>
       <c r="G49" s="93"/>
       <c r="H49" s="93"/>
       <c r="I49" s="93"/>
       <c r="J49" s="93"/>
       <c r="K49" s="93" t="s">
         <v>12</v>
       </c>
       <c r="L49" s="93"/>
       <c r="M49" s="93"/>
       <c r="N49" s="93"/>
       <c r="O49" s="93"/>
       <c r="P49" s="93"/>
       <c r="Q49" s="93"/>
     </row>
     <row r="50" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A50" s="93"/>
-      <c r="B50" s="119"/>
-[...6 lines deleted...]
-      <c r="I50" s="120"/>
+      <c r="B50" s="115"/>
+      <c r="C50" s="114"/>
+      <c r="D50" s="116"/>
+      <c r="E50" s="116"/>
+      <c r="F50" s="116"/>
+      <c r="G50" s="116"/>
+      <c r="H50" s="116"/>
+      <c r="I50" s="116"/>
       <c r="J50" s="93"/>
       <c r="K50" s="93" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="93"/>
       <c r="M50" s="93"/>
       <c r="N50" s="93"/>
       <c r="O50" s="93"/>
       <c r="P50" s="93"/>
       <c r="Q50" s="93"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="93"/>
-      <c r="B51" s="121" t="s">
+      <c r="B51" s="117" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="93"/>
       <c r="D51" s="93"/>
       <c r="E51" s="93"/>
       <c r="F51" s="93"/>
       <c r="G51" s="93"/>
       <c r="H51" s="93"/>
       <c r="I51" s="93"/>
       <c r="J51" s="93"/>
       <c r="K51" s="93"/>
       <c r="L51" s="93"/>
       <c r="M51" s="93"/>
       <c r="N51" s="93"/>
       <c r="O51" s="93"/>
       <c r="P51" s="93"/>
       <c r="Q51" s="93"/>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A52" s="93"/>
-      <c r="B52" s="122" t="s">
-        <v>65</v>
+      <c r="B52" s="118" t="s">
+        <v>58</v>
       </c>
       <c r="C52" s="93"/>
       <c r="D52" s="93"/>
       <c r="E52" s="93"/>
       <c r="F52" s="93"/>
       <c r="G52" s="93"/>
       <c r="H52" s="93"/>
       <c r="I52" s="93"/>
       <c r="J52" s="93"/>
       <c r="K52" s="93"/>
       <c r="L52" s="93"/>
       <c r="M52" s="93"/>
       <c r="N52" s="93"/>
       <c r="O52" s="93"/>
       <c r="P52" s="93"/>
       <c r="Q52" s="93"/>
     </row>
     <row r="53" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A53" s="93"/>
-      <c r="B53" s="122" t="s">
-        <v>66</v>
+      <c r="B53" s="118" t="s">
+        <v>59</v>
       </c>
       <c r="C53" s="93"/>
       <c r="D53" s="93"/>
       <c r="E53" s="93"/>
       <c r="F53" s="93"/>
       <c r="G53" s="93"/>
       <c r="H53" s="93"/>
       <c r="I53" s="93"/>
       <c r="J53" s="93"/>
       <c r="K53" s="93"/>
       <c r="L53" s="93"/>
       <c r="M53" s="93"/>
       <c r="N53" s="93"/>
       <c r="O53" s="93"/>
       <c r="P53" s="93"/>
       <c r="Q53" s="93"/>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A54" s="93"/>
       <c r="B54" s="93"/>
       <c r="C54" s="93"/>
       <c r="D54" s="93"/>
       <c r="E54" s="93"/>
       <c r="F54" s="93"/>
       <c r="G54" s="93"/>
@@ -4223,276 +4428,276 @@
       <c r="C5" s="1"/>
       <c r="E5" s="5"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="J5" s="6"/>
     </row>
     <row r="6" spans="3:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="D6" s="92"/>
       <c r="E6" s="92"/>
       <c r="F6" s="92"/>
       <c r="G6" s="92"/>
       <c r="H6" s="92"/>
       <c r="J6" s="92"/>
     </row>
     <row r="8" spans="3:14" x14ac:dyDescent="0.2">
       <c r="D8" s="11"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="3:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="3:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="C10" s="139" t="s">
+      <c r="C10" s="147" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="139"/>
-[...4 lines deleted...]
-      <c r="I10" s="139"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C11" s="93"/>
       <c r="D11" s="94" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="95"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="3:14" x14ac:dyDescent="0.2">
       <c r="D12" s="13" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="3:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="H13" s="13"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C14" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="J14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="4"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C15" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="J15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="10"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="3:14" x14ac:dyDescent="0.2">
       <c r="C16" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E16" s="17"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="J16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="4"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="2:257" x14ac:dyDescent="0.2">
       <c r="C17" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E17" s="16"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="J17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="2:257" x14ac:dyDescent="0.2">
       <c r="C18" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E18" s="4"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="J18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="2:257" x14ac:dyDescent="0.2">
       <c r="C19" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E19" s="10"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="J19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="2:257" x14ac:dyDescent="0.2">
       <c r="C20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="E20" s="16"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="J20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="2:257" x14ac:dyDescent="0.2">
       <c r="H21" s="18"/>
       <c r="J21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="B22" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="22" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E22" s="22" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F22" s="22" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G22" s="22" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J22" s="30"/>
       <c r="L22" s="9"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="C23" s="25" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D23" s="25" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E23" s="25" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="F23" s="25" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="G23" s="25" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J23" s="30"/>
     </row>
     <row r="24" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="C24" s="56"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="57"/>
       <c r="G24" s="56"/>
     </row>
     <row r="25" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C25" s="87">
         <v>3.2033254334144101</v>
       </c>
       <c r="D25" s="87">
         <v>0.71729921816074105</v>
       </c>
       <c r="E25" s="87">
         <v>1.2879721978065</v>
       </c>
       <c r="F25" s="87">
         <v>7.3338238684641599</v>
       </c>
       <c r="G25" s="87">
         <v>0.92993741496244597</v>
       </c>
       <c r="J25" s="23"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
     </row>
     <row r="26" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C26" s="87">
         <v>1.7311211167681799</v>
       </c>
       <c r="D26" s="87">
         <v>1.69891026676061</v>
       </c>
       <c r="E26" s="87">
         <v>1.9085046249187101</v>
       </c>
       <c r="F26" s="87">
         <v>3.26389262970855</v>
       </c>
       <c r="G26" s="87">
         <v>0.54687548955727505</v>
       </c>
       <c r="J26" s="23"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
     </row>
     <row r="27" spans="2:257" ht="15" x14ac:dyDescent="0.25">
       <c r="B27"/>
       <c r="D27" s="63"/>
       <c r="E27" s="63"/>
@@ -5287,56 +5492,56 @@
       <c r="J47" s="25"/>
       <c r="L47" s="23"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
     </row>
     <row r="48" spans="2:257" x14ac:dyDescent="0.2">
       <c r="B48" s="19"/>
       <c r="G48" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="25"/>
       <c r="J48" s="25"/>
       <c r="L48" s="25"/>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.2">
       <c r="C49" s="19"/>
       <c r="L49" s="25"/>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B51" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B52" s="37" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="53" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B53" s="37" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="54" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B54" s="21" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B52" r:id="rId1" display="http://www.sernageomin.cl/" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="B53" r:id="rId2" display="mailto:jefe_lab@sernageomin.cl" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="119" scale="95" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AN50"/>
   <sheetViews>
@@ -5601,56 +5806,56 @@
     <col min="16129" max="16129" width="11.42578125" style="39"/>
     <col min="16130" max="16130" width="13.140625" style="39" customWidth="1"/>
     <col min="16131" max="16383" width="11.42578125" style="39"/>
     <col min="16384" max="16384" width="11.42578125" style="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" x14ac:dyDescent="0.2">
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="2:28" x14ac:dyDescent="0.2">
       <c r="B2" s="38"/>
     </row>
     <row r="3" spans="2:28" ht="15" x14ac:dyDescent="0.2">
       <c r="B3" s="38"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="50"/>
-      <c r="U3" s="141"/>
-      <c r="V3" s="141"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="146"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
-      <c r="Y3" s="141"/>
-      <c r="Z3" s="141"/>
+      <c r="Y3" s="146"/>
+      <c r="Z3" s="146"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
     </row>
     <row r="4" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B4" s="38"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="46"/>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
       <c r="V4" s="46"/>
       <c r="W4" s="46"/>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
       <c r="Z4" s="46"/>
       <c r="AA4" s="46"/>
       <c r="AB4" s="46"/>
     </row>
@@ -5704,87 +5909,87 @@
     </row>
     <row r="7" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B7" s="38"/>
       <c r="J7" s="46"/>
       <c r="K7" s="46"/>
       <c r="L7" s="46"/>
       <c r="M7" s="46"/>
       <c r="N7" s="46"/>
       <c r="O7" s="46"/>
       <c r="P7" s="46"/>
       <c r="Q7" s="46"/>
       <c r="R7" s="46"/>
       <c r="S7" s="46"/>
       <c r="T7" s="46"/>
       <c r="U7" s="46"/>
       <c r="V7" s="46"/>
       <c r="W7" s="46"/>
       <c r="X7" s="46"/>
       <c r="Y7" s="46"/>
       <c r="Z7" s="46"/>
       <c r="AA7" s="46"/>
       <c r="AB7" s="46"/>
     </row>
     <row r="8" spans="2:28" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B8" s="38"/>
-      <c r="C8" s="140"/>
-[...5 lines deleted...]
-      <c r="I8" s="140"/>
+      <c r="C8" s="145"/>
+      <c r="D8" s="145"/>
+      <c r="E8" s="145"/>
+      <c r="F8" s="145"/>
+      <c r="G8" s="145"/>
+      <c r="H8" s="145"/>
+      <c r="I8" s="145"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
       <c r="N8" s="46"/>
       <c r="O8" s="46"/>
       <c r="P8" s="46"/>
       <c r="Q8" s="46"/>
       <c r="R8" s="46"/>
       <c r="S8" s="46"/>
       <c r="T8" s="46"/>
       <c r="U8" s="46"/>
       <c r="V8" s="46"/>
       <c r="W8" s="46"/>
       <c r="X8" s="46"/>
       <c r="Y8" s="46"/>
       <c r="Z8" s="46"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
     </row>
     <row r="9" spans="2:28" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C9" s="139" t="s">
+      <c r="C9" s="147" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="139"/>
-[...4 lines deleted...]
-      <c r="I9" s="139"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
+      <c r="I9" s="147"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
       <c r="T9" s="46"/>
       <c r="U9" s="46"/>
       <c r="V9" s="46"/>
       <c r="W9" s="46"/>
       <c r="X9" s="46"/>
       <c r="Y9" s="46"/>
       <c r="Z9" s="46"/>
       <c r="AA9" s="46"/>
       <c r="AB9" s="46"/>
     </row>
     <row r="10" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C10" s="93"/>
       <c r="D10" s="94" t="s">
         <v>1</v>
       </c>
@@ -5795,51 +6000,51 @@
       <c r="I10" s="95"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
       <c r="N10" s="46"/>
       <c r="O10" s="46"/>
       <c r="P10" s="46"/>
       <c r="Q10" s="46"/>
       <c r="R10" s="46"/>
       <c r="S10" s="46"/>
       <c r="T10" s="46"/>
       <c r="U10" s="46"/>
       <c r="V10" s="46"/>
       <c r="W10" s="46"/>
       <c r="X10" s="46"/>
       <c r="Y10" s="46"/>
       <c r="Z10" s="46"/>
       <c r="AA10" s="46"/>
       <c r="AB10" s="46"/>
     </row>
     <row r="11" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="13" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
       <c r="N11" s="46"/>
       <c r="O11" s="46"/>
       <c r="P11" s="46"/>
       <c r="Q11" s="46"/>
       <c r="R11" s="46"/>
       <c r="S11" s="46"/>
       <c r="T11" s="46"/>
       <c r="U11" s="46"/>
       <c r="V11" s="46"/>
       <c r="W11" s="46"/>
       <c r="X11" s="46"/>
       <c r="Y11" s="46"/>
       <c r="Z11" s="46"/>
       <c r="AA11" s="46"/>
       <c r="AB11" s="46"/>
@@ -5857,433 +6062,433 @@
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
       <c r="N12" s="46"/>
       <c r="O12" s="46"/>
       <c r="P12" s="46"/>
       <c r="Q12" s="46"/>
       <c r="R12" s="46"/>
       <c r="S12" s="46"/>
       <c r="T12" s="54"/>
       <c r="U12" s="54"/>
       <c r="V12" s="54"/>
       <c r="W12" s="54"/>
       <c r="X12" s="46"/>
       <c r="Y12" s="46"/>
       <c r="Z12" s="46"/>
       <c r="AA12" s="46"/>
       <c r="AB12" s="46"/>
     </row>
     <row r="13" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B13" s="14"/>
       <c r="C13" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="9"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
       <c r="N13" s="46"/>
       <c r="O13" s="46"/>
       <c r="P13" s="46"/>
       <c r="Q13" s="46"/>
       <c r="R13" s="46"/>
       <c r="S13" s="46"/>
       <c r="U13" s="46"/>
       <c r="V13" s="46"/>
       <c r="W13" s="46"/>
       <c r="X13" s="46"/>
       <c r="Y13" s="46"/>
       <c r="Z13" s="46"/>
       <c r="AA13" s="46"/>
       <c r="AB13" s="46"/>
     </row>
     <row r="14" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B14" s="14"/>
       <c r="C14" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="9"/>
       <c r="J14" s="46"/>
       <c r="K14" s="46"/>
       <c r="L14" s="46"/>
       <c r="M14" s="46"/>
       <c r="N14" s="46"/>
       <c r="O14" s="46"/>
       <c r="P14" s="46"/>
       <c r="Q14" s="46"/>
       <c r="R14" s="46"/>
       <c r="S14" s="46"/>
       <c r="U14" s="46"/>
       <c r="V14" s="46"/>
       <c r="W14" s="46"/>
       <c r="X14" s="46"/>
       <c r="Y14" s="46"/>
       <c r="Z14" s="46"/>
       <c r="AA14" s="46"/>
       <c r="AB14" s="46"/>
     </row>
     <row r="15" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B15" s="15"/>
       <c r="C15" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E15" s="17"/>
       <c r="F15" s="2"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="9"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="46"/>
       <c r="N15" s="46"/>
       <c r="O15" s="46"/>
       <c r="P15" s="46"/>
       <c r="Q15" s="46"/>
       <c r="R15" s="46"/>
       <c r="S15" s="46"/>
       <c r="U15" s="46"/>
       <c r="V15" s="46"/>
       <c r="W15" s="46"/>
       <c r="X15" s="46"/>
       <c r="Y15" s="46"/>
       <c r="Z15" s="46"/>
       <c r="AA15" s="46"/>
       <c r="AB15" s="46"/>
     </row>
     <row r="16" spans="2:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B16" s="15"/>
       <c r="C16" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E16" s="16"/>
       <c r="F16" s="2"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="12"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
       <c r="N16" s="46"/>
       <c r="O16" s="46"/>
       <c r="P16" s="46"/>
       <c r="Q16" s="46"/>
       <c r="R16" s="46"/>
       <c r="S16" s="46"/>
       <c r="T16" s="54"/>
       <c r="U16" s="54"/>
       <c r="V16" s="54"/>
       <c r="W16" s="54"/>
       <c r="X16" s="46"/>
       <c r="Y16" s="46"/>
       <c r="Z16" s="46"/>
       <c r="AA16" s="46"/>
       <c r="AB16" s="46"/>
     </row>
     <row r="17" spans="2:40" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B17" s="15"/>
       <c r="C17" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="2"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="9"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
       <c r="N17" s="46"/>
       <c r="O17" s="46"/>
       <c r="P17" s="46"/>
       <c r="Q17" s="46"/>
       <c r="R17" s="46"/>
       <c r="S17" s="46"/>
       <c r="U17" s="46"/>
       <c r="V17" s="46"/>
       <c r="W17" s="46"/>
       <c r="X17" s="46"/>
       <c r="Y17" s="46"/>
       <c r="Z17" s="46"/>
       <c r="AA17" s="46"/>
       <c r="AB17" s="46"/>
     </row>
     <row r="18" spans="2:40" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B18" s="15"/>
       <c r="C18" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="2"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="9"/>
       <c r="J18" s="46"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
       <c r="M18" s="46"/>
       <c r="N18" s="46"/>
       <c r="O18" s="46"/>
       <c r="P18" s="46"/>
       <c r="Q18" s="46"/>
       <c r="R18" s="46"/>
       <c r="S18" s="46"/>
       <c r="U18" s="46"/>
       <c r="V18" s="46"/>
       <c r="W18" s="46"/>
       <c r="X18" s="46"/>
       <c r="Y18" s="46"/>
       <c r="Z18" s="46"/>
       <c r="AA18" s="46"/>
       <c r="AB18" s="46"/>
     </row>
     <row r="19" spans="2:40" x14ac:dyDescent="0.2">
       <c r="B19" s="15"/>
       <c r="C19" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="E19" s="16"/>
       <c r="F19" s="2"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="9"/>
     </row>
     <row r="20" spans="2:40" x14ac:dyDescent="0.2">
       <c r="B20" s="38"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="18"/>
       <c r="I20" s="9"/>
       <c r="J20" s="40"/>
       <c r="K20" s="60"/>
       <c r="L20" s="40"/>
       <c r="M20" s="60"/>
       <c r="N20" s="40"/>
       <c r="O20" s="60"/>
       <c r="P20" s="60"/>
       <c r="T20" s="55"/>
       <c r="U20" s="54"/>
       <c r="V20" s="54"/>
       <c r="W20" s="54"/>
     </row>
     <row r="21" spans="2:40" s="75" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="135" t="s">
+      <c r="C21" s="131" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="131" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" s="131" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="131" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="131" t="s">
+        <v>43</v>
+      </c>
+      <c r="I21" s="132" t="s">
+        <v>44</v>
+      </c>
+      <c r="J21" s="132" t="s">
         <v>45</v>
       </c>
-      <c r="D21" s="135" t="s">
+      <c r="K21" s="132" t="s">
         <v>46</v>
       </c>
-      <c r="E21" s="135" t="s">
+      <c r="L21" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="F21" s="135" t="s">
+      <c r="M21" s="133" t="s">
         <v>48</v>
       </c>
-      <c r="G21" s="135" t="s">
+      <c r="N21" s="131" t="s">
         <v>49</v>
       </c>
-      <c r="H21" s="135" t="s">
+      <c r="O21" s="131" t="s">
         <v>50</v>
       </c>
-      <c r="I21" s="136" t="s">
+      <c r="P21" s="131" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>58</v>
       </c>
       <c r="Q21" s="72"/>
       <c r="R21" s="73"/>
       <c r="S21" s="74"/>
       <c r="T21" s="74"/>
       <c r="U21" s="74"/>
       <c r="V21" s="74"/>
       <c r="X21" s="76"/>
       <c r="Y21" s="77"/>
       <c r="Z21" s="77"/>
       <c r="AA21" s="77"/>
       <c r="AB21" s="77"/>
       <c r="AC21" s="77"/>
       <c r="AD21" s="77"/>
       <c r="AE21" s="77"/>
       <c r="AF21" s="77"/>
       <c r="AG21" s="77"/>
       <c r="AH21" s="77"/>
       <c r="AI21" s="77"/>
       <c r="AJ21" s="77"/>
       <c r="AK21" s="77"/>
       <c r="AL21" s="77"/>
     </row>
     <row r="22" spans="2:40" s="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="13"/>
       <c r="C22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="F22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="G22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="K22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="M22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="O22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P22" s="69" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="Q22" s="65"/>
       <c r="R22" s="66"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="X22" s="69"/>
       <c r="Y22" s="70"/>
       <c r="Z22" s="70"/>
       <c r="AA22" s="70"/>
       <c r="AB22" s="70"/>
       <c r="AC22" s="70"/>
       <c r="AD22" s="70"/>
       <c r="AE22" s="70"/>
       <c r="AF22" s="70"/>
       <c r="AG22" s="70"/>
       <c r="AH22" s="70"/>
       <c r="AI22" s="70"/>
       <c r="AJ22" s="70"/>
       <c r="AK22" s="70"/>
       <c r="AL22" s="70"/>
     </row>
     <row r="23" spans="2:40" x14ac:dyDescent="0.2">
       <c r="B23" s="2"/>
       <c r="Q23" s="58"/>
       <c r="R23" s="40"/>
       <c r="S23" s="40"/>
       <c r="T23" s="40"/>
       <c r="U23" s="40"/>
       <c r="V23" s="40"/>
       <c r="X23" s="41"/>
       <c r="Y23" s="41"/>
       <c r="Z23" s="41"/>
       <c r="AA23" s="41"/>
       <c r="AB23" s="41"/>
       <c r="AC23" s="41"/>
       <c r="AD23" s="41"/>
       <c r="AE23" s="41"/>
       <c r="AF23" s="41"/>
       <c r="AG23" s="41"/>
       <c r="AH23" s="41"/>
       <c r="AI23" s="41"/>
       <c r="AJ23" s="41"/>
       <c r="AK23" s="41"/>
       <c r="AL23" s="41"/>
     </row>
     <row r="24" spans="2:40" ht="15" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C24" s="87">
         <v>14.7549281382964</v>
       </c>
       <c r="D24" s="87">
         <v>30.416288764269101</v>
       </c>
       <c r="E24" s="87">
         <v>3.8707814345813301</v>
       </c>
       <c r="F24" s="87">
         <v>14.152535554980901</v>
       </c>
       <c r="G24" s="87">
         <v>4.0530253456985603</v>
       </c>
       <c r="H24" s="87">
         <v>0.70091598854695902</v>
       </c>
       <c r="I24" s="87">
         <v>3.49503065099722</v>
       </c>
       <c r="J24" s="87">
         <v>0.50187597959034802</v>
       </c>
@@ -6308,51 +6513,51 @@
       <c r="Q24" s="42"/>
       <c r="R24" s="42"/>
       <c r="S24" s="46"/>
       <c r="T24" s="54"/>
       <c r="U24" s="54"/>
       <c r="V24" s="54"/>
       <c r="W24" s="54"/>
       <c r="X24" s="41"/>
       <c r="Y24" s="41"/>
       <c r="Z24" s="41"/>
       <c r="AA24" s="41"/>
       <c r="AB24" s="41"/>
       <c r="AC24" s="41"/>
       <c r="AD24" s="41"/>
       <c r="AE24" s="41"/>
       <c r="AF24" s="41"/>
       <c r="AG24" s="41"/>
       <c r="AH24" s="41"/>
       <c r="AI24" s="41"/>
       <c r="AJ24" s="41"/>
       <c r="AK24" s="41"/>
       <c r="AL24" s="41"/>
     </row>
     <row r="25" spans="2:40" ht="15" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C25" s="87">
         <v>28.0466252694664</v>
       </c>
       <c r="D25" s="87">
         <v>58.636278505386201</v>
       </c>
       <c r="E25" s="87">
         <v>7.2145630375886096</v>
       </c>
       <c r="F25" s="87">
         <v>28.386839251399</v>
       </c>
       <c r="G25" s="87">
         <v>5.8568781848642804</v>
       </c>
       <c r="H25" s="87">
         <v>1.8262437979188799</v>
       </c>
       <c r="I25" s="87">
         <v>5.3731272208113996</v>
       </c>
       <c r="J25" s="87">
         <v>0.79718741543079796</v>
       </c>