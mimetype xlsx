--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -1,96 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Andean\965\RV_ 965 Salazar et al _ Letter V3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Andean\965\965 3a versión (06-01-2026)\RV_ e envía Ms. 965 Salazar et al. _ Ronda Interna\MAT. SUPLEM. CORREGIDO POR AUTOR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA8785A9-7B71-4038-AC95-28FBD1429455}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{183BEFEE-5EED-4742-9949-92E116444D1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F4BBB6F2-90C5-451F-A9BB-4228D65FD311}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="515" xr2:uid="{F4BBB6F2-90C5-451F-A9BB-4228D65FD311}"/>
   </bookViews>
   <sheets>
     <sheet name="CS-08" sheetId="1" r:id="rId1"/>
     <sheet name="PLC-5" sheetId="2" r:id="rId2"/>
     <sheet name="RAM-14" sheetId="3" r:id="rId3"/>
     <sheet name="EQS-12" sheetId="6" r:id="rId4"/>
     <sheet name="EQS-04" sheetId="4" r:id="rId5"/>
     <sheet name="EQS-11" sheetId="5" r:id="rId6"/>
     <sheet name="KES-27" sheetId="7" r:id="rId7"/>
     <sheet name="KES-31" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="550">
   <si>
     <t>CS-08</t>
   </si>
   <si>
     <t>N° spot</t>
   </si>
   <si>
     <t>Observ.</t>
   </si>
   <si>
     <r>
       <t>U [ppm]</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
@@ -688,53 +690,50 @@
     <t>PLC-5_47</t>
   </si>
   <si>
     <t>PLC-5_56</t>
   </si>
   <si>
     <t>PLC-5_59</t>
   </si>
   <si>
     <t>PLC-5_31</t>
   </si>
   <si>
     <t>PLC-5_62</t>
   </si>
   <si>
     <t>PLC-5_14</t>
   </si>
   <si>
     <t>PLC-5_21</t>
   </si>
   <si>
     <t>PLC-5_23</t>
   </si>
   <si>
     <t>PLC-5_27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Z-N : circón al que se le determinaron edades en dos puntos.</t>
   </si>
   <si>
     <t>RAM-14_34</t>
   </si>
   <si>
     <t>RAM-14_23</t>
   </si>
   <si>
     <t>RAM-14_6</t>
   </si>
   <si>
     <t>RAM-14_61</t>
   </si>
   <si>
     <t>RAM-14_37</t>
   </si>
   <si>
     <t>RAM-14_32</t>
   </si>
   <si>
     <t>RAM-14_7</t>
   </si>
   <si>
     <t>RAM-14_48</t>
   </si>
@@ -2015,359 +2014,457 @@
         <family val="2"/>
       </rPr>
       <t>Pb/</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>206</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Pb</t>
     </r>
   </si>
   <si>
+    <t>(1) Values not considered in the calculations due to an incorrect pattern in the isotopic ratio curves (inhomogeneity in isotopic composition).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Common </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>207</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Pb/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>206</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Pb</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">a </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">U, Pb, and Th concentrations are calculated relative to the GJ-1 reference zircon (Jackson </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>., 2004. Chemical Geology 211: 47-69).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">b </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Corrected for background, for fractionation, and normalized to the GJ-1 reference zircon.</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 207</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb/</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>235</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>U is calculated using (</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>207</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb/</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>206</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb) / (</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>238</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>U/</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>206</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb × 1/137.88)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">c </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rho is the error correlation defined as the ratio of the propagated errors of the </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>206</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb/</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>238</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">U and </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>207</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pb/</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>235</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>U ratios.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">d </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Twice the value of the propagated standard errors.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">e </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Williams, I.S. 1998. U-Th-Pb geochronology by ion microprobe.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> In</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Applications of Microanalytical Techniques to Understanding Mineralizing Processes (McKibben, M.A.; Shanks, III W.C.; Ridley, W.I.; editors). Reviews in Economic Geology 7 (1): 1-35.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t>Common Pb corrected age</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>e</t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
         <b/>
-        <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>a</t>
-[...271 lines deleted...]
-      <t>.</t>
+      <t xml:space="preserve"> [Ma]</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="5">
+    <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.00000"/>
+    <numFmt numFmtId="167" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
@@ -2512,91 +2609,107 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...23 lines deleted...]
-    <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -2864,280 +2977,315 @@
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="20% - Énfasis1" xfId="17" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="20" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="23" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="26" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="29" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="32" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="18" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="21" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="24" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="27" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="30" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="33" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1 2" xfId="36" xr:uid="{74152232-F1A3-4346-9308-9971BC2F0CDA}"/>
     <cellStyle name="60% - Énfasis2 2" xfId="37" xr:uid="{3EA0B7C3-0E04-4A6A-A312-EF1DA0DBB49C}"/>
     <cellStyle name="60% - Énfasis3 2" xfId="38" xr:uid="{1948068B-70E2-473D-B10C-2292596C35BB}"/>
     <cellStyle name="60% - Énfasis4 2" xfId="39" xr:uid="{3365602F-D8FA-4557-9E8F-87C5FD5B0A8B}"/>
     <cellStyle name="60% - Énfasis5 2" xfId="40" xr:uid="{1819D4A7-E521-4D8C-AA62-4BA7C4DD59DF}"/>
     <cellStyle name="60% - Énfasis6 2" xfId="41" xr:uid="{C566318D-9342-4C3C-8F4B-E38FC6A0B8BF}"/>
     <cellStyle name="Bueno" xfId="5" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Encabezado 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Encabezado 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Énfasis1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Énfasis2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Énfasis3" xfId="22" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Énfasis4" xfId="25" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Énfasis5" xfId="28" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Énfasis6" xfId="31" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Incorrecto" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Millares [0]" xfId="42" builtinId="6"/>
     <cellStyle name="Neutral 2" xfId="35" xr:uid="{3C0E2093-98C8-4CE5-BE98-B72254E5A1CD}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Notas" xfId="13" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Salida" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texto de advertencia" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Título 4" xfId="34" xr:uid="{F4025FD6-231C-44AD-B346-33F811DB291F}"/>
     <cellStyle name="Total" xfId="15" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3411,35630 +3559,35416 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB041FF4-FCC0-41A2-9CEB-83BAAADCB00E}">
   <dimension ref="A1:Y61"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
+    <col min="9" max="9" width="12" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" customWidth="1"/>
+    <col min="19" max="19" width="12.42578125" customWidth="1"/>
+    <col min="21" max="21" width="4.7109375" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" customWidth="1"/>
+    <col min="25" max="25" width="11.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" s="19" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="7"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="2"/>
+      <c r="X2" s="4"/>
+    </row>
+    <row r="3" spans="1:25" s="19" customFormat="1" ht="30.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="29" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+    </row>
+    <row r="5" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19">
+        <v>88</v>
+      </c>
+      <c r="D5" s="19">
+        <v>29</v>
+      </c>
+      <c r="E5" s="19">
+        <v>136</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="G5" s="17">
+        <v>0.14181708827423234</v>
+      </c>
+      <c r="H5" s="17">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="I5" s="22">
+        <v>1.5354189476036199E-2</v>
+      </c>
+      <c r="J5" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K5" s="19">
+        <v>6.4066999999999999E-2</v>
+      </c>
+      <c r="L5" s="19">
+        <v>7.0099999999999996E-2</v>
+      </c>
+      <c r="M5" s="19">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="N5" s="19"/>
+      <c r="O5" s="21">
+        <v>134.66104535676675</v>
+      </c>
+      <c r="P5" s="21">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="21">
+        <v>98.227279754180728</v>
+      </c>
+      <c r="R5" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S5" s="19">
+        <v>897</v>
+      </c>
+      <c r="T5" s="19">
+        <v>96</v>
+      </c>
+      <c r="U5" s="19"/>
+      <c r="V5" s="1">
+        <v>95.504180607927097</v>
+      </c>
+      <c r="W5" s="1">
+        <v>1.3071512680975623</v>
+      </c>
+      <c r="X5" s="19"/>
+      <c r="Y5" s="20">
+        <v>0.84196825829219979</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19">
+        <v>169</v>
+      </c>
+      <c r="D6" s="19">
+        <v>45</v>
+      </c>
+      <c r="E6" s="19">
+        <v>221</v>
+      </c>
+      <c r="F6" s="19"/>
+      <c r="G6" s="17">
+        <v>0.10387397326576224</v>
+      </c>
+      <c r="H6" s="17">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I6" s="22">
+        <v>1.442421964026366E-2</v>
+      </c>
+      <c r="J6" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K6" s="19">
+        <v>0.48250999999999999</v>
+      </c>
+      <c r="L6" s="19">
+        <v>5.4280000000000002E-2</v>
+      </c>
+      <c r="M6" s="19">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="N6" s="19"/>
+      <c r="O6" s="21">
+        <v>100.34602902796154</v>
+      </c>
+      <c r="P6" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="21">
+        <v>92.320259430376055</v>
+      </c>
+      <c r="R6" s="21">
+        <v>1</v>
+      </c>
+      <c r="S6" s="19">
+        <v>383</v>
+      </c>
+      <c r="T6" s="19">
+        <v>37</v>
+      </c>
+      <c r="U6" s="19"/>
+      <c r="V6" s="1">
+        <v>91.577009530607071</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.0167309580554911</v>
+      </c>
+      <c r="X6" s="19"/>
+      <c r="Y6" s="20">
+        <v>0.84158172820191213</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19">
+        <v>338</v>
+      </c>
+      <c r="D7" s="19">
+        <v>106</v>
+      </c>
+      <c r="E7" s="19">
+        <v>511</v>
+      </c>
+      <c r="F7" s="19"/>
+      <c r="G7" s="17">
+        <v>0.10246519424317052</v>
+      </c>
+      <c r="H7" s="17">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I7" s="22">
+        <v>1.431766059658139E-2</v>
+      </c>
+      <c r="J7" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K7" s="19">
+        <v>9.2287999999999995E-2</v>
+      </c>
+      <c r="L7" s="19">
+        <v>5.3519999999999998E-2</v>
+      </c>
+      <c r="M7" s="19">
+        <v>8.1999999999999998E-4</v>
+      </c>
+      <c r="N7" s="19"/>
+      <c r="O7" s="21">
+        <v>99.04935573240742</v>
+      </c>
+      <c r="P7" s="21">
+        <v>1.6</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>91.64306758280803</v>
+      </c>
+      <c r="R7" s="21">
+        <v>0.93</v>
+      </c>
+      <c r="S7" s="19">
+        <v>347</v>
+      </c>
+      <c r="T7" s="19">
+        <v>35</v>
+      </c>
+      <c r="U7" s="19"/>
+      <c r="V7" s="1">
+        <v>90.99098444998701</v>
+      </c>
+      <c r="W7" s="1">
+        <v>0.95346169125663394</v>
+      </c>
+      <c r="X7" s="19"/>
+      <c r="Y7" s="20">
+        <v>0.84153745477862241</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19">
+        <v>310</v>
+      </c>
+      <c r="D8" s="19">
+        <v>88</v>
+      </c>
+      <c r="E8" s="19">
+        <v>411</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="G8" s="17">
+        <v>0.1129840776118553</v>
+      </c>
+      <c r="H8" s="17">
+        <v>5.3E-3</v>
+      </c>
+      <c r="I8" s="22">
+        <v>1.4075480951848957E-2</v>
+      </c>
+      <c r="J8" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K8" s="19">
+        <v>0.77639000000000002</v>
+      </c>
+      <c r="L8" s="19">
+        <v>6.0299999999999999E-2</v>
+      </c>
+      <c r="M8" s="19">
+        <v>2.3E-3</v>
+      </c>
+      <c r="N8" s="19"/>
+      <c r="O8" s="21">
+        <v>108.69144170346577</v>
+      </c>
+      <c r="P8" s="21">
+        <v>4.8</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>90.103730585593794</v>
+      </c>
+      <c r="R8" s="21">
+        <v>1</v>
+      </c>
+      <c r="S8" s="19">
+        <v>596</v>
+      </c>
+      <c r="T8" s="19">
+        <v>81</v>
+      </c>
+      <c r="U8" s="19"/>
+      <c r="V8" s="1">
+        <v>88.692747766721766</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1.0368097113416515</v>
+      </c>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="20">
+        <v>0.84143684596795287</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19">
+        <v>118</v>
+      </c>
+      <c r="D9" s="19">
+        <v>32</v>
+      </c>
+      <c r="E9" s="19">
+        <v>138</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="17">
+        <v>0.13204955371759647</v>
+      </c>
+      <c r="H9" s="17">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="I9" s="22">
+        <v>1.4472655569210147E-2</v>
+      </c>
+      <c r="J9" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K9" s="19">
+        <v>0.40672000000000003</v>
+      </c>
+      <c r="L9" s="19">
+        <v>6.8699999999999997E-2</v>
+      </c>
+      <c r="M9" s="19">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="N9" s="19"/>
+      <c r="O9" s="21">
+        <v>125.93771050594427</v>
+      </c>
+      <c r="P9" s="21">
+        <v>5.2</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>92.628050391225543</v>
+      </c>
+      <c r="R9" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="S9" s="19">
+        <v>884</v>
+      </c>
+      <c r="T9" s="19">
+        <v>81</v>
+      </c>
+      <c r="U9" s="19"/>
+      <c r="V9" s="1">
+        <v>90.208111512076499</v>
+      </c>
+      <c r="W9" s="1">
+        <v>0.9788229924562879</v>
+      </c>
+      <c r="X9" s="19"/>
+      <c r="Y9" s="20">
+        <v>0.84160185360569051</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19">
+        <v>97</v>
+      </c>
+      <c r="D10" s="19">
+        <v>28</v>
+      </c>
+      <c r="E10" s="19">
+        <v>140</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="17">
+        <v>0.11411110082992867</v>
+      </c>
+      <c r="H10" s="17">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I10" s="22">
+        <v>1.4433906826052958E-2</v>
+      </c>
+      <c r="J10" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K10" s="19">
+        <v>0.43597000000000002</v>
+      </c>
+      <c r="L10" s="19">
+        <v>5.91E-2</v>
+      </c>
+      <c r="M10" s="19">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N10" s="19"/>
+      <c r="O10" s="21">
+        <v>109.71911253228481</v>
+      </c>
+      <c r="P10" s="21">
+        <v>2.9</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>92.381818798222241</v>
+      </c>
+      <c r="R10" s="21">
+        <v>0.97</v>
+      </c>
+      <c r="S10" s="19">
+        <v>575</v>
+      </c>
+      <c r="T10" s="19">
+        <v>48</v>
+      </c>
+      <c r="U10" s="19"/>
+      <c r="V10" s="1">
+        <v>91.079859894359004</v>
+      </c>
+      <c r="W10" s="1">
+        <v>0.95603218082663466</v>
+      </c>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="20">
+        <v>0.84158575322664553</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19">
+        <v>134</v>
+      </c>
+      <c r="D11" s="19">
+        <v>30</v>
+      </c>
+      <c r="E11" s="19">
+        <v>148</v>
+      </c>
+      <c r="F11" s="19"/>
+      <c r="G11" s="17">
+        <v>0.10640977550642731</v>
+      </c>
+      <c r="H11" s="17">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I11" s="22">
+        <v>1.4443594011842255E-2</v>
+      </c>
+      <c r="J11" s="22">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K11" s="19">
+        <v>0.66976000000000002</v>
+      </c>
+      <c r="L11" s="19">
+        <v>5.4899999999999997E-2</v>
+      </c>
+      <c r="M11" s="19">
+        <v>1E-3</v>
+      </c>
+      <c r="N11" s="19"/>
+      <c r="O11" s="21">
+        <v>102.67587627286998</v>
+      </c>
+      <c r="P11" s="21">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>92.443377578219184</v>
+      </c>
+      <c r="R11" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S11" s="19">
+        <v>410</v>
+      </c>
+      <c r="T11" s="19">
+        <v>41</v>
+      </c>
+      <c r="U11" s="19"/>
+      <c r="V11" s="1">
+        <v>91.627566535634401</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.1423842084678713</v>
+      </c>
+      <c r="X11" s="19"/>
+      <c r="Y11" s="20">
+        <v>0.84158977827939019</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19">
+        <v>362</v>
+      </c>
+      <c r="D12" s="19">
+        <v>103</v>
+      </c>
+      <c r="E12" s="19">
+        <v>555</v>
+      </c>
+      <c r="F12" s="19"/>
+      <c r="G12" s="17">
+        <v>9.4576031716656933E-2</v>
+      </c>
+      <c r="H12" s="17">
+        <v>1.4E-3</v>
+      </c>
+      <c r="I12" s="22">
+        <v>1.395923472237739E-2</v>
+      </c>
+      <c r="J12" s="22">
+        <v>1.2999999999999999E-4</v>
+      </c>
+      <c r="K12" s="19">
+        <v>0.56071000000000004</v>
+      </c>
+      <c r="L12" s="19">
+        <v>5.0569999999999997E-2</v>
+      </c>
+      <c r="M12" s="19">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="N12" s="19"/>
+      <c r="O12" s="21">
+        <v>91.757224598526889</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>89.364718242944136</v>
+      </c>
+      <c r="R12" s="21">
+        <v>0.85</v>
+      </c>
+      <c r="S12" s="19">
+        <v>218</v>
+      </c>
+      <c r="T12" s="19">
+        <v>28</v>
+      </c>
+      <c r="U12" s="19"/>
+      <c r="V12" s="1">
+        <v>89.054201464388768</v>
+      </c>
+      <c r="W12" s="1">
+        <v>0.82824375180797827</v>
+      </c>
+      <c r="X12" s="19"/>
+      <c r="Y12" s="20">
+        <v>0.84138855995812623</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19">
+        <v>172</v>
+      </c>
+      <c r="D13" s="19">
+        <v>51</v>
+      </c>
+      <c r="E13" s="19">
+        <v>239</v>
+      </c>
+      <c r="F13" s="19"/>
+      <c r="G13" s="17">
+        <v>0.11721041467963043</v>
+      </c>
+      <c r="H13" s="17">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I13" s="22">
+        <v>1.4763271142889065E-2</v>
+      </c>
+      <c r="J13" s="22">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K13" s="19">
+        <v>0.61509000000000003</v>
+      </c>
+      <c r="L13" s="19">
+        <v>6.0299999999999999E-2</v>
+      </c>
+      <c r="M13" s="19">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N13" s="19"/>
+      <c r="O13" s="21">
+        <v>112.53985599009854</v>
+      </c>
+      <c r="P13" s="21">
+        <v>3.5</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>94.474487608164253</v>
+      </c>
+      <c r="R13" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="S13" s="19">
+        <v>605</v>
+      </c>
+      <c r="T13" s="19">
+        <v>57</v>
+      </c>
+      <c r="U13" s="19"/>
+      <c r="V13" s="1">
+        <v>93.006212036085245</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.4544687706525028</v>
+      </c>
+      <c r="X13" s="19"/>
+      <c r="Y13" s="20">
+        <v>0.84172262073358539</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="19">
+        <v>171</v>
+      </c>
+      <c r="D14" s="19">
+        <v>33</v>
+      </c>
+      <c r="E14" s="19">
+        <v>173</v>
+      </c>
+      <c r="F14" s="19"/>
+      <c r="G14" s="17">
+        <v>0.10612801970190898</v>
+      </c>
+      <c r="H14" s="17">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I14" s="22">
+        <v>1.4530778683945931E-2</v>
+      </c>
+      <c r="J14" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K14" s="19">
+        <v>0.50761000000000001</v>
+      </c>
+      <c r="L14" s="19">
+        <v>5.4300000000000001E-2</v>
+      </c>
+      <c r="M14" s="19">
+        <v>1E-3</v>
+      </c>
+      <c r="N14" s="19"/>
+      <c r="O14" s="21">
+        <v>102.41726819735537</v>
+      </c>
+      <c r="P14" s="21">
+        <v>2.5</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>92.997380146827538</v>
+      </c>
+      <c r="R14" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S14" s="19">
+        <v>383</v>
+      </c>
+      <c r="T14" s="19">
+        <v>44</v>
+      </c>
+      <c r="U14" s="19"/>
+      <c r="V14" s="1">
+        <v>92.247996770651596</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.2689990959095592</v>
+      </c>
+      <c r="X14" s="19"/>
+      <c r="Y14" s="20">
+        <v>0.84162600501458185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19">
+        <v>363</v>
+      </c>
+      <c r="D15" s="19">
+        <v>92</v>
+      </c>
+      <c r="E15" s="19">
+        <v>477</v>
+      </c>
+      <c r="F15" s="19"/>
+      <c r="G15" s="17">
+        <v>9.5703054934730303E-2</v>
+      </c>
+      <c r="H15" s="17">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I15" s="22">
+        <v>1.4075480951848957E-2</v>
+      </c>
+      <c r="J15" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K15" s="19">
+        <v>0.56272</v>
+      </c>
+      <c r="L15" s="19">
+        <v>5.0720000000000001E-2</v>
+      </c>
+      <c r="M15" s="19">
+        <v>6.6E-4</v>
+      </c>
+      <c r="N15" s="19"/>
+      <c r="O15" s="21">
+        <v>92.802169404173029</v>
+      </c>
+      <c r="P15" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>90.103730585593794</v>
+      </c>
+      <c r="R15" s="21">
+        <v>1</v>
+      </c>
+      <c r="S15" s="19">
+        <v>225</v>
+      </c>
+      <c r="T15" s="19">
+        <v>30</v>
+      </c>
+      <c r="U15" s="19"/>
+      <c r="V15" s="1">
+        <v>89.775404585012168</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.0184742410922671</v>
+      </c>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="20">
+        <v>0.84143684596795287</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19">
+        <v>92</v>
+      </c>
+      <c r="D16" s="19">
+        <v>20</v>
+      </c>
+      <c r="E16" s="19">
+        <v>94</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="17">
+        <v>0.11335975201787976</v>
+      </c>
+      <c r="H16" s="17">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I16" s="22">
+        <v>1.4307973410792093E-2</v>
+      </c>
+      <c r="J16" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K16" s="19">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="L16" s="19">
+        <v>5.9400000000000001E-2</v>
+      </c>
+      <c r="M16" s="19">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="N16" s="19"/>
+      <c r="O16" s="21">
+        <v>109.0341142268768</v>
+      </c>
+      <c r="P16" s="21">
+        <v>2.9</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>91.581501159895325</v>
+      </c>
+      <c r="R16" s="21">
+        <v>0.97</v>
+      </c>
+      <c r="S16" s="19">
+        <v>576</v>
+      </c>
+      <c r="T16" s="19">
+        <v>61</v>
+      </c>
+      <c r="U16" s="19"/>
+      <c r="V16" s="1">
+        <v>90.254398171655026</v>
+      </c>
+      <c r="W16" s="1">
+        <v>0.96192300077711534</v>
+      </c>
+      <c r="X16" s="19"/>
+      <c r="Y16" s="20">
+        <v>0.84153343009003312</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19">
+        <v>183</v>
+      </c>
+      <c r="D17" s="19">
+        <v>37</v>
+      </c>
+      <c r="E17" s="19">
+        <v>179</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="17">
+        <v>0.1029347872507011</v>
+      </c>
+      <c r="H17" s="17">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I17" s="22">
+        <v>1.4211101552899121E-2</v>
+      </c>
+      <c r="J17" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K17" s="19">
+        <v>5.2067000000000002E-2</v>
+      </c>
+      <c r="L17" s="19">
+        <v>5.3699999999999998E-2</v>
+      </c>
+      <c r="M17" s="19">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N17" s="19"/>
+      <c r="O17" s="21">
+        <v>99.481764178024321</v>
+      </c>
+      <c r="P17" s="21">
+        <v>2.5</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>90.965804589180138</v>
+      </c>
+      <c r="R17" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="S17" s="19">
+        <v>351</v>
+      </c>
+      <c r="T17" s="19">
+        <v>59</v>
+      </c>
+      <c r="U17" s="19"/>
+      <c r="V17" s="1">
+        <v>90.296398908625591</v>
+      </c>
+      <c r="W17" s="1">
+        <v>0.96199681077688581</v>
+      </c>
+      <c r="X17" s="19"/>
+      <c r="Y17" s="20">
+        <v>0.84149318474485746</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19">
+        <v>152</v>
+      </c>
+      <c r="D18" s="19">
+        <v>31</v>
+      </c>
+      <c r="E18" s="19">
+        <v>152</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="17">
+        <v>0.10190168263413384</v>
+      </c>
+      <c r="H18" s="17">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I18" s="22">
+        <v>1.4123916880795444E-2</v>
+      </c>
+      <c r="J18" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K18" s="19">
+        <v>0.29141</v>
+      </c>
+      <c r="L18" s="19">
+        <v>5.4199999999999998E-2</v>
+      </c>
+      <c r="M18" s="19">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N18" s="19"/>
+      <c r="O18" s="21">
+        <v>98.530222409733355</v>
+      </c>
+      <c r="P18" s="21">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>90.411627392660932</v>
+      </c>
+      <c r="R18" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="S18" s="19">
+        <v>368</v>
+      </c>
+      <c r="T18" s="19">
+        <v>48</v>
+      </c>
+      <c r="U18" s="19"/>
+      <c r="V18" s="1">
+        <v>89.688295600662499</v>
+      </c>
+      <c r="W18" s="1">
+        <v>0.95782437116564989</v>
+      </c>
+      <c r="X18" s="19"/>
+      <c r="Y18" s="20">
+        <v>0.84145696632937539</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19">
+        <v>322</v>
+      </c>
+      <c r="D19" s="19">
+        <v>77</v>
+      </c>
+      <c r="E19" s="19">
+        <v>355</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="17">
+        <v>9.8051019972383163E-2</v>
+      </c>
+      <c r="H19" s="17">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I19" s="22">
+        <v>1.4123916880795444E-2</v>
+      </c>
+      <c r="J19" s="22">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K19" s="19">
+        <v>0.45300000000000001</v>
+      </c>
+      <c r="L19" s="19">
+        <v>5.1670000000000001E-2</v>
+      </c>
+      <c r="M19" s="19">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="N19" s="19"/>
+      <c r="O19" s="21">
+        <v>94.975689988354461</v>
+      </c>
+      <c r="P19" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>90.411627392660932</v>
+      </c>
+      <c r="R19" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S19" s="19">
+        <v>268</v>
+      </c>
+      <c r="T19" s="19">
+        <v>32</v>
+      </c>
+      <c r="U19" s="19"/>
+      <c r="V19" s="1">
+        <v>89.975175371953412</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1.2074825922326369</v>
+      </c>
+      <c r="X19" s="19"/>
+      <c r="Y19" s="20">
+        <v>0.84145696632937539</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19">
+        <v>787</v>
+      </c>
+      <c r="D20" s="19">
+        <v>298</v>
+      </c>
+      <c r="E20" s="19">
+        <v>1531</v>
+      </c>
+      <c r="F20" s="19"/>
+      <c r="G20" s="17">
+        <v>8.9588953976682276E-2</v>
+      </c>
+      <c r="H20" s="17">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="I20" s="22">
+        <v>1.3736429449223552E-2</v>
+      </c>
+      <c r="J20" s="22">
+        <v>1.2999999999999999E-4</v>
+      </c>
+      <c r="K20" s="19">
+        <v>0.69584999999999997</v>
+      </c>
+      <c r="L20" s="19">
+        <v>4.8759999999999998E-2</v>
+      </c>
+      <c r="M20" s="19">
+        <v>3.1E-4</v>
+      </c>
+      <c r="N20" s="19"/>
+      <c r="O20" s="21">
+        <v>87.120392623369767</v>
+      </c>
+      <c r="P20" s="21">
+        <v>0.84</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>87.948041072037753</v>
+      </c>
+      <c r="R20" s="21">
+        <v>0.85</v>
+      </c>
+      <c r="S20" s="19">
+        <v>138</v>
+      </c>
+      <c r="T20" s="19">
+        <v>15</v>
+      </c>
+      <c r="U20" s="19"/>
+      <c r="V20" s="1">
+        <v>87.838940583396024</v>
+      </c>
+      <c r="W20" s="1">
+        <v>0.82820035740346387</v>
+      </c>
+      <c r="X20" s="19"/>
+      <c r="Y20" s="20">
+        <v>0.84129602304946782</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19">
+        <v>114</v>
+      </c>
+      <c r="D21" s="19">
+        <v>34</v>
+      </c>
+      <c r="E21" s="19">
+        <v>158</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="17">
+        <v>0.12509957720614404</v>
+      </c>
+      <c r="H21" s="17">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="I21" s="22">
+        <v>1.4075480951848957E-2</v>
+      </c>
+      <c r="J21" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K21" s="19">
+        <v>0.38258999999999999</v>
+      </c>
+      <c r="L21" s="19">
+        <v>6.6299999999999998E-2</v>
+      </c>
+      <c r="M21" s="19">
+        <v>1.9E-3</v>
+      </c>
+      <c r="N21" s="19"/>
+      <c r="O21" s="21">
+        <v>119.68476906276152</v>
+      </c>
+      <c r="P21" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>90.103730585593794</v>
+      </c>
+      <c r="R21" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S21" s="19">
+        <v>816</v>
+      </c>
+      <c r="T21" s="19">
+        <v>58</v>
+      </c>
+      <c r="U21" s="19"/>
+      <c r="V21" s="1">
+        <v>88.014612999379736</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.263535887051251</v>
+      </c>
+      <c r="X21" s="19"/>
+      <c r="Y21" s="20">
+        <v>0.84143684596795287</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19">
+        <v>137</v>
+      </c>
+      <c r="D22" s="19">
+        <v>28</v>
+      </c>
+      <c r="E22" s="19">
+        <v>136</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="17">
+        <v>0.10481315928082338</v>
+      </c>
+      <c r="H22" s="17">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I22" s="22">
+        <v>1.4404845268685065E-2</v>
+      </c>
+      <c r="J22" s="22">
+        <v>1.3999999999999999E-4</v>
+      </c>
+      <c r="K22" s="19">
+        <v>0.39701999999999998</v>
+      </c>
+      <c r="L22" s="19">
+        <v>5.45E-2</v>
+      </c>
+      <c r="M22" s="19">
+        <v>1E-3</v>
+      </c>
+      <c r="N22" s="19"/>
+      <c r="O22" s="21">
+        <v>101.20955886609352</v>
+      </c>
+      <c r="P22" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>92.197138931091118</v>
+      </c>
+      <c r="R22" s="21">
+        <v>0.88</v>
+      </c>
+      <c r="S22" s="19">
+        <v>396</v>
+      </c>
+      <c r="T22" s="19">
+        <v>39</v>
+      </c>
+      <c r="U22" s="19"/>
+      <c r="V22" s="1">
+        <v>91.429148585818808</v>
+      </c>
+      <c r="W22" s="1">
+        <v>0.89194362084844925</v>
+      </c>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="20">
+        <v>0.84157367823647999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19">
+        <v>218</v>
+      </c>
+      <c r="D23" s="19">
+        <v>63</v>
+      </c>
+      <c r="E23" s="19">
+        <v>306</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="17">
+        <v>0.10002331060401155</v>
+      </c>
+      <c r="H23" s="17">
+        <v>2E-3</v>
+      </c>
+      <c r="I23" s="22">
+        <v>1.4307973410792093E-2</v>
+      </c>
+      <c r="J23" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K23" s="19">
+        <v>0.37401000000000001</v>
+      </c>
+      <c r="L23" s="19">
+        <v>5.2920000000000002E-2</v>
+      </c>
+      <c r="M23" s="19">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N23" s="19"/>
+      <c r="O23" s="21">
+        <v>96.797858595706387</v>
+      </c>
+      <c r="P23" s="21">
+        <v>1.8</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>91.581501159895325</v>
+      </c>
+      <c r="R23" s="21">
+        <v>0.99</v>
+      </c>
+      <c r="S23" s="19">
+        <v>319</v>
+      </c>
+      <c r="T23" s="19">
+        <v>39</v>
+      </c>
+      <c r="U23" s="19"/>
+      <c r="V23" s="1">
+        <v>90.998615624145202</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.0181822789860993</v>
+      </c>
+      <c r="X23" s="19"/>
+      <c r="Y23" s="20">
+        <v>0.84153343009003312</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19">
+        <v>348</v>
+      </c>
+      <c r="D24" s="19">
+        <v>89</v>
+      </c>
+      <c r="E24" s="19">
+        <v>463</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="17">
+        <v>0.10950908935612907</v>
+      </c>
+      <c r="H24" s="17">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="I24" s="22">
+        <v>1.4259537481845608E-2</v>
+      </c>
+      <c r="J24" s="22">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K24" s="19">
+        <v>0.58669000000000004</v>
+      </c>
+      <c r="L24" s="19">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="M24" s="19">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="N24" s="19"/>
+      <c r="O24" s="21">
+        <v>105.51622648759205</v>
+      </c>
+      <c r="P24" s="21">
+        <v>7.2</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>91.273660225180521</v>
+      </c>
+      <c r="R24" s="21">
+        <v>2.5</v>
+      </c>
+      <c r="S24" s="19">
+        <v>460</v>
+      </c>
+      <c r="T24" s="19">
+        <v>110</v>
+      </c>
+      <c r="U24" s="19"/>
+      <c r="V24" s="1">
+        <v>90.224988205602827</v>
+      </c>
+      <c r="W24" s="1">
+        <v>2.5408582510988382</v>
+      </c>
+      <c r="X24" s="19"/>
+      <c r="Y24" s="20">
+        <v>0.84151330706727967</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19">
+        <v>189</v>
+      </c>
+      <c r="D25" s="19">
+        <v>47</v>
+      </c>
+      <c r="E25" s="19">
+        <v>197</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="17">
+        <v>0.12049756573234444</v>
+      </c>
+      <c r="H25" s="17">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="I25" s="22">
+        <v>1.5005450787621498E-2</v>
+      </c>
+      <c r="J25" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K25" s="19">
+        <v>0.24199000000000001</v>
+      </c>
+      <c r="L25" s="19">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="M25" s="19">
+        <v>2E-3</v>
+      </c>
+      <c r="N25" s="19"/>
+      <c r="O25" s="21">
+        <v>115.52301545725695</v>
+      </c>
+      <c r="P25" s="21">
+        <v>3.6</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>96.012781392043465</v>
+      </c>
+      <c r="R25" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S25" s="19">
+        <v>629</v>
+      </c>
+      <c r="T25" s="19">
+        <v>71</v>
+      </c>
+      <c r="U25" s="19"/>
+      <c r="V25" s="1">
+        <v>94.440342653451211</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.2756379649014726</v>
+      </c>
+      <c r="X25" s="19"/>
+      <c r="Y25" s="20">
+        <v>0.84182327926216916</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19">
+        <v>368</v>
+      </c>
+      <c r="D26" s="19">
+        <v>120</v>
+      </c>
+      <c r="E26" s="19">
+        <v>620</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="17">
+        <v>9.4669950318163054E-2</v>
+      </c>
+      <c r="H26" s="17">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I26" s="22">
+        <v>1.367830633448777E-2</v>
+      </c>
+      <c r="J26" s="22">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K26" s="19">
+        <v>0.33511999999999997</v>
+      </c>
+      <c r="L26" s="19">
+        <v>5.16E-2</v>
+      </c>
+      <c r="M26" s="19">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="N26" s="19"/>
+      <c r="O26" s="21">
+        <v>91.844344417127388</v>
+      </c>
+      <c r="P26" s="21">
+        <v>1.8</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>87.578421906674379</v>
+      </c>
+      <c r="R26" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S26" s="19">
+        <v>265</v>
+      </c>
+      <c r="T26" s="19">
+        <v>38</v>
+      </c>
+      <c r="U26" s="19"/>
+      <c r="V26" s="1">
+        <v>87.156932501566203</v>
+      </c>
+      <c r="W26" s="1">
+        <v>1.2087880880922381</v>
+      </c>
+      <c r="X26" s="19"/>
+      <c r="Y26" s="20">
+        <v>0.84127188542394693</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19">
+        <v>146</v>
+      </c>
+      <c r="D27" s="19">
+        <v>34</v>
+      </c>
+      <c r="E27" s="19">
+        <v>160</v>
+      </c>
+      <c r="F27" s="19"/>
+      <c r="G27" s="17">
+        <v>0.10603410110040286</v>
+      </c>
+      <c r="H27" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I27" s="22">
+        <v>1.4307973410792093E-2</v>
+      </c>
+      <c r="J27" s="22">
+        <v>1.3999999999999999E-4</v>
+      </c>
+      <c r="K27" s="19">
+        <v>0.45089000000000001</v>
+      </c>
+      <c r="L27" s="19">
+        <v>5.5199999999999999E-2</v>
+      </c>
+      <c r="M27" s="19">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N27" s="19"/>
+      <c r="O27" s="21">
+        <v>102.3310508667941</v>
+      </c>
+      <c r="P27" s="21">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>91.581501159895325</v>
+      </c>
+      <c r="R27" s="21">
+        <v>0.91</v>
+      </c>
+      <c r="S27" s="19">
+        <v>416</v>
+      </c>
+      <c r="T27" s="19">
+        <v>49</v>
+      </c>
+      <c r="U27" s="19"/>
+      <c r="V27" s="1">
+        <v>90.736767847128519</v>
+      </c>
+      <c r="W27" s="1">
+        <v>0.89438868495102564</v>
+      </c>
+      <c r="X27" s="19"/>
+      <c r="Y27" s="20">
+        <v>0.84153343009003312</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19">
+        <v>75</v>
+      </c>
+      <c r="D28" s="19">
+        <v>17</v>
+      </c>
+      <c r="E28" s="19">
+        <v>77</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="17">
+        <v>0.1136415078223981</v>
+      </c>
+      <c r="H28" s="17">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="I28" s="22">
+        <v>1.4443594011842255E-2</v>
+      </c>
+      <c r="J28" s="22">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K28" s="19">
+        <v>0.17673</v>
+      </c>
+      <c r="L28" s="19">
+        <v>5.9400000000000001E-2</v>
+      </c>
+      <c r="M28" s="19">
+        <v>1.8E-3</v>
+      </c>
+      <c r="N28" s="19"/>
+      <c r="O28" s="21">
+        <v>109.29104274842743</v>
+      </c>
+      <c r="P28" s="21">
+        <v>3.2</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>92.443377578219184</v>
+      </c>
+      <c r="R28" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S28" s="19">
+        <v>568</v>
+      </c>
+      <c r="T28" s="19">
+        <v>64</v>
+      </c>
+      <c r="U28" s="19"/>
+      <c r="V28" s="1">
+        <v>91.105927047479256</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.2728898610918964</v>
+      </c>
+      <c r="X28" s="19"/>
+      <c r="Y28" s="20">
+        <v>0.84158977827939019</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19">
+        <v>192</v>
+      </c>
+      <c r="D29" s="19">
+        <v>37</v>
+      </c>
+      <c r="E29" s="19">
+        <v>170</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="17">
+        <v>0.11918270531125885</v>
+      </c>
+      <c r="H29" s="17">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I29" s="22">
+        <v>1.449202994078874E-2</v>
+      </c>
+      <c r="J29" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K29" s="19">
+        <v>0.41835</v>
+      </c>
+      <c r="L29" s="19">
+        <v>6.2199999999999998E-2</v>
+      </c>
+      <c r="M29" s="19">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N29" s="19"/>
+      <c r="O29" s="21">
+        <v>114.33080319409427</v>
+      </c>
+      <c r="P29" s="21">
+        <v>3.1</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>92.751162660857077</v>
+      </c>
+      <c r="R29" s="21">
+        <v>0.95</v>
+      </c>
+      <c r="S29" s="19">
+        <v>681</v>
+      </c>
+      <c r="T29" s="19">
+        <v>49</v>
+      </c>
+      <c r="U29" s="19"/>
+      <c r="V29" s="1">
+        <v>91.084366883012692</v>
+      </c>
+      <c r="W29" s="1">
+        <v>0.95461325234284777</v>
+      </c>
+      <c r="X29" s="19"/>
+      <c r="Y29" s="20">
+        <v>0.84160990396327862</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19">
+        <v>150</v>
+      </c>
+      <c r="D30" s="19">
+        <v>34</v>
+      </c>
+      <c r="E30" s="19">
+        <v>144</v>
+      </c>
+      <c r="F30" s="19"/>
+      <c r="G30" s="17">
+        <v>0.11204489159679416</v>
+      </c>
+      <c r="H30" s="17">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="I30" s="22">
+        <v>1.4647024913417498E-2</v>
+      </c>
+      <c r="J30" s="22">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K30" s="19">
+        <v>0.45511000000000001</v>
+      </c>
+      <c r="L30" s="19">
+        <v>5.6800000000000003E-2</v>
+      </c>
+      <c r="M30" s="19">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="N30" s="19"/>
+      <c r="O30" s="21">
+        <v>107.83425410421933</v>
+      </c>
+      <c r="P30" s="21">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>93.735976184861471</v>
+      </c>
+      <c r="R30" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S30" s="19">
+        <v>491</v>
+      </c>
+      <c r="T30" s="19">
+        <v>71</v>
+      </c>
+      <c r="U30" s="19"/>
+      <c r="V30" s="1">
+        <v>92.688650257879971</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1.3375741623107233</v>
+      </c>
+      <c r="X30" s="19"/>
+      <c r="Y30" s="20">
+        <v>0.84167431085744304</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19">
+        <v>99</v>
+      </c>
+      <c r="D31" s="19">
+        <v>30</v>
+      </c>
+      <c r="E31" s="19">
+        <v>109</v>
+      </c>
+      <c r="F31" s="19"/>
+      <c r="G31" s="17">
+        <v>0.16153999459051629</v>
+      </c>
+      <c r="H31" s="17">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="I31" s="22">
+        <v>1.4898891743939227E-2</v>
+      </c>
+      <c r="J31" s="22">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K31" s="19">
+        <v>0.45896999999999999</v>
+      </c>
+      <c r="L31" s="19">
+        <v>8.0799999999999997E-2</v>
+      </c>
+      <c r="M31" s="19">
+        <v>3.3E-3</v>
+      </c>
+      <c r="N31" s="19"/>
+      <c r="O31" s="21">
+        <v>152.05026776119283</v>
+      </c>
+      <c r="P31" s="21">
+        <v>6.4</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>95.335977350923699</v>
+      </c>
+      <c r="R31" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S31" s="50">
+        <v>1198</v>
+      </c>
+      <c r="T31" s="19">
+        <v>80</v>
+      </c>
+      <c r="U31" s="19"/>
+      <c r="V31" s="1">
+        <v>91.406171543053418</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.2263658877467272</v>
+      </c>
+      <c r="X31" s="19"/>
+      <c r="Y31" s="20">
+        <v>0.84177898735311818</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19">
+        <v>126</v>
+      </c>
+      <c r="D32" s="19">
+        <v>34</v>
+      </c>
+      <c r="E32" s="19">
+        <v>151</v>
+      </c>
+      <c r="F32" s="19"/>
+      <c r="G32" s="17">
+        <v>0.12246985636397283</v>
+      </c>
+      <c r="H32" s="17">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="I32" s="22">
+        <v>1.4831081443414147E-2</v>
+      </c>
+      <c r="J32" s="22">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K32" s="19">
+        <v>0.38979999999999998</v>
+      </c>
+      <c r="L32" s="19">
+        <v>6.2100000000000002E-2</v>
+      </c>
+      <c r="M32" s="19">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="N32" s="19"/>
+      <c r="O32" s="21">
+        <v>117.30871326086633</v>
+      </c>
+      <c r="P32" s="21">
+        <v>5.9</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>94.905246870578267</v>
+      </c>
+      <c r="R32" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S32" s="19">
+        <v>634</v>
+      </c>
+      <c r="T32" s="19">
+        <v>96</v>
+      </c>
+      <c r="U32" s="19"/>
+      <c r="V32" s="1">
+        <v>93.217214834432298</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.1777409216998425</v>
+      </c>
+      <c r="X32" s="19"/>
+      <c r="Y32" s="20">
+        <v>0.84175080335718466</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19">
+        <v>71</v>
+      </c>
+      <c r="D33" s="19">
+        <v>20</v>
+      </c>
+      <c r="E33" s="19">
+        <v>88</v>
+      </c>
+      <c r="F33" s="19"/>
+      <c r="G33" s="17">
+        <v>0.13176779791307813</v>
+      </c>
+      <c r="H33" s="17">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="I33" s="22">
+        <v>1.4162665623952632E-2</v>
+      </c>
+      <c r="J33" s="22">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K33" s="19">
+        <v>0.12998000000000001</v>
+      </c>
+      <c r="L33" s="19">
+        <v>7.0300000000000001E-2</v>
+      </c>
+      <c r="M33" s="19">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N33" s="19"/>
+      <c r="O33" s="21">
+        <v>125.68496037101333</v>
+      </c>
+      <c r="P33" s="21">
+        <v>6.9</v>
+      </c>
+      <c r="Q33" s="21">
+        <v>90.657934250491365</v>
+      </c>
+      <c r="R33" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S33" s="19">
+        <v>930</v>
+      </c>
+      <c r="T33" s="19">
+        <v>120</v>
+      </c>
+      <c r="U33" s="19"/>
+      <c r="V33" s="1">
+        <v>88.102492729284975</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.378005148468552</v>
+      </c>
+      <c r="X33" s="19"/>
+      <c r="Y33" s="20">
+        <v>0.84147306312278003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19">
+        <v>103</v>
+      </c>
+      <c r="D34" s="19">
+        <v>24</v>
+      </c>
+      <c r="E34" s="19">
+        <v>111</v>
+      </c>
+      <c r="F34" s="19"/>
+      <c r="G34" s="17">
+        <v>0.11148137998775748</v>
+      </c>
+      <c r="H34" s="17">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="I34" s="22">
+        <v>1.4385470897106472E-2</v>
+      </c>
+      <c r="J34" s="22">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K34" s="19">
+        <v>0.14441000000000001</v>
+      </c>
+      <c r="L34" s="19">
+        <v>5.8500000000000003E-2</v>
+      </c>
+      <c r="M34" s="19">
+        <v>1.9E-3</v>
+      </c>
+      <c r="N34" s="19"/>
+      <c r="O34" s="21">
+        <v>107.31959398286928</v>
+      </c>
+      <c r="P34" s="21">
+        <v>3.2</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>92.074016080274561</v>
+      </c>
+      <c r="R34" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S34" s="19">
+        <v>548</v>
+      </c>
+      <c r="T34" s="19">
+        <v>73</v>
+      </c>
+      <c r="U34" s="19"/>
+      <c r="V34" s="1">
+        <v>90.84491245390754</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.1525102490994592</v>
+      </c>
+      <c r="X34" s="19"/>
+      <c r="Y34" s="20">
+        <v>0.84156562838309412</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19">
+        <v>246</v>
+      </c>
+      <c r="D35" s="19">
+        <v>73</v>
+      </c>
+      <c r="E35" s="19">
+        <v>359</v>
+      </c>
+      <c r="F35" s="19"/>
+      <c r="G35" s="17">
+        <v>0.134961030364286</v>
+      </c>
+      <c r="H35" s="17">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="I35" s="22">
+        <v>1.4966702044464309E-2</v>
+      </c>
+      <c r="J35" s="22">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K35" s="19">
+        <v>0.40190999999999999</v>
+      </c>
+      <c r="L35" s="19">
+        <v>6.6500000000000004E-2</v>
+      </c>
+      <c r="M35" s="19">
+        <v>2E-3</v>
+      </c>
+      <c r="N35" s="19"/>
+      <c r="O35" s="21">
+        <v>128.54578449826778</v>
+      </c>
+      <c r="P35" s="21">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>95.766679053045166</v>
+      </c>
+      <c r="R35" s="21">
+        <v>1.4</v>
+      </c>
+      <c r="S35" s="19">
+        <v>806</v>
+      </c>
+      <c r="T35" s="19">
+        <v>61</v>
+      </c>
+      <c r="U35" s="19"/>
+      <c r="V35" s="1">
+        <v>93.537332757625236</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.4507209727055179</v>
+      </c>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="20">
+        <v>0.84180717272134786</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="19"/>
+      <c r="C36" s="19">
+        <v>302</v>
+      </c>
+      <c r="D36" s="19">
+        <v>65</v>
+      </c>
+      <c r="E36" s="19">
+        <v>325</v>
+      </c>
+      <c r="F36" s="19"/>
+      <c r="G36" s="17">
+        <v>9.9084124588950412E-2</v>
+      </c>
+      <c r="H36" s="17">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I36" s="22">
+        <v>1.4143291252374039E-2</v>
+      </c>
+      <c r="J36" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K36" s="19">
+        <v>0.25475999999999999</v>
+      </c>
+      <c r="L36" s="19">
+        <v>5.2400000000000002E-2</v>
+      </c>
+      <c r="M36" s="19">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N36" s="19"/>
+      <c r="O36" s="21">
+        <v>95.93056706982037</v>
+      </c>
+      <c r="P36" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>90.534781997948514</v>
+      </c>
+      <c r="R36" s="21">
+        <v>0.94</v>
+      </c>
+      <c r="S36" s="19">
+        <v>296</v>
+      </c>
+      <c r="T36" s="19">
+        <v>40</v>
+      </c>
+      <c r="U36" s="19"/>
+      <c r="V36" s="1">
+        <v>90.015137079123335</v>
+      </c>
+      <c r="W36" s="1">
+        <v>0.95582516518675065</v>
+      </c>
+      <c r="X36" s="19"/>
+      <c r="Y36" s="20">
+        <v>0.84146501467004853</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="19"/>
+      <c r="C37" s="19">
+        <v>77</v>
+      </c>
+      <c r="D37" s="19">
+        <v>28</v>
+      </c>
+      <c r="E37" s="19">
+        <v>152</v>
+      </c>
+      <c r="F37" s="19"/>
+      <c r="G37" s="17">
+        <v>0.18962165644084444</v>
+      </c>
+      <c r="H37" s="17">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="I37" s="22">
+        <v>1.6264784940230145E-2</v>
+      </c>
+      <c r="J37" s="22">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K37" s="19">
+        <v>0.61936999999999998</v>
+      </c>
+      <c r="L37" s="19">
+        <v>8.6499999999999994E-2</v>
+      </c>
+      <c r="M37" s="19">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="N37" s="19"/>
+      <c r="O37" s="21">
+        <v>176.3063621943966</v>
+      </c>
+      <c r="P37" s="21">
+        <v>6.6</v>
+      </c>
+      <c r="Q37" s="21">
+        <v>104.00599710379562</v>
+      </c>
+      <c r="R37" s="21">
+        <v>1.6</v>
+      </c>
+      <c r="S37" s="50">
+        <v>1351</v>
+      </c>
+      <c r="T37" s="19">
+        <v>60</v>
+      </c>
+      <c r="U37" s="19"/>
+      <c r="V37" s="1">
+        <v>99.002926768036119</v>
+      </c>
+      <c r="W37" s="1">
+        <v>1.6145345874718893</v>
+      </c>
+      <c r="X37" s="19"/>
+      <c r="Y37" s="20">
+        <v>0.84234698572054834</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19">
+        <v>123</v>
+      </c>
+      <c r="D38" s="19">
+        <v>36</v>
+      </c>
+      <c r="E38" s="19">
+        <v>172</v>
+      </c>
+      <c r="F38" s="19"/>
+      <c r="G38" s="17">
+        <v>0.10678544991245177</v>
+      </c>
+      <c r="H38" s="17">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I38" s="22">
+        <v>1.4482342754999444E-2</v>
+      </c>
+      <c r="J38" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K38" s="19">
+        <v>0.17343</v>
+      </c>
+      <c r="L38" s="19">
+        <v>5.57E-2</v>
+      </c>
+      <c r="M38" s="19">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="N38" s="19"/>
+      <c r="O38" s="21">
+        <v>103.02058461554327</v>
+      </c>
+      <c r="P38" s="21">
+        <v>3.2</v>
+      </c>
+      <c r="Q38" s="21">
+        <v>92.689606819937865</v>
+      </c>
+      <c r="R38" s="21">
+        <v>1</v>
+      </c>
+      <c r="S38" s="19">
+        <v>421</v>
+      </c>
+      <c r="T38" s="19">
+        <v>67</v>
+      </c>
+      <c r="U38" s="19"/>
+      <c r="V38" s="1">
+        <v>91.779244286594235</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.028351931268733</v>
+      </c>
+      <c r="X38" s="19"/>
+      <c r="Y38" s="20">
+        <v>0.84160587877047932</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19">
+        <v>124</v>
+      </c>
+      <c r="D39" s="19">
+        <v>32</v>
+      </c>
+      <c r="E39" s="19">
+        <v>117</v>
+      </c>
+      <c r="F39" s="19"/>
+      <c r="G39" s="17">
+        <v>0.16078864577846738</v>
+      </c>
+      <c r="H39" s="17">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="I39" s="22">
+        <v>1.4995763601832201E-2</v>
+      </c>
+      <c r="J39" s="22">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K39" s="19">
+        <v>0.77878999999999998</v>
+      </c>
+      <c r="L39" s="19">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="M39" s="19">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="N39" s="19"/>
+      <c r="O39" s="21">
+        <v>151.39324888436698</v>
+      </c>
+      <c r="P39" s="21">
+        <v>7.7</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>95.951256688104039</v>
+      </c>
+      <c r="R39" s="21">
+        <v>1.3</v>
+      </c>
+      <c r="S39" s="50">
+        <v>1154</v>
+      </c>
+      <c r="T39" s="19">
+        <v>79</v>
+      </c>
+      <c r="U39" s="19"/>
+      <c r="V39" s="1">
+        <v>92.214397919520181</v>
+      </c>
+      <c r="W39" s="1">
+        <v>1.3390197716886887</v>
+      </c>
+      <c r="X39" s="19"/>
+      <c r="Y39" s="20">
+        <v>0.84181925258495649</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19">
+        <v>188</v>
+      </c>
+      <c r="D40" s="19">
+        <v>40</v>
+      </c>
+      <c r="E40" s="19">
+        <v>193</v>
+      </c>
+      <c r="F40" s="19"/>
+      <c r="G40" s="17">
+        <v>0.1050009964838356</v>
+      </c>
+      <c r="H40" s="17">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I40" s="22">
+        <v>1.4511404312367335E-2</v>
+      </c>
+      <c r="J40" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K40" s="19">
+        <v>0.18739</v>
+      </c>
+      <c r="L40" s="19">
+        <v>5.4699999999999999E-2</v>
+      </c>
+      <c r="M40" s="19">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N40" s="19"/>
+      <c r="O40" s="21">
+        <v>101.38217674228146</v>
+      </c>
+      <c r="P40" s="21">
+        <v>2.6</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>92.874272579361147</v>
+      </c>
+      <c r="R40" s="21">
+        <v>0.97</v>
+      </c>
+      <c r="S40" s="19">
+        <v>392</v>
+      </c>
+      <c r="T40" s="19">
+        <v>46</v>
+      </c>
+      <c r="U40" s="19"/>
+      <c r="V40" s="1">
+        <v>92.079001120688361</v>
+      </c>
+      <c r="W40" s="1">
+        <v>0.95753631556472452</v>
+      </c>
+      <c r="X40" s="19"/>
+      <c r="Y40" s="20">
+        <v>0.84161795443290932</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19">
+        <v>133</v>
+      </c>
+      <c r="D41" s="19">
+        <v>27</v>
+      </c>
+      <c r="E41" s="19">
+        <v>131</v>
+      </c>
+      <c r="F41" s="19"/>
+      <c r="G41" s="17">
+        <v>0.10340438025823166</v>
+      </c>
+      <c r="H41" s="17">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I41" s="22">
+        <v>1.399798346553458E-2</v>
+      </c>
+      <c r="J41" s="22">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K41" s="19">
+        <v>0.57781000000000005</v>
+      </c>
+      <c r="L41" s="19">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="M41" s="19">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N41" s="19"/>
+      <c r="O41" s="21">
+        <v>99.913988557662776</v>
+      </c>
+      <c r="P41" s="21">
+        <v>2.7</v>
+      </c>
+      <c r="Q41" s="21">
+        <v>89.611065103931054</v>
+      </c>
+      <c r="R41" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="S41" s="19">
+        <v>450</v>
+      </c>
+      <c r="T41" s="19">
+        <v>51</v>
+      </c>
+      <c r="U41" s="19"/>
+      <c r="V41" s="1">
+        <v>88.689941655260952</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1.1446187442181239</v>
+      </c>
+      <c r="X41" s="19"/>
+      <c r="Y41" s="20">
+        <v>0.84140465484647864</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="19"/>
+      <c r="C42" s="19">
+        <v>218</v>
+      </c>
+      <c r="D42" s="19">
+        <v>46</v>
+      </c>
+      <c r="E42" s="19">
+        <v>214</v>
+      </c>
+      <c r="F42" s="19"/>
+      <c r="G42" s="17">
+        <v>0.1314860421085598</v>
+      </c>
+      <c r="H42" s="17">
+        <v>1.4E-2</v>
+      </c>
+      <c r="I42" s="22">
+        <v>1.5354189476036199E-2</v>
+      </c>
+      <c r="J42" s="22">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K42" s="19">
+        <v>0.90797000000000005</v>
+      </c>
+      <c r="L42" s="19">
+        <v>6.3E-2</v>
+      </c>
+      <c r="M42" s="19">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="N42" s="19"/>
+      <c r="O42" s="21">
+        <v>125.4321473056083</v>
+      </c>
+      <c r="P42" s="21">
+        <v>12</v>
+      </c>
+      <c r="Q42" s="21">
+        <v>98.227279754180728</v>
+      </c>
+      <c r="R42" s="21">
+        <v>1.9</v>
+      </c>
+      <c r="S42" s="19">
+        <v>630</v>
+      </c>
+      <c r="T42" s="19">
+        <v>150</v>
+      </c>
+      <c r="U42" s="19"/>
+      <c r="V42" s="1">
+        <v>96.378269852248891</v>
+      </c>
+      <c r="W42" s="1">
+        <v>2.0208618933136231</v>
+      </c>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="20">
+        <v>0.84196825829219979</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="19"/>
+      <c r="C43" s="19">
+        <v>83</v>
+      </c>
+      <c r="D43" s="19">
+        <v>20</v>
+      </c>
+      <c r="E43" s="19">
+        <v>87</v>
+      </c>
+      <c r="F43" s="19"/>
+      <c r="G43" s="17">
+        <v>0.11598947286005096</v>
+      </c>
+      <c r="H43" s="17">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I43" s="22">
+        <v>1.4588901798681714E-2</v>
+      </c>
+      <c r="J43" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K43" s="19">
+        <v>0.19641</v>
+      </c>
+      <c r="L43" s="19">
+        <v>6.0499999999999998E-2</v>
+      </c>
+      <c r="M43" s="19">
+        <v>2E-3</v>
+      </c>
+      <c r="N43" s="19"/>
+      <c r="O43" s="21">
+        <v>111.42958927098307</v>
+      </c>
+      <c r="P43" s="21">
+        <v>3.5</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>93.366688743898607</v>
+      </c>
+      <c r="R43" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="S43" s="19">
+        <v>598</v>
+      </c>
+      <c r="T43" s="19">
+        <v>70</v>
+      </c>
+      <c r="U43" s="19"/>
+      <c r="V43" s="1">
+        <v>91.889421059548269</v>
+      </c>
+      <c r="W43" s="1">
+        <v>0.96916225017678659</v>
+      </c>
+      <c r="X43" s="19"/>
+      <c r="Y43" s="20">
+        <v>0.84165015743184057</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" s="19"/>
+      <c r="C44" s="19">
+        <v>265</v>
+      </c>
+      <c r="D44" s="19">
+        <v>83</v>
+      </c>
+      <c r="E44" s="19">
+        <v>411</v>
+      </c>
+      <c r="F44" s="19"/>
+      <c r="G44" s="17">
+        <v>0.10547058949136617</v>
+      </c>
+      <c r="H44" s="17">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I44" s="22">
+        <v>1.4007670651323878E-2</v>
+      </c>
+      <c r="J44" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K44" s="19">
+        <v>0.17756</v>
+      </c>
+      <c r="L44" s="19">
+        <v>5.6559999999999999E-2</v>
+      </c>
+      <c r="M44" s="19">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="N44" s="19"/>
+      <c r="O44" s="21">
+        <v>101.81359308979088</v>
+      </c>
+      <c r="P44" s="21">
+        <v>1.8</v>
+      </c>
+      <c r="Q44" s="21">
+        <v>89.672650348262749</v>
+      </c>
+      <c r="R44" s="21">
+        <v>1</v>
+      </c>
+      <c r="S44" s="19">
+        <v>468</v>
+      </c>
+      <c r="T44" s="19">
+        <v>39</v>
+      </c>
+      <c r="U44" s="19"/>
+      <c r="V44" s="1">
+        <v>88.688052152598942</v>
+      </c>
+      <c r="W44" s="1">
+        <v>1.0145481486067522</v>
+      </c>
+      <c r="X44" s="19"/>
+      <c r="Y44" s="20">
+        <v>0.84140867863860735</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="19"/>
+      <c r="C45" s="19">
+        <v>157</v>
+      </c>
+      <c r="D45" s="19">
+        <v>33</v>
+      </c>
+      <c r="E45" s="19">
+        <v>159</v>
+      </c>
+      <c r="F45" s="19"/>
+      <c r="G45" s="17">
+        <v>0.10246519424317052</v>
+      </c>
+      <c r="H45" s="17">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I45" s="22">
+        <v>1.4579214612892416E-2</v>
+      </c>
+      <c r="J45" s="22">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K45" s="19">
+        <v>0.37520999999999999</v>
+      </c>
+      <c r="L45" s="19">
+        <v>5.3199999999999997E-2</v>
+      </c>
+      <c r="M45" s="19">
+        <v>1E-3</v>
+      </c>
+      <c r="N45" s="19"/>
+      <c r="O45" s="21">
+        <v>99.04935573240742</v>
+      </c>
+      <c r="P45" s="21">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q45" s="21">
+        <v>93.305138780292964</v>
+      </c>
+      <c r="R45" s="21">
+        <v>0.99</v>
+      </c>
+      <c r="S45" s="19">
+        <v>343</v>
+      </c>
+      <c r="T45" s="19">
+        <v>42</v>
+      </c>
+      <c r="U45" s="19"/>
+      <c r="V45" s="1">
+        <v>92.682711475849018</v>
+      </c>
+      <c r="W45" s="1">
+        <v>1.0190110067585951</v>
+      </c>
+      <c r="X45" s="19"/>
+      <c r="Y45" s="20">
+        <v>0.84164613195893956</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19">
+        <v>145</v>
+      </c>
+      <c r="D46" s="19">
+        <v>37</v>
+      </c>
+      <c r="E46" s="19">
+        <v>154</v>
+      </c>
+      <c r="F46" s="19"/>
+      <c r="G46" s="17">
+        <v>0.12641443762722962</v>
+      </c>
+      <c r="H46" s="17">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="I46" s="22">
+        <v>1.4685773656574688E-2</v>
+      </c>
+      <c r="J46" s="22">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K46" s="19">
+        <v>0.56427000000000005</v>
+      </c>
+      <c r="L46" s="19">
+        <v>6.5199999999999994E-2</v>
+      </c>
+      <c r="M46" s="19">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N46" s="19"/>
+      <c r="O46" s="21">
+        <v>120.87071517008926</v>
+      </c>
+      <c r="P46" s="21">
+        <v>6.2</v>
+      </c>
+      <c r="Q46" s="21">
+        <v>93.982156059975253</v>
+      </c>
+      <c r="R46" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S46" s="19">
+        <v>734</v>
+      </c>
+      <c r="T46" s="19">
+        <v>99</v>
+      </c>
+      <c r="U46" s="19"/>
+      <c r="V46" s="1">
+        <v>91.942875125369966</v>
+      </c>
+      <c r="W46" s="1">
+        <v>1.1762096021285331</v>
+      </c>
+      <c r="X46" s="19"/>
+      <c r="Y46" s="20">
+        <v>0.84169041370135744</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="19"/>
+      <c r="C47" s="19">
+        <v>114</v>
+      </c>
+      <c r="D47" s="19">
+        <v>32</v>
+      </c>
+      <c r="E47" s="19">
+        <v>150</v>
+      </c>
+      <c r="F47" s="19"/>
+      <c r="G47" s="17">
+        <v>0.11317191481486753</v>
+      </c>
+      <c r="H47" s="17">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I47" s="22">
+        <v>1.4976389230253606E-2</v>
+      </c>
+      <c r="J47" s="22">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K47" s="19">
+        <v>4.6267000000000003E-2</v>
+      </c>
+      <c r="L47" s="19">
+        <v>5.6399999999999999E-2</v>
+      </c>
+      <c r="M47" s="19">
+        <v>1.8E-3</v>
+      </c>
+      <c r="N47" s="19"/>
+      <c r="O47" s="21">
+        <v>108.86279242085594</v>
+      </c>
+      <c r="P47" s="21">
+        <v>3.5</v>
+      </c>
+      <c r="Q47" s="21">
+        <v>95.828205518615391</v>
+      </c>
+      <c r="R47" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="S47" s="19">
+        <v>457</v>
+      </c>
+      <c r="T47" s="19">
+        <v>72</v>
+      </c>
+      <c r="U47" s="19"/>
+      <c r="V47" s="1">
+        <v>94.810876126644501</v>
+      </c>
+      <c r="W47" s="1">
+        <v>0.96942763318780867</v>
+      </c>
+      <c r="X47" s="19"/>
+      <c r="Y47" s="20">
+        <v>0.84181119931454562</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="45"/>
+      <c r="B48" s="19"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+      <c r="J48" s="19"/>
+      <c r="K48" s="19"/>
+      <c r="L48" s="19"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+      <c r="T48" s="19"/>
+      <c r="U48" s="19"/>
+      <c r="V48" s="19"/>
+      <c r="W48" s="19"/>
+      <c r="X48" s="19"/>
+      <c r="Y48" s="19"/>
+    </row>
+    <row r="49" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="24">
+        <v>102</v>
+      </c>
+      <c r="D49" s="24">
+        <v>36</v>
+      </c>
+      <c r="E49" s="24">
+        <v>119</v>
+      </c>
+      <c r="F49" s="24"/>
+      <c r="G49" s="25">
+        <v>0.18689801699716715</v>
+      </c>
+      <c r="H49" s="25">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I49" s="23">
+        <v>1.5586681934979335E-2</v>
+      </c>
+      <c r="J49" s="23">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K49" s="24">
+        <v>0.49375999999999998</v>
+      </c>
+      <c r="L49" s="24">
+        <v>9.0399999999999994E-2</v>
+      </c>
+      <c r="M49" s="24">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="N49" s="24"/>
+      <c r="O49" s="18">
+        <v>173.9789768367167</v>
+      </c>
+      <c r="P49" s="18">
+        <v>9</v>
+      </c>
+      <c r="Q49" s="18">
+        <v>99.703189478789682</v>
+      </c>
+      <c r="R49" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="S49" s="53">
+        <v>1435</v>
+      </c>
+      <c r="T49" s="24">
+        <v>85</v>
+      </c>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+      <c r="W49" s="19"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="19"/>
+    </row>
+    <row r="50" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="24">
+        <v>64</v>
+      </c>
+      <c r="D50" s="24">
+        <v>20</v>
+      </c>
+      <c r="E50" s="24">
+        <v>63</v>
+      </c>
+      <c r="F50" s="24"/>
+      <c r="G50" s="25">
+        <v>0.20568173729838996</v>
+      </c>
+      <c r="H50" s="25">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="I50" s="23">
+        <v>1.520888168919674E-2</v>
+      </c>
+      <c r="J50" s="23">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K50" s="24">
+        <v>0.59541999999999995</v>
+      </c>
+      <c r="L50" s="24">
+        <v>9.9699999999999997E-2</v>
+      </c>
+      <c r="M50" s="24">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="N50" s="24"/>
+      <c r="O50" s="18">
+        <v>189.92248977662607</v>
+      </c>
+      <c r="P50" s="18">
+        <v>18</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>97.304664551772262</v>
+      </c>
+      <c r="R50" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="S50" s="53">
+        <v>1510</v>
+      </c>
+      <c r="T50" s="24">
+        <v>160</v>
+      </c>
+      <c r="U50" s="19"/>
+      <c r="V50" s="19"/>
+      <c r="W50" s="19"/>
+      <c r="X50" s="19"/>
+      <c r="Y50" s="19"/>
+    </row>
+    <row r="51" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="24">
+        <v>93</v>
+      </c>
+      <c r="D51" s="24">
+        <v>87</v>
+      </c>
+      <c r="E51" s="24">
+        <v>165</v>
+      </c>
+      <c r="F51" s="24"/>
+      <c r="G51" s="25">
+        <v>2.0474255128332883</v>
+      </c>
+      <c r="H51" s="25">
+        <v>0.71</v>
+      </c>
+      <c r="I51" s="23">
+        <v>5.4248240420064806E-2</v>
+      </c>
+      <c r="J51" s="23">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="K51" s="24">
+        <v>0.90636000000000005</v>
+      </c>
+      <c r="L51" s="24">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="M51" s="24">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="N51" s="24"/>
+      <c r="O51" s="53">
+        <v>1131.4384322670787</v>
+      </c>
+      <c r="P51" s="18">
+        <v>180</v>
+      </c>
+      <c r="Q51" s="18">
+        <v>340.55081133500033</v>
+      </c>
+      <c r="R51" s="18">
+        <v>93</v>
+      </c>
+      <c r="S51" s="53">
+        <v>3160</v>
+      </c>
+      <c r="T51" s="24">
+        <v>180</v>
+      </c>
+      <c r="U51" s="19"/>
+      <c r="V51" s="19"/>
+      <c r="W51" s="19"/>
+      <c r="X51" s="19"/>
+      <c r="Y51" s="19"/>
+    </row>
+    <row r="52" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="24">
+        <v>79</v>
+      </c>
+      <c r="D52" s="24">
+        <v>41</v>
+      </c>
+      <c r="E52" s="24">
+        <v>148</v>
+      </c>
+      <c r="F52" s="24"/>
+      <c r="G52" s="25">
+        <v>0.71378137144646747</v>
+      </c>
+      <c r="H52" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="I52" s="23">
+        <v>3.4486381409898341E-2</v>
+      </c>
+      <c r="J52" s="23">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="K52" s="24">
+        <v>0.84162999999999999</v>
+      </c>
+      <c r="L52" s="24">
+        <v>0.15</v>
+      </c>
+      <c r="M52" s="24">
+        <v>0.02</v>
+      </c>
+      <c r="N52" s="24"/>
+      <c r="O52" s="18">
+        <v>546.98914297387375</v>
+      </c>
+      <c r="P52" s="18">
+        <v>110</v>
+      </c>
+      <c r="Q52" s="18">
+        <v>218.56601901123389</v>
+      </c>
+      <c r="R52" s="18">
+        <v>43</v>
+      </c>
+      <c r="S52" s="53">
+        <v>2120</v>
+      </c>
+      <c r="T52" s="24">
+        <v>250</v>
+      </c>
+      <c r="U52" s="19"/>
+      <c r="V52" s="19"/>
+      <c r="W52" s="19"/>
+      <c r="X52" s="19"/>
+      <c r="Y52" s="19"/>
+    </row>
+    <row r="53" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="24">
+        <v>89</v>
+      </c>
+      <c r="D53" s="24">
+        <v>46</v>
+      </c>
+      <c r="E53" s="24">
+        <v>179</v>
+      </c>
+      <c r="F53" s="24"/>
+      <c r="G53" s="25">
+        <v>9.2979415491052997</v>
+      </c>
+      <c r="H53" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="I53" s="23">
+        <v>0.19374371578594576</v>
+      </c>
+      <c r="J53" s="23">
+        <v>0.13</v>
+      </c>
+      <c r="K53" s="24">
+        <v>0.97631000000000001</v>
+      </c>
+      <c r="L53" s="24">
+        <v>0.22</v>
+      </c>
+      <c r="M53" s="24">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="N53" s="24"/>
+      <c r="O53" s="53">
+        <v>2367.8164448002944</v>
+      </c>
+      <c r="P53" s="18">
+        <v>400</v>
+      </c>
+      <c r="Q53" s="53">
+        <v>1141.6235199733419</v>
+      </c>
+      <c r="R53" s="18">
+        <v>370</v>
+      </c>
+      <c r="S53" s="53">
+        <v>2640</v>
+      </c>
+      <c r="T53" s="24">
+        <v>310</v>
+      </c>
+      <c r="U53" s="19"/>
+      <c r="V53" s="19"/>
+      <c r="W53" s="19"/>
+      <c r="X53" s="19"/>
+      <c r="Y53" s="19"/>
+    </row>
+    <row r="54" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="24">
+        <v>170</v>
+      </c>
+      <c r="D54" s="24">
+        <v>157</v>
+      </c>
+      <c r="E54" s="24">
+        <v>198</v>
+      </c>
+      <c r="F54" s="24"/>
+      <c r="G54" s="25">
+        <v>1.202158099278261</v>
+      </c>
+      <c r="H54" s="25">
+        <v>0.77</v>
+      </c>
+      <c r="I54" s="23">
+        <v>2.2377399173276732E-2</v>
+      </c>
+      <c r="J54" s="23">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="K54" s="24">
+        <v>0.80452999999999997</v>
+      </c>
+      <c r="L54" s="24">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="M54" s="24">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="N54" s="24"/>
+      <c r="O54" s="18">
+        <v>801.58179800019286</v>
+      </c>
+      <c r="P54" s="18">
+        <v>130</v>
+      </c>
+      <c r="Q54" s="18">
+        <v>142.66365019731842</v>
+      </c>
+      <c r="R54" s="18">
+        <v>29</v>
+      </c>
+      <c r="S54" s="53">
+        <v>2010</v>
+      </c>
+      <c r="T54" s="24">
+        <v>430</v>
+      </c>
+      <c r="U54" s="19"/>
+      <c r="V54" s="19"/>
+      <c r="W54" s="19"/>
+      <c r="X54" s="19"/>
+      <c r="Y54" s="19"/>
+    </row>
+    <row r="55" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A55" s="5"/>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+      <c r="E55" s="19"/>
+      <c r="F55" s="19"/>
+      <c r="G55" s="19"/>
+      <c r="H55" s="19"/>
+      <c r="I55" s="19"/>
+      <c r="J55" s="19"/>
+      <c r="K55" s="19"/>
+      <c r="L55" s="19"/>
+      <c r="M55" s="19"/>
+      <c r="N55" s="19"/>
+      <c r="O55" s="19"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+      <c r="T55" s="19"/>
+      <c r="U55" s="19"/>
+      <c r="V55" s="19"/>
+      <c r="W55" s="19"/>
+      <c r="X55" s="19"/>
+      <c r="Y55" s="19"/>
+    </row>
+    <row r="56" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="B56" s="9"/>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="19"/>
+      <c r="L56" s="19"/>
+      <c r="M56" s="19"/>
+      <c r="N56" s="19"/>
+      <c r="O56" s="19"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+      <c r="W56" s="19"/>
+      <c r="X56" s="19"/>
+      <c r="Y56" s="19"/>
+    </row>
+    <row r="57" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="43" t="s">
+        <v>544</v>
+      </c>
+      <c r="B57" s="9"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19"/>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="19"/>
+      <c r="U57" s="19"/>
+      <c r="V57" s="19"/>
+      <c r="W57" s="19"/>
+      <c r="X57" s="19"/>
+      <c r="Y57" s="19"/>
+    </row>
+    <row r="58" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="43" t="s">
+        <v>545</v>
+      </c>
+      <c r="B58" s="9"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="19"/>
+      <c r="K58" s="19"/>
+      <c r="L58" s="19"/>
+      <c r="M58" s="19"/>
+      <c r="N58" s="19"/>
+      <c r="O58" s="19"/>
+      <c r="P58" s="19"/>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+      <c r="T58" s="19"/>
+      <c r="U58" s="19"/>
+      <c r="V58" s="19"/>
+      <c r="W58" s="19"/>
+      <c r="X58" s="19"/>
+      <c r="Y58" s="19"/>
+    </row>
+    <row r="59" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="43" t="s">
+        <v>546</v>
+      </c>
+      <c r="B59" s="9"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="19"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="19"/>
+      <c r="J59" s="19"/>
+      <c r="K59" s="19"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+      <c r="W59" s="19"/>
+      <c r="X59" s="19"/>
+      <c r="Y59" s="19"/>
+    </row>
+    <row r="60" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="42" t="s">
+        <v>547</v>
+      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="19"/>
+    </row>
+    <row r="61" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="19"/>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="19"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="B49:B54" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E384A258-075F-4B09-9078-AFA1406BAFA9}">
+  <dimension ref="A1:Y77"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" style="9" customWidth="1"/>
+    <col min="2" max="5" width="11.42578125" style="9"/>
+    <col min="6" max="6" width="4.7109375" style="9" customWidth="1"/>
+    <col min="7" max="13" width="11.42578125" style="9"/>
+    <col min="14" max="14" width="4.7109375" style="9" customWidth="1"/>
+    <col min="15" max="20" width="11.42578125" style="9"/>
+    <col min="21" max="21" width="4.7109375" style="9" customWidth="1"/>
+    <col min="22" max="23" width="11.42578125" style="9"/>
+    <col min="24" max="24" width="8.7109375" style="9" customWidth="1"/>
+    <col min="25" max="25" width="11.42578125" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>534</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
+        <v>530</v>
+      </c>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
+        <v>531</v>
+      </c>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="9">
+        <v>208</v>
+      </c>
+      <c r="D5" s="9">
+        <v>79</v>
+      </c>
+      <c r="E5" s="9">
+        <v>196</v>
+      </c>
+      <c r="G5" s="9">
+        <v>9.3100000000000002E-2</v>
+      </c>
+      <c r="H5" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I5" s="9">
+        <v>1.435E-2</v>
+      </c>
+      <c r="J5" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K5" s="9">
+        <v>0.49601000000000001</v>
+      </c>
+      <c r="L5" s="9">
+        <v>4.6739999999999997E-2</v>
+      </c>
+      <c r="M5" s="9">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="O5" s="9">
+        <v>90.4</v>
+      </c>
+      <c r="P5" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>91.8</v>
+      </c>
+      <c r="R5" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S5" s="9">
+        <v>66</v>
+      </c>
+      <c r="T5" s="9">
+        <v>41</v>
+      </c>
+      <c r="V5" s="1">
+        <v>91.976406947112281</v>
+      </c>
+      <c r="W5" s="1">
+        <v>1.2808502537549811</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.84154771398459904</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="9">
+        <v>288</v>
+      </c>
+      <c r="D6" s="9">
+        <v>54</v>
+      </c>
+      <c r="E6" s="9">
+        <v>129</v>
+      </c>
+      <c r="G6" s="9">
+        <v>9.5100000000000004E-2</v>
+      </c>
+      <c r="H6" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I6" s="9">
+        <v>1.448E-2</v>
+      </c>
+      <c r="J6" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K6" s="9">
+        <v>0.48968</v>
+      </c>
+      <c r="L6" s="9">
+        <v>4.7719999999999999E-2</v>
+      </c>
+      <c r="M6" s="9">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="O6" s="9">
+        <v>92.1</v>
+      </c>
+      <c r="P6" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>92.7</v>
+      </c>
+      <c r="R6" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S6" s="9">
+        <v>98</v>
+      </c>
+      <c r="T6" s="9">
+        <v>34</v>
+      </c>
+      <c r="V6" s="1">
+        <v>92.69173954110461</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.2775688333342212</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.84160655838537746</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="9">
+        <v>169</v>
+      </c>
+      <c r="D7" s="9">
+        <v>38</v>
+      </c>
+      <c r="E7" s="9">
+        <v>91</v>
+      </c>
+      <c r="G7" s="9">
+        <v>9.2799999999999994E-2</v>
+      </c>
+      <c r="H7" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I7" s="9">
+        <v>1.448E-2</v>
+      </c>
+      <c r="J7" s="9">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K7" s="9">
+        <v>0.41563</v>
+      </c>
+      <c r="L7" s="9">
+        <v>4.6690000000000002E-2</v>
+      </c>
+      <c r="M7" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O7" s="9">
+        <v>89.9</v>
+      </c>
+      <c r="P7" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>92.7</v>
+      </c>
+      <c r="R7" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="S7" s="9">
+        <v>53</v>
+      </c>
+      <c r="T7" s="9">
+        <v>36</v>
+      </c>
+      <c r="V7" s="1">
+        <v>92.811418356125529</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.2162547717467902</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.84160655838537746</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="9">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9">
+        <v>46</v>
+      </c>
+      <c r="E8" s="9">
+        <v>108</v>
+      </c>
+      <c r="G8" s="9">
+        <v>9.4200000000000006E-2</v>
+      </c>
+      <c r="H8" s="9">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I8" s="9">
+        <v>1.453E-2</v>
+      </c>
+      <c r="J8" s="9">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K8" s="9">
+        <v>0.40381</v>
+      </c>
+      <c r="L8" s="9">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="M8" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O8" s="9">
+        <v>91.2</v>
+      </c>
+      <c r="P8" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>93</v>
+      </c>
+      <c r="R8" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="S8" s="9">
+        <v>82</v>
+      </c>
+      <c r="T8" s="9">
+        <v>74</v>
+      </c>
+      <c r="V8" s="1">
+        <v>93.024248793181073</v>
+      </c>
+      <c r="W8" s="1">
+        <v>2.0507927322272859</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.84162617634196601</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="9">
+        <v>260</v>
+      </c>
+      <c r="D9" s="9">
+        <v>83</v>
+      </c>
+      <c r="E9" s="9">
+        <v>195</v>
+      </c>
+      <c r="G9" s="9">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="H9" s="9">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I9" s="9">
+        <v>1.455E-2</v>
+      </c>
+      <c r="J9" s="9">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0.50800999999999996</v>
+      </c>
+      <c r="L9" s="9">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M9" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O9" s="9">
+        <v>95.2</v>
+      </c>
+      <c r="P9" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>93.1</v>
+      </c>
+      <c r="R9" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="S9" s="9">
+        <v>131</v>
+      </c>
+      <c r="T9" s="9">
+        <v>56</v>
+      </c>
+      <c r="V9" s="1">
+        <v>93.069949724831886</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1.9156968740353562</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.84163271601157152</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38">
+        <v>132</v>
+      </c>
+      <c r="D10" s="38">
+        <v>28</v>
+      </c>
+      <c r="E10" s="38">
+        <v>56</v>
+      </c>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38">
+        <v>0.13039999999999999</v>
+      </c>
+      <c r="H10" s="38">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="I10" s="38">
+        <v>1.486E-2</v>
+      </c>
+      <c r="J10" s="38">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K10" s="38">
+        <v>0.46606999999999998</v>
+      </c>
+      <c r="L10" s="38">
+        <v>6.3600000000000004E-2</v>
+      </c>
+      <c r="M10" s="38">
+        <v>2.3E-3</v>
+      </c>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38">
+        <v>124.4</v>
+      </c>
+      <c r="P10" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>95.1</v>
+      </c>
+      <c r="R10" s="38">
+        <v>1.4</v>
+      </c>
+      <c r="S10" s="38">
+        <v>710</v>
+      </c>
+      <c r="T10" s="38">
+        <v>67</v>
+      </c>
+      <c r="U10" s="38"/>
+      <c r="V10" s="39">
+        <v>93.219301704168132</v>
+      </c>
+      <c r="W10" s="39">
+        <v>1.4619667680630772</v>
+      </c>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="41">
+        <v>0.84176354623929839</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="9">
+        <v>243</v>
+      </c>
+      <c r="D11" s="9">
+        <v>57</v>
+      </c>
+      <c r="E11" s="9">
+        <v>138</v>
+      </c>
+      <c r="G11" s="9">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="H11" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I11" s="9">
+        <v>1.4579999999999999E-2</v>
+      </c>
+      <c r="J11" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K11" s="9">
+        <v>0.49945000000000001</v>
+      </c>
+      <c r="L11" s="9">
+        <v>4.7230000000000001E-2</v>
+      </c>
+      <c r="M11" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O11" s="9">
+        <v>92</v>
+      </c>
+      <c r="P11" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>93.3</v>
+      </c>
+      <c r="R11" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S11" s="9">
+        <v>83</v>
+      </c>
+      <c r="T11" s="9">
+        <v>34</v>
+      </c>
+      <c r="V11" s="1">
+        <v>93.386087754134394</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.2782232917004053</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.84164579587692379</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="9">
+        <v>86</v>
+      </c>
+      <c r="D12" s="9">
+        <v>23</v>
+      </c>
+      <c r="E12" s="9">
+        <v>54</v>
+      </c>
+      <c r="G12" s="9">
+        <v>9.8599999999999993E-2</v>
+      </c>
+      <c r="H12" s="9">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1.465E-2</v>
+      </c>
+      <c r="J12" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.34067999999999998</v>
+      </c>
+      <c r="L12" s="9">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M12" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O12" s="9">
+        <v>95.3</v>
+      </c>
+      <c r="P12" s="9">
+        <v>2.9</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>93.7</v>
+      </c>
+      <c r="R12" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S12" s="9">
+        <v>161</v>
+      </c>
+      <c r="T12" s="9">
+        <v>56</v>
+      </c>
+      <c r="V12" s="1">
+        <v>93.635967883573016</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1.4721180724544292</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.84167195771232084</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="9">
+        <v>83</v>
+      </c>
+      <c r="D13" s="9">
+        <v>27</v>
+      </c>
+      <c r="E13" s="9">
+        <v>62</v>
+      </c>
+      <c r="G13" s="9">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="H13" s="9">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I13" s="9">
+        <v>1.464E-2</v>
+      </c>
+      <c r="J13" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K13" s="9">
+        <v>0.17882000000000001</v>
+      </c>
+      <c r="L13" s="9">
+        <v>4.6800000000000001E-2</v>
+      </c>
+      <c r="M13" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O13" s="9">
+        <v>90.1</v>
+      </c>
+      <c r="P13" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>93.7</v>
+      </c>
+      <c r="R13" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S13" s="9">
+        <v>41</v>
+      </c>
+      <c r="T13" s="9">
+        <v>54</v>
+      </c>
+      <c r="V13" s="1">
+        <v>93.819020869939436</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.4125723874496974</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.84167195771232084</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="9">
+        <v>112</v>
+      </c>
+      <c r="D14" s="9">
+        <v>29</v>
+      </c>
+      <c r="E14" s="9">
+        <v>68</v>
+      </c>
+      <c r="G14" s="9">
+        <v>9.8100000000000007E-2</v>
+      </c>
+      <c r="H14" s="9">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="I14" s="9">
+        <v>1.468E-2</v>
+      </c>
+      <c r="J14" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K14" s="9">
+        <v>0.35809000000000002</v>
+      </c>
+      <c r="L14" s="9">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M14" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="O14" s="9">
+        <v>95.2</v>
+      </c>
+      <c r="P14" s="9">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>94</v>
+      </c>
+      <c r="R14" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S14" s="9">
+        <v>142</v>
+      </c>
+      <c r="T14" s="9">
+        <v>80</v>
+      </c>
+      <c r="V14" s="1">
+        <v>93.850335327093816</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.4925574647813107</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.84169158093061747</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="9">
+        <v>125</v>
+      </c>
+      <c r="D15" s="9">
+        <v>20</v>
+      </c>
+      <c r="E15" s="9">
+        <v>46</v>
+      </c>
+      <c r="G15" s="9">
+        <v>9.5200000000000007E-2</v>
+      </c>
+      <c r="H15" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I15" s="9">
+        <v>1.4670000000000001E-2</v>
+      </c>
+      <c r="J15" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K15" s="9">
+        <v>0.48026000000000002</v>
+      </c>
+      <c r="L15" s="9">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M15" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O15" s="9">
+        <v>92.3</v>
+      </c>
+      <c r="P15" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>94</v>
+      </c>
+      <c r="R15" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S15" s="9">
+        <v>102</v>
+      </c>
+      <c r="T15" s="9">
+        <v>44</v>
+      </c>
+      <c r="V15" s="1">
+        <v>93.8926391364826</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.4071600806596309</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.84169158093061747</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="9">
+        <v>148</v>
+      </c>
+      <c r="D16" s="9">
+        <v>26</v>
+      </c>
+      <c r="E16" s="9">
+        <v>58</v>
+      </c>
+      <c r="G16" s="9">
+        <v>9.74E-2</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I16" s="9">
+        <v>1.468E-2</v>
+      </c>
+      <c r="J16" s="9">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="K16" s="9">
+        <v>0.42323</v>
+      </c>
+      <c r="L16" s="9">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M16" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O16" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="P16" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>94</v>
+      </c>
+      <c r="R16" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="S16" s="9">
+        <v>118</v>
+      </c>
+      <c r="T16" s="9">
+        <v>48</v>
+      </c>
+      <c r="V16" s="1">
+        <v>93.909221110931284</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.597721623935068</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.84169158093061747</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="9">
+        <v>235</v>
+      </c>
+      <c r="D17" s="9">
+        <v>48</v>
+      </c>
+      <c r="E17" s="9">
+        <v>101</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0.10349999999999999</v>
+      </c>
+      <c r="H17" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I17" s="9">
+        <v>1.477E-2</v>
+      </c>
+      <c r="J17" s="9">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="K17" s="9">
+        <v>0.59248999999999996</v>
+      </c>
+      <c r="L17" s="9">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O17" s="9">
+        <v>99.8</v>
+      </c>
+      <c r="P17" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="R17" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="S17" s="9">
+        <v>233</v>
+      </c>
+      <c r="T17" s="9">
+        <v>44</v>
+      </c>
+      <c r="V17" s="1">
+        <v>94.174074435590242</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.5915524817772284</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>0.84172428980290237</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="9">
+        <v>103</v>
+      </c>
+      <c r="D18" s="9">
+        <v>34</v>
+      </c>
+      <c r="E18" s="9">
+        <v>78</v>
+      </c>
+      <c r="G18" s="9">
+        <v>9.6100000000000005E-2</v>
+      </c>
+      <c r="H18" s="9">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I18" s="9">
+        <v>1.4710000000000001E-2</v>
+      </c>
+      <c r="J18" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K18" s="9">
+        <v>0.42137999999999998</v>
+      </c>
+      <c r="L18" s="9">
+        <v>4.7300000000000002E-2</v>
+      </c>
+      <c r="M18" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O18" s="9">
+        <v>93.1</v>
+      </c>
+      <c r="P18" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>94.1</v>
+      </c>
+      <c r="R18" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S18" s="9">
+        <v>88</v>
+      </c>
+      <c r="T18" s="9">
+        <v>47</v>
+      </c>
+      <c r="V18" s="1">
+        <v>94.206401744644083</v>
+      </c>
+      <c r="W18" s="1">
+        <v>1.2824148706681111</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>0.8416981223542167</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="9">
+        <v>253</v>
+      </c>
+      <c r="D19" s="9">
+        <v>59</v>
+      </c>
+      <c r="E19" s="9">
+        <v>138</v>
+      </c>
+      <c r="G19" s="9">
+        <v>9.69E-2</v>
+      </c>
+      <c r="H19" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I19" s="9">
+        <v>1.473E-2</v>
+      </c>
+      <c r="J19" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K19" s="9">
+        <v>0.58496999999999999</v>
+      </c>
+      <c r="L19" s="9">
+        <v>4.802E-2</v>
+      </c>
+      <c r="M19" s="9">
+        <v>8.1999999999999998E-4</v>
+      </c>
+      <c r="O19" s="9">
+        <v>94.1</v>
+      </c>
+      <c r="P19" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>94.3</v>
+      </c>
+      <c r="R19" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S19" s="9">
+        <v>108</v>
+      </c>
+      <c r="T19" s="9">
+        <v>34</v>
+      </c>
+      <c r="V19" s="1">
+        <v>94.248778322869484</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1.404099769995528</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.84171120572769254</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="9">
+        <v>107</v>
+      </c>
+      <c r="D20" s="9">
+        <v>21</v>
+      </c>
+      <c r="E20" s="9">
+        <v>50</v>
+      </c>
+      <c r="G20" s="9">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="H20" s="9">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I20" s="9">
+        <v>1.4749999999999999E-2</v>
+      </c>
+      <c r="J20" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0.11817999999999999</v>
+      </c>
+      <c r="L20" s="9">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="M20" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O20" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="P20" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>94.4</v>
+      </c>
+      <c r="R20" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S20" s="9">
+        <v>122</v>
+      </c>
+      <c r="T20" s="9">
+        <v>51</v>
+      </c>
+      <c r="V20" s="1">
+        <v>94.260161314733978</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1.4719650693607145</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.84171774767757845</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="9">
+        <v>117</v>
+      </c>
+      <c r="D21" s="9">
+        <v>19</v>
+      </c>
+      <c r="E21" s="9">
+        <v>44</v>
+      </c>
+      <c r="G21" s="9">
+        <v>9.7699999999999995E-2</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I21" s="9">
+        <v>1.4760000000000001E-2</v>
+      </c>
+      <c r="J21" s="9">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K21" s="9">
+        <v>5.2593000000000001E-2</v>
+      </c>
+      <c r="L21" s="9">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O21" s="9">
+        <v>94.3</v>
+      </c>
+      <c r="P21" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>94.4</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="S21" s="9">
+        <v>129</v>
+      </c>
+      <c r="T21" s="9">
+        <v>66</v>
+      </c>
+      <c r="V21" s="1">
+        <v>94.323752980385507</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.9196124744918042</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0.84171774767757845</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="9">
+        <v>151</v>
+      </c>
+      <c r="D22" s="9">
+        <v>25</v>
+      </c>
+      <c r="E22" s="9">
+        <v>58</v>
+      </c>
+      <c r="G22" s="9">
+        <v>9.3600000000000003E-2</v>
+      </c>
+      <c r="H22" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I22" s="9">
+        <v>1.473E-2</v>
+      </c>
+      <c r="J22" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K22" s="9">
+        <v>0.48209000000000002</v>
+      </c>
+      <c r="L22" s="9">
+        <v>4.6620000000000002E-2</v>
+      </c>
+      <c r="M22" s="9">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="O22" s="9">
+        <v>90.8</v>
+      </c>
+      <c r="P22" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>94.2</v>
+      </c>
+      <c r="R22" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S22" s="9">
+        <v>51</v>
+      </c>
+      <c r="T22" s="9">
+        <v>41</v>
+      </c>
+      <c r="V22" s="1">
+        <v>94.414209552556201</v>
+      </c>
+      <c r="W22" s="1">
+        <v>1.4079708859594939</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.84170466395324006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="9">
+        <v>243</v>
+      </c>
+      <c r="D23" s="9">
+        <v>46</v>
+      </c>
+      <c r="E23" s="9">
+        <v>102</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0.1013</v>
+      </c>
+      <c r="H23" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I23" s="9">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="J23" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0.53315000000000001</v>
+      </c>
+      <c r="L23" s="9">
+        <v>4.9860000000000002E-2</v>
+      </c>
+      <c r="M23" s="9">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O23" s="9">
+        <v>97.8</v>
+      </c>
+      <c r="P23" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>94.8</v>
+      </c>
+      <c r="R23" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S23" s="9">
+        <v>194</v>
+      </c>
+      <c r="T23" s="9">
+        <v>38</v>
+      </c>
+      <c r="V23" s="1">
+        <v>94.476021839019154</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.2752214260868351</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.84174391723154751</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="9">
+        <v>305</v>
+      </c>
+      <c r="D24" s="9">
+        <v>65</v>
+      </c>
+      <c r="E24" s="9">
+        <v>155</v>
+      </c>
+      <c r="G24" s="9">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I24" s="9">
+        <v>1.4760000000000001E-2</v>
+      </c>
+      <c r="J24" s="9">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K24" s="9">
+        <v>0.60321999999999998</v>
+      </c>
+      <c r="L24" s="9">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="M24" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O24" s="9">
+        <v>94.2</v>
+      </c>
+      <c r="P24" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>94.4</v>
+      </c>
+      <c r="R24" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S24" s="9">
+        <v>87</v>
+      </c>
+      <c r="T24" s="9">
+        <v>43</v>
+      </c>
+      <c r="V24" s="1">
+        <v>94.489517234892972</v>
+      </c>
+      <c r="W24" s="1">
+        <v>1.6604964020309922</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.84171774767757845</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="9">
+        <v>55</v>
+      </c>
+      <c r="D25" s="9">
+        <v>11</v>
+      </c>
+      <c r="E25" s="9">
+        <v>25</v>
+      </c>
+      <c r="G25" s="9">
+        <v>9.7600000000000006E-2</v>
+      </c>
+      <c r="H25" s="9">
+        <v>4.3E-3</v>
+      </c>
+      <c r="I25" s="9">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="J25" s="9">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K25" s="9">
+        <v>0.24581</v>
+      </c>
+      <c r="L25" s="9">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M25" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O25" s="9">
+        <v>95.4</v>
+      </c>
+      <c r="P25" s="9">
+        <v>4</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>94.7</v>
+      </c>
+      <c r="R25" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S25" s="9">
+        <v>149</v>
+      </c>
+      <c r="T25" s="9">
+        <v>80</v>
+      </c>
+      <c r="V25" s="1">
+        <v>94.613734291648655</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.7355677414639297</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.84173737457988229</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" s="9">
+        <v>70</v>
+      </c>
+      <c r="D26" s="9">
+        <v>12</v>
+      </c>
+      <c r="E26" s="9">
+        <v>29</v>
+      </c>
+      <c r="G26" s="9">
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="H26" s="9">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I26" s="9">
+        <v>1.4789999999999999E-2</v>
+      </c>
+      <c r="J26" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K26" s="9">
+        <v>0.26549</v>
+      </c>
+      <c r="L26" s="9">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M26" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O26" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="P26" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>94.6</v>
+      </c>
+      <c r="R26" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S26" s="9">
+        <v>117</v>
+      </c>
+      <c r="T26" s="9">
+        <v>63</v>
+      </c>
+      <c r="V26" s="1">
+        <v>94.645031205904274</v>
+      </c>
+      <c r="W26" s="1">
+        <v>1.3506349970625653</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.84173083210366872</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="9">
+        <v>131</v>
+      </c>
+      <c r="D27" s="9">
+        <v>29</v>
+      </c>
+      <c r="E27" s="9">
+        <v>68</v>
+      </c>
+      <c r="G27" s="9">
+        <v>9.5100000000000004E-2</v>
+      </c>
+      <c r="H27" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I27" s="9">
+        <v>1.478E-2</v>
+      </c>
+      <c r="J27" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K27" s="9">
+        <v>0.29819000000000001</v>
+      </c>
+      <c r="L27" s="9">
+        <v>4.6600000000000003E-2</v>
+      </c>
+      <c r="M27" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O27" s="9">
+        <v>92.2</v>
+      </c>
+      <c r="P27" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>94.6</v>
+      </c>
+      <c r="R27" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S27" s="9">
+        <v>54</v>
+      </c>
+      <c r="T27" s="9">
+        <v>47</v>
+      </c>
+      <c r="V27" s="1">
+        <v>94.735479384984046</v>
+      </c>
+      <c r="W27" s="1">
+        <v>1.2835360493186903</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.84173083210366872</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="9">
+        <v>65</v>
+      </c>
+      <c r="D28" s="9">
+        <v>17</v>
+      </c>
+      <c r="E28" s="9">
+        <v>39</v>
+      </c>
+      <c r="G28" s="9">
+        <v>9.8500000000000004E-2</v>
+      </c>
+      <c r="H28" s="9">
+        <v>3.8E-3</v>
+      </c>
+      <c r="I28" s="9">
+        <v>1.485E-2</v>
+      </c>
+      <c r="J28" s="9">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K28" s="9">
+        <v>0.37714999999999999</v>
+      </c>
+      <c r="L28" s="9">
+        <v>4.9399999999999999E-2</v>
+      </c>
+      <c r="M28" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O28" s="9">
+        <v>95.6</v>
+      </c>
+      <c r="P28" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>95</v>
+      </c>
+      <c r="R28" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="S28" s="9">
+        <v>154</v>
+      </c>
+      <c r="T28" s="9">
+        <v>65</v>
+      </c>
+      <c r="V28" s="1">
+        <v>94.848420292754426</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.7910511805265732</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.8417570030612509</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="9">
+        <v>170</v>
+      </c>
+      <c r="D29" s="9">
+        <v>36</v>
+      </c>
+      <c r="E29" s="9">
+        <v>88</v>
+      </c>
+      <c r="G29" s="9">
+        <v>9.9199999999999997E-2</v>
+      </c>
+      <c r="H29" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I29" s="9">
+        <v>1.485E-2</v>
+      </c>
+      <c r="J29" s="9">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K29" s="9">
+        <v>0.45146999999999998</v>
+      </c>
+      <c r="L29" s="9">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M29" s="9">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O29" s="9">
+        <v>96.1</v>
+      </c>
+      <c r="P29" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>95</v>
+      </c>
+      <c r="R29" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="S29" s="9">
+        <v>114</v>
+      </c>
+      <c r="T29" s="9">
+        <v>40</v>
+      </c>
+      <c r="V29" s="1">
+        <v>94.979444464607624</v>
+      </c>
+      <c r="W29" s="1">
+        <v>1.1512724501120652</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.8417570030612509</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="9">
+        <v>306</v>
+      </c>
+      <c r="D30" s="9">
+        <v>57</v>
+      </c>
+      <c r="E30" s="9">
+        <v>133</v>
+      </c>
+      <c r="G30" s="9">
+        <v>9.9099999999999994E-2</v>
+      </c>
+      <c r="H30" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I30" s="9">
+        <v>1.485E-2</v>
+      </c>
+      <c r="J30" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.49925999999999998</v>
+      </c>
+      <c r="L30" s="9">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M30" s="9">
+        <v>7.6000000000000004E-4</v>
+      </c>
+      <c r="O30" s="9">
+        <v>96.2</v>
+      </c>
+      <c r="P30" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>95</v>
+      </c>
+      <c r="R30" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="S30" s="9">
+        <v>115</v>
+      </c>
+      <c r="T30" s="9">
+        <v>32</v>
+      </c>
+      <c r="V30" s="1">
+        <v>94.991355665339299</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1.2762396871354087</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.8417570030612509</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="9">
+        <v>224</v>
+      </c>
+      <c r="D31" s="9">
+        <v>50</v>
+      </c>
+      <c r="E31" s="9">
+        <v>115</v>
+      </c>
+      <c r="G31" s="9">
+        <v>9.6299999999999997E-2</v>
+      </c>
+      <c r="H31" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I31" s="9">
+        <v>1.4840000000000001E-2</v>
+      </c>
+      <c r="J31" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K31" s="9">
+        <v>0.49853999999999998</v>
+      </c>
+      <c r="L31" s="9">
+        <v>4.7379999999999999E-2</v>
+      </c>
+      <c r="M31" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O31" s="9">
+        <v>93.3</v>
+      </c>
+      <c r="P31" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>94.9</v>
+      </c>
+      <c r="R31" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S31" s="9">
+        <v>80</v>
+      </c>
+      <c r="T31" s="9">
+        <v>36</v>
+      </c>
+      <c r="V31" s="1">
+        <v>95.025310891528065</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.2786341495482634</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>0.84175046005866883</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="9">
+        <v>191</v>
+      </c>
+      <c r="D32" s="9">
+        <v>36</v>
+      </c>
+      <c r="E32" s="9">
+        <v>84</v>
+      </c>
+      <c r="G32" s="9">
+        <v>9.8699999999999996E-2</v>
+      </c>
+      <c r="H32" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I32" s="9">
+        <v>1.486E-2</v>
+      </c>
+      <c r="J32" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K32" s="9">
+        <v>0.42475000000000002</v>
+      </c>
+      <c r="L32" s="9">
+        <v>4.811E-2</v>
+      </c>
+      <c r="M32" s="9">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O32" s="9">
+        <v>95.3</v>
+      </c>
+      <c r="P32" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>95.1</v>
+      </c>
+      <c r="R32" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S32" s="9">
+        <v>102</v>
+      </c>
+      <c r="T32" s="9">
+        <v>38</v>
+      </c>
+      <c r="V32" s="1">
+        <v>95.065734117633141</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.3417056382360202</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.84176354623929839</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="9">
+        <v>150</v>
+      </c>
+      <c r="D33" s="9">
+        <v>34</v>
+      </c>
+      <c r="E33" s="9">
+        <v>80</v>
+      </c>
+      <c r="G33" s="9">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="H33" s="9">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I33" s="9">
+        <v>1.4829999999999999E-2</v>
+      </c>
+      <c r="J33" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K33" s="9">
+        <v>0.38685999999999998</v>
+      </c>
+      <c r="L33" s="9">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="M33" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O33" s="9">
+        <v>92.2</v>
+      </c>
+      <c r="P33" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>94.9</v>
+      </c>
+      <c r="R33" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S33" s="9">
+        <v>47</v>
+      </c>
+      <c r="T33" s="9">
+        <v>42</v>
+      </c>
+      <c r="V33" s="1">
+        <v>95.078166983937265</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.4085249891046721</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>0.84175046005866883</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="9">
+        <v>155</v>
+      </c>
+      <c r="D34" s="9">
+        <v>28</v>
+      </c>
+      <c r="E34" s="9">
+        <v>64</v>
+      </c>
+      <c r="G34" s="9">
+        <v>9.6699999999999994E-2</v>
+      </c>
+      <c r="H34" s="9">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I34" s="9">
+        <v>1.486E-2</v>
+      </c>
+      <c r="J34" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K34" s="9">
+        <v>0.47012999999999999</v>
+      </c>
+      <c r="L34" s="9">
+        <v>4.7579999999999997E-2</v>
+      </c>
+      <c r="M34" s="9">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O34" s="9">
+        <v>93.8</v>
+      </c>
+      <c r="P34" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>95.1</v>
+      </c>
+      <c r="R34" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S34" s="9">
+        <v>98</v>
+      </c>
+      <c r="T34" s="9">
+        <v>40</v>
+      </c>
+      <c r="V34" s="1">
+        <v>95.128904743242742</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.3425864456453618</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>0.84176354623929839</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="9">
+        <v>56</v>
+      </c>
+      <c r="D35" s="9">
+        <v>12</v>
+      </c>
+      <c r="E35" s="9">
+        <v>27</v>
+      </c>
+      <c r="G35" s="9">
+        <v>9.4700000000000006E-2</v>
+      </c>
+      <c r="H35" s="9">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I35" s="9">
+        <v>1.4919999999999999E-2</v>
+      </c>
+      <c r="J35" s="9">
+        <v>2.4000000000000001E-4</v>
+      </c>
+      <c r="K35" s="9">
+        <v>0.27659</v>
+      </c>
+      <c r="L35" s="9">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="M35" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O35" s="9">
+        <v>92</v>
+      </c>
+      <c r="P35" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>95.4</v>
+      </c>
+      <c r="R35" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S35" s="9">
+        <v>100</v>
+      </c>
+      <c r="T35" s="9">
+        <v>70</v>
+      </c>
+      <c r="V35" s="1">
+        <v>95.508703423186361</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.5455184434512625</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.84178317682627768</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="9">
+        <v>134</v>
+      </c>
+      <c r="D36" s="9">
+        <v>38</v>
+      </c>
+      <c r="E36" s="9">
+        <v>87</v>
+      </c>
+      <c r="G36" s="9">
+        <v>0.1041</v>
+      </c>
+      <c r="H36" s="9">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I36" s="9">
+        <v>1.4970000000000001E-2</v>
+      </c>
+      <c r="J36" s="9">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K36" s="9">
+        <v>0.43190000000000001</v>
+      </c>
+      <c r="L36" s="9">
+        <v>5.0200000000000002E-2</v>
+      </c>
+      <c r="M36" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O36" s="9">
+        <v>100.7</v>
+      </c>
+      <c r="P36" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>95.8</v>
+      </c>
+      <c r="R36" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="S36" s="9">
+        <v>189</v>
+      </c>
+      <c r="T36" s="9">
+        <v>58</v>
+      </c>
+      <c r="V36" s="1">
+        <v>95.515025692486176</v>
+      </c>
+      <c r="W36" s="1">
+        <v>1.9131206610846743</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.84180935339903995</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="9">
+        <v>178</v>
+      </c>
+      <c r="D37" s="9">
+        <v>29</v>
+      </c>
+      <c r="E37" s="9">
+        <v>66</v>
+      </c>
+      <c r="G37" s="9">
+        <v>9.4700000000000006E-2</v>
+      </c>
+      <c r="H37" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I37" s="9">
+        <v>1.491E-2</v>
+      </c>
+      <c r="J37" s="9">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="K37" s="9">
+        <v>0.44864999999999999</v>
+      </c>
+      <c r="L37" s="9">
+        <v>4.6899999999999997E-2</v>
+      </c>
+      <c r="M37" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O37" s="9">
+        <v>91.9</v>
+      </c>
+      <c r="P37" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>95.4</v>
+      </c>
+      <c r="R37" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="S37" s="9">
+        <v>61</v>
+      </c>
+      <c r="T37" s="9">
+        <v>42</v>
+      </c>
+      <c r="V37" s="1">
+        <v>95.528715434154336</v>
+      </c>
+      <c r="W37" s="1">
+        <v>1.5982803805504233</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.84178317682627768</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="9">
+        <v>298</v>
+      </c>
+      <c r="D38" s="9">
+        <v>61</v>
+      </c>
+      <c r="E38" s="9">
+        <v>142</v>
+      </c>
+      <c r="G38" s="9">
+        <v>9.74E-2</v>
+      </c>
+      <c r="H38" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I38" s="9">
+        <v>1.4930000000000001E-2</v>
+      </c>
+      <c r="J38" s="9">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K38" s="9">
+        <v>0.53666999999999998</v>
+      </c>
+      <c r="L38" s="9">
+        <v>4.7719999999999999E-2</v>
+      </c>
+      <c r="M38" s="9">
+        <v>9.5E-4</v>
+      </c>
+      <c r="O38" s="9">
+        <v>94.3</v>
+      </c>
+      <c r="P38" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>95.5</v>
+      </c>
+      <c r="R38" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S38" s="9">
+        <v>95</v>
+      </c>
+      <c r="T38" s="9">
+        <v>40</v>
+      </c>
+      <c r="V38" s="1">
+        <v>95.558029883034493</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.7232814840651858</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.8417897207062317</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="9">
+        <v>93</v>
+      </c>
+      <c r="D39" s="9">
+        <v>20</v>
+      </c>
+      <c r="E39" s="9">
+        <v>46</v>
+      </c>
+      <c r="G39" s="9">
+        <v>9.7699999999999995E-2</v>
+      </c>
+      <c r="H39" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I39" s="9">
+        <v>1.495E-2</v>
+      </c>
+      <c r="J39" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K39" s="9">
+        <v>0.38135999999999998</v>
+      </c>
+      <c r="L39" s="9">
+        <v>4.6800000000000001E-2</v>
+      </c>
+      <c r="M39" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O39" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="P39" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>95.6</v>
+      </c>
+      <c r="R39" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S39" s="9">
+        <v>53</v>
+      </c>
+      <c r="T39" s="9">
+        <v>50</v>
+      </c>
+      <c r="V39" s="1">
+        <v>95.795707844997764</v>
+      </c>
+      <c r="W39" s="1">
+        <v>1.4734821705110985</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.84179626476167357</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="9">
+        <v>271</v>
+      </c>
+      <c r="D40" s="9">
+        <v>95</v>
+      </c>
+      <c r="E40" s="9">
+        <v>211</v>
+      </c>
+      <c r="G40" s="9">
+        <v>9.7100000000000006E-2</v>
+      </c>
+      <c r="H40" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I40" s="9">
+        <v>1.499E-2</v>
+      </c>
+      <c r="J40" s="9">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K40" s="9">
+        <v>0.56533999999999995</v>
+      </c>
+      <c r="L40" s="9">
+        <v>4.7699999999999999E-2</v>
+      </c>
+      <c r="M40" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O40" s="9">
+        <v>94</v>
+      </c>
+      <c r="P40" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>95.9</v>
+      </c>
+      <c r="R40" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="S40" s="9">
+        <v>95</v>
+      </c>
+      <c r="T40" s="9">
+        <v>42</v>
+      </c>
+      <c r="V40" s="1">
+        <v>95.942542003597069</v>
+      </c>
+      <c r="W40" s="1">
+        <v>1.8507765227782689</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.84181589798097334</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="9">
+        <v>240</v>
+      </c>
+      <c r="D41" s="9">
+        <v>34</v>
+      </c>
+      <c r="E41" s="9">
+        <v>72</v>
+      </c>
+      <c r="G41" s="9">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="H41" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I41" s="9">
+        <v>1.503E-2</v>
+      </c>
+      <c r="J41" s="9">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K41" s="9">
+        <v>0.36914999999999998</v>
+      </c>
+      <c r="L41" s="9">
+        <v>4.7699999999999999E-2</v>
+      </c>
+      <c r="M41" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O41" s="9">
+        <v>95.4</v>
+      </c>
+      <c r="P41" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>96.1</v>
+      </c>
+      <c r="R41" s="9">
+        <v>2</v>
+      </c>
+      <c r="S41" s="9">
+        <v>95</v>
+      </c>
+      <c r="T41" s="9">
+        <v>49</v>
+      </c>
+      <c r="V41" s="1">
+        <v>96.197278635142354</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1.9794777991904824</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.84182898767136294</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="9">
+        <v>73</v>
+      </c>
+      <c r="D42" s="9">
+        <v>15</v>
+      </c>
+      <c r="E42" s="9">
+        <v>32</v>
+      </c>
+      <c r="G42" s="9">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="H42" s="9">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I42" s="9">
+        <v>1.5049999999999999E-2</v>
+      </c>
+      <c r="J42" s="9">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K42" s="9">
+        <v>0.26633000000000001</v>
+      </c>
+      <c r="L42" s="9">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M42" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O42" s="9">
+        <v>97.5</v>
+      </c>
+      <c r="P42" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>96.3</v>
+      </c>
+      <c r="R42" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S42" s="9">
+        <v>125</v>
+      </c>
+      <c r="T42" s="9">
+        <v>69</v>
+      </c>
+      <c r="V42" s="1">
+        <v>96.252231964254221</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1.6687098115917824</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.84184207806381384</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" s="9">
+        <v>164</v>
+      </c>
+      <c r="D43" s="9">
+        <v>27</v>
+      </c>
+      <c r="E43" s="9">
+        <v>61</v>
+      </c>
+      <c r="G43" s="9">
+        <v>9.7299999999999998E-2</v>
+      </c>
+      <c r="H43" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I43" s="9">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="J43" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K43" s="9">
+        <v>0.44689000000000001</v>
+      </c>
+      <c r="L43" s="9">
+        <v>4.7390000000000002E-2</v>
+      </c>
+      <c r="M43" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O43" s="9">
+        <v>94.1</v>
+      </c>
+      <c r="P43" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>96.7</v>
+      </c>
+      <c r="R43" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S43" s="9">
+        <v>82</v>
+      </c>
+      <c r="T43" s="9">
+        <v>36</v>
+      </c>
+      <c r="V43" s="1">
+        <v>96.680585608136653</v>
+      </c>
+      <c r="W43" s="1">
+        <v>1.3420441796244773</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.84186826095504463</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="9">
+        <v>512</v>
+      </c>
+      <c r="D44" s="9">
+        <v>222</v>
+      </c>
+      <c r="E44" s="9">
+        <v>486</v>
+      </c>
+      <c r="G44" s="9">
+        <v>0.1047</v>
+      </c>
+      <c r="H44" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I44" s="9">
+        <v>1.559E-2</v>
+      </c>
+      <c r="J44" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K44" s="9">
+        <v>0.70967000000000002</v>
+      </c>
+      <c r="L44" s="9">
+        <v>4.8919999999999998E-2</v>
+      </c>
+      <c r="M44" s="9">
+        <v>5.8E-4</v>
+      </c>
+      <c r="O44" s="9">
+        <v>101</v>
+      </c>
+      <c r="P44" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="R44" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S44" s="9">
+        <v>144</v>
+      </c>
+      <c r="T44" s="9">
+        <v>25</v>
+      </c>
+      <c r="V44" s="1">
+        <v>99.610460955260152</v>
+      </c>
+      <c r="W44" s="1">
+        <v>1.3367950054537376</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>0.84206472218606943</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="9">
+        <v>261</v>
+      </c>
+      <c r="D45" s="9">
+        <v>71</v>
+      </c>
+      <c r="E45" s="9">
+        <v>159</v>
+      </c>
+      <c r="G45" s="9">
+        <v>0.1012</v>
+      </c>
+      <c r="H45" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="I45" s="9">
+        <v>1.566E-2</v>
+      </c>
+      <c r="J45" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K45" s="9">
+        <v>0.50261</v>
+      </c>
+      <c r="L45" s="9">
+        <v>4.6980000000000001E-2</v>
+      </c>
+      <c r="M45" s="9">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="O45" s="9">
+        <v>97.7</v>
+      </c>
+      <c r="P45" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q45" s="9">
+        <v>100.2</v>
+      </c>
+      <c r="R45" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S45" s="9">
+        <v>58</v>
+      </c>
+      <c r="T45" s="9">
+        <v>33</v>
+      </c>
+      <c r="V45" s="1">
+        <v>100.29884515458858</v>
+      </c>
+      <c r="W45" s="1">
+        <v>1.3414841904990062</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>0.84209748109316429</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="9">
+        <v>253</v>
+      </c>
+      <c r="D46" s="9">
+        <v>117</v>
+      </c>
+      <c r="E46" s="9">
+        <v>260</v>
+      </c>
+      <c r="G46" s="9">
+        <v>0.10249999999999999</v>
+      </c>
+      <c r="H46" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I46" s="9">
+        <v>1.5679999999999999E-2</v>
+      </c>
+      <c r="J46" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K46" s="9">
+        <v>0.53015999999999996</v>
+      </c>
+      <c r="L46" s="9">
+        <v>4.7870000000000003E-2</v>
+      </c>
+      <c r="M46" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O46" s="9">
+        <v>99.2</v>
+      </c>
+      <c r="P46" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="Q46" s="9">
+        <v>100.3</v>
+      </c>
+      <c r="R46" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S46" s="9">
+        <v>97</v>
+      </c>
+      <c r="T46" s="9">
+        <v>33</v>
+      </c>
+      <c r="V46" s="1">
+        <v>100.31444785407726</v>
+      </c>
+      <c r="W46" s="1">
+        <v>1.3402735214563579</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>0.84210403340167017</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="9">
+        <v>1032</v>
+      </c>
+      <c r="D47" s="9">
+        <v>598</v>
+      </c>
+      <c r="E47" s="9">
+        <v>1326</v>
+      </c>
+      <c r="G47" s="9">
+        <v>0.1056</v>
+      </c>
+      <c r="H47" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I47" s="9">
+        <v>1.575E-2</v>
+      </c>
+      <c r="J47" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K47" s="9">
+        <v>0.70072000000000001</v>
+      </c>
+      <c r="L47" s="9">
+        <v>4.8869999999999997E-2</v>
+      </c>
+      <c r="M47" s="9">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="O47" s="9">
+        <v>101.9</v>
+      </c>
+      <c r="P47" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="Q47" s="9">
+        <v>100.7</v>
+      </c>
+      <c r="R47" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S47" s="9">
+        <v>140</v>
+      </c>
+      <c r="T47" s="9">
+        <v>22</v>
+      </c>
+      <c r="V47" s="1">
+        <v>100.63373937991422</v>
+      </c>
+      <c r="W47" s="1">
+        <v>1.2727775608876664</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>0.84213024439280004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="9">
+        <v>103</v>
+      </c>
+      <c r="D48" s="9">
+        <v>20</v>
+      </c>
+      <c r="E48" s="9">
+        <v>41</v>
+      </c>
+      <c r="G48" s="9">
+        <v>0.1028</v>
+      </c>
+      <c r="H48" s="9">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I48" s="9">
+        <v>1.5730000000000001E-2</v>
+      </c>
+      <c r="J48" s="9">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K48" s="9">
+        <v>0.31502000000000002</v>
+      </c>
+      <c r="L48" s="9">
+        <v>4.7399999999999998E-2</v>
+      </c>
+      <c r="M48" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O48" s="9">
+        <v>99.6</v>
+      </c>
+      <c r="P48" s="9">
+        <v>2.9</v>
+      </c>
+      <c r="Q48" s="9">
+        <v>100.6</v>
+      </c>
+      <c r="R48" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S48" s="9">
+        <v>78</v>
+      </c>
+      <c r="T48" s="9">
+        <v>52</v>
+      </c>
+      <c r="V48" s="1">
+        <v>100.69189430568484</v>
+      </c>
+      <c r="W48" s="1">
+        <v>1.7270959608511145</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>0.84212369138144227</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="9">
+        <v>246</v>
+      </c>
+      <c r="D49" s="9">
+        <v>51</v>
+      </c>
+      <c r="E49" s="9">
+        <v>100</v>
+      </c>
+      <c r="G49" s="9">
+        <v>0.1052</v>
+      </c>
+      <c r="H49" s="9">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I49" s="9">
+        <v>1.5910000000000001E-2</v>
+      </c>
+      <c r="J49" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K49" s="9">
+        <v>0.66027999999999998</v>
+      </c>
+      <c r="L49" s="9">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M49" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O49" s="9">
+        <v>101.7</v>
+      </c>
+      <c r="P49" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="Q49" s="9">
+        <v>101.7</v>
+      </c>
+      <c r="R49" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S49" s="9">
+        <v>164</v>
+      </c>
+      <c r="T49" s="9">
+        <v>41</v>
+      </c>
+      <c r="V49" s="1">
+        <v>101.60860371898637</v>
+      </c>
+      <c r="W49" s="1">
+        <v>1.4666887601466625</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>0.84219578417196572</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="9">
+        <v>693</v>
+      </c>
+      <c r="D50" s="9">
+        <v>307</v>
+      </c>
+      <c r="E50" s="9">
+        <v>675</v>
+      </c>
+      <c r="G50" s="9">
+        <v>0.1057</v>
+      </c>
+      <c r="H50" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I50" s="9">
+        <v>1.6029999999999999E-2</v>
+      </c>
+      <c r="J50" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K50" s="9">
+        <v>0.65390999999999999</v>
+      </c>
+      <c r="L50" s="9">
+        <v>4.7809999999999998E-2</v>
+      </c>
+      <c r="M50" s="9">
+        <v>5.6999999999999998E-4</v>
+      </c>
+      <c r="O50" s="9">
+        <v>102</v>
+      </c>
+      <c r="P50" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="Q50" s="9">
+        <v>102.6</v>
+      </c>
+      <c r="R50" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S50" s="9">
+        <v>94</v>
+      </c>
+      <c r="T50" s="9">
+        <v>25</v>
+      </c>
+      <c r="V50" s="1">
+        <v>102.54939045954896</v>
+      </c>
+      <c r="W50" s="1">
+        <v>1.4018373409246694</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>0.84225478500140272</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="9">
+        <v>556</v>
+      </c>
+      <c r="D51" s="9">
+        <v>211</v>
+      </c>
+      <c r="E51" s="9">
+        <v>451</v>
+      </c>
+      <c r="G51" s="9">
+        <v>0.10340000000000001</v>
+      </c>
+      <c r="H51" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I51" s="9">
+        <v>1.6070000000000001E-2</v>
+      </c>
+      <c r="J51" s="9">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K51" s="9">
+        <v>0.69010000000000005</v>
+      </c>
+      <c r="L51" s="9">
+        <v>4.7410000000000001E-2</v>
+      </c>
+      <c r="M51" s="9">
+        <v>7.2999999999999996E-4</v>
+      </c>
+      <c r="O51" s="9">
+        <v>99.8</v>
+      </c>
+      <c r="P51" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>102.7</v>
+      </c>
+      <c r="R51" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="S51" s="9">
+        <v>75</v>
+      </c>
+      <c r="T51" s="9">
+        <v>31</v>
+      </c>
+      <c r="V51" s="1">
+        <v>102.85540349610355</v>
+      </c>
+      <c r="W51" s="1">
+        <v>1.8486172239953138</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.84226134152811072</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="9">
+        <v>96</v>
+      </c>
+      <c r="D52" s="9">
+        <v>31</v>
+      </c>
+      <c r="E52" s="9">
+        <v>66</v>
+      </c>
+      <c r="G52" s="9">
+        <v>0.1091</v>
+      </c>
+      <c r="H52" s="9">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I52" s="9">
+        <v>1.6140000000000002E-2</v>
+      </c>
+      <c r="J52" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K52" s="9">
+        <v>0.31748999999999999</v>
+      </c>
+      <c r="L52" s="9">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M52" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O52" s="9">
+        <v>105</v>
+      </c>
+      <c r="P52" s="9">
+        <v>3</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>103.2</v>
+      </c>
+      <c r="R52" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S52" s="9">
+        <v>141</v>
+      </c>
+      <c r="T52" s="9">
+        <v>54</v>
+      </c>
+      <c r="V52" s="1">
+        <v>103.13428292810532</v>
+      </c>
+      <c r="W52" s="1">
+        <v>1.4729903931117601</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>0.84229412679897053</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="9">
+        <v>163</v>
+      </c>
+      <c r="D53" s="9">
+        <v>31</v>
+      </c>
+      <c r="E53" s="9">
+        <v>66</v>
+      </c>
+      <c r="G53" s="9">
+        <v>0.1043</v>
+      </c>
+      <c r="H53" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I53" s="9">
+        <v>1.617E-2</v>
+      </c>
+      <c r="J53" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K53" s="9">
+        <v>0.42022999999999999</v>
+      </c>
+      <c r="L53" s="9">
+        <v>4.7260000000000003E-2</v>
+      </c>
+      <c r="M53" s="9">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="O53" s="9">
+        <v>100.7</v>
+      </c>
+      <c r="P53" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q53" s="9">
+        <v>103.4</v>
+      </c>
+      <c r="R53" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S53" s="9">
+        <v>74</v>
+      </c>
+      <c r="T53" s="9">
+        <v>37</v>
+      </c>
+      <c r="V53" s="1">
+        <v>103.51143228159641</v>
+      </c>
+      <c r="W53" s="1">
+        <v>1.4055969253754084</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>0.84230724213814812</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="9">
+        <v>123</v>
+      </c>
+      <c r="D54" s="9">
+        <v>44</v>
+      </c>
+      <c r="E54" s="9">
+        <v>92</v>
+      </c>
+      <c r="G54" s="9">
+        <v>0.1072</v>
+      </c>
+      <c r="H54" s="9">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I54" s="9">
+        <v>1.6209999999999999E-2</v>
+      </c>
+      <c r="J54" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K54" s="9">
+        <v>0.28853000000000001</v>
+      </c>
+      <c r="L54" s="9">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M54" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O54" s="9">
+        <v>103.1</v>
+      </c>
+      <c r="P54" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="Q54" s="9">
+        <v>103.6</v>
+      </c>
+      <c r="R54" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S54" s="9">
+        <v>145</v>
+      </c>
+      <c r="T54" s="9">
+        <v>47</v>
+      </c>
+      <c r="V54" s="1">
+        <v>103.55321779145149</v>
+      </c>
+      <c r="W54" s="1">
+        <v>1.3433845848302031</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>0.84232035818071394</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="9">
+        <v>731</v>
+      </c>
+      <c r="D55" s="9">
+        <v>241</v>
+      </c>
+      <c r="E55" s="9">
+        <v>509</v>
+      </c>
+      <c r="G55" s="9">
+        <v>0.1069</v>
+      </c>
+      <c r="H55" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I55" s="9">
+        <v>1.619E-2</v>
+      </c>
+      <c r="J55" s="9">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K55" s="9">
+        <v>0.76168999999999998</v>
+      </c>
+      <c r="L55" s="9">
+        <v>4.7780000000000003E-2</v>
+      </c>
+      <c r="M55" s="9">
+        <v>5.1000000000000004E-4</v>
+      </c>
+      <c r="O55" s="9">
+        <v>103.1</v>
+      </c>
+      <c r="P55" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="Q55" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="R55" s="9">
+        <v>1.3</v>
+      </c>
+      <c r="S55" s="9">
+        <v>95</v>
+      </c>
+      <c r="T55" s="9">
+        <v>22</v>
+      </c>
+      <c r="V55" s="1">
+        <v>103.57135193797654</v>
+      </c>
+      <c r="W55" s="1">
+        <v>1.2742908148934733</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.84231380007150514</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="9">
+        <v>352</v>
+      </c>
+      <c r="D56" s="9">
+        <v>127</v>
+      </c>
+      <c r="E56" s="9">
+        <v>271</v>
+      </c>
+      <c r="G56" s="9">
+        <v>0.1081</v>
+      </c>
+      <c r="H56" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="I56" s="9">
+        <v>1.6320000000000001E-2</v>
+      </c>
+      <c r="J56" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K56" s="9">
+        <v>0.60424</v>
+      </c>
+      <c r="L56" s="9">
+        <v>4.7750000000000001E-2</v>
+      </c>
+      <c r="M56" s="9">
+        <v>6.7000000000000002E-4</v>
+      </c>
+      <c r="O56" s="9">
+        <v>104.3</v>
+      </c>
+      <c r="P56" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q56" s="9">
+        <v>104.4</v>
+      </c>
+      <c r="R56" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S56" s="9">
+        <v>98</v>
+      </c>
+      <c r="T56" s="9">
+        <v>28</v>
+      </c>
+      <c r="V56" s="1">
+        <v>104.40240701928317</v>
+      </c>
+      <c r="W56" s="1">
+        <v>1.4660070679105437</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>0.84237282938558566</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C57" s="9">
+        <v>227</v>
+      </c>
+      <c r="D57" s="9">
+        <v>49</v>
+      </c>
+      <c r="E57" s="9">
+        <v>103</v>
+      </c>
+      <c r="G57" s="9">
+        <v>0.10639999999999999</v>
+      </c>
+      <c r="H57" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="I57" s="9">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="J57" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K57" s="9">
+        <v>0.56018999999999997</v>
+      </c>
+      <c r="L57" s="9">
+        <v>4.7219999999999998E-2</v>
+      </c>
+      <c r="M57" s="9">
+        <v>6.7000000000000002E-4</v>
+      </c>
+      <c r="O57" s="9">
+        <v>102.7</v>
+      </c>
+      <c r="P57" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q57" s="9">
+        <v>104.8</v>
+      </c>
+      <c r="R57" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S57" s="9">
+        <v>72</v>
+      </c>
+      <c r="T57" s="9">
+        <v>28</v>
+      </c>
+      <c r="V57" s="1">
+        <v>104.98098835306524</v>
+      </c>
+      <c r="W57" s="1">
+        <v>1.3398426980263505</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>0.84239906920929553</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="9">
+        <v>480</v>
+      </c>
+      <c r="D58" s="9">
+        <v>126</v>
+      </c>
+      <c r="E58" s="9">
+        <v>232</v>
+      </c>
+      <c r="G58" s="9">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="H58" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I58" s="9">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="J58" s="9">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K58" s="9">
+        <v>0.65268999999999999</v>
+      </c>
+      <c r="L58" s="9">
+        <v>5.1900000000000002E-2</v>
+      </c>
+      <c r="M58" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O58" s="9">
+        <v>111.4</v>
+      </c>
+      <c r="P58" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="Q58" s="9">
+        <v>105.5</v>
+      </c>
+      <c r="R58" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="S58" s="9">
+        <v>272</v>
+      </c>
+      <c r="T58" s="9">
+        <v>44</v>
+      </c>
+      <c r="V58" s="1">
+        <v>104.99941493576954</v>
+      </c>
+      <c r="W58" s="1">
+        <v>2.0927364811029006</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>0.84244499567352182</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="9">
+        <v>477</v>
+      </c>
+      <c r="D59" s="9">
+        <v>142</v>
+      </c>
+      <c r="E59" s="9">
+        <v>295</v>
+      </c>
+      <c r="G59" s="9">
+        <v>0.10979999999999999</v>
+      </c>
+      <c r="H59" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I59" s="9">
+        <v>1.6449999999999999E-2</v>
+      </c>
+      <c r="J59" s="9">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K59" s="9">
+        <v>0.61492999999999998</v>
+      </c>
+      <c r="L59" s="9">
+        <v>4.8550000000000003E-2</v>
+      </c>
+      <c r="M59" s="9">
+        <v>7.7999999999999999E-4</v>
+      </c>
+      <c r="O59" s="9">
+        <v>105.8</v>
+      </c>
+      <c r="P59" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q59" s="9">
+        <v>105.3</v>
+      </c>
+      <c r="R59" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S59" s="9">
+        <v>123</v>
+      </c>
+      <c r="T59" s="9">
+        <v>32</v>
+      </c>
+      <c r="V59" s="1">
+        <v>105.12414568335157</v>
+      </c>
+      <c r="W59" s="1">
+        <v>1.4020200553413438</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>0.84243187294695598</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C60" s="9">
+        <v>226</v>
+      </c>
+      <c r="D60" s="9">
+        <v>44</v>
+      </c>
+      <c r="E60" s="9">
+        <v>90</v>
+      </c>
+      <c r="G60" s="9">
+        <v>0.10730000000000001</v>
+      </c>
+      <c r="H60" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I60" s="9">
+        <v>1.67E-2</v>
+      </c>
+      <c r="J60" s="9">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K60" s="9">
+        <v>0.50414999999999999</v>
+      </c>
+      <c r="L60" s="9">
+        <v>4.709E-2</v>
+      </c>
+      <c r="M60" s="9">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="O60" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="P60" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="Q60" s="9">
+        <v>106.8</v>
+      </c>
+      <c r="R60" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="S60" s="9">
+        <v>76</v>
+      </c>
+      <c r="T60" s="9">
+        <v>36</v>
+      </c>
+      <c r="V60" s="1">
+        <v>106.90808564864942</v>
+      </c>
+      <c r="W60" s="1">
+        <v>1.7227168864337497</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>0.84253031055221184</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="9">
+        <v>399</v>
+      </c>
+      <c r="D61" s="9">
+        <v>96</v>
+      </c>
+      <c r="E61" s="9">
+        <v>191</v>
+      </c>
+      <c r="G61" s="9">
+        <v>0.1129</v>
+      </c>
+      <c r="H61" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="I61" s="9">
+        <v>1.703E-2</v>
+      </c>
+      <c r="J61" s="9">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K61" s="9">
+        <v>0.60828000000000004</v>
+      </c>
+      <c r="L61" s="9">
+        <v>4.8059999999999999E-2</v>
+      </c>
+      <c r="M61" s="9">
+        <v>6.4000000000000005E-4</v>
+      </c>
+      <c r="O61" s="9">
+        <v>108.6</v>
+      </c>
+      <c r="P61" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q61" s="9">
+        <v>108.9</v>
+      </c>
+      <c r="R61" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="S61" s="9">
+        <v>103</v>
+      </c>
+      <c r="T61" s="9">
+        <v>27</v>
+      </c>
+      <c r="V61" s="1">
+        <v>108.87652503939144</v>
+      </c>
+      <c r="W61" s="1">
+        <v>1.3378489707848074</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>0.84266818973156665</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" s="9">
+        <v>218</v>
+      </c>
+      <c r="D62" s="9">
+        <v>47</v>
+      </c>
+      <c r="E62" s="9">
+        <v>92</v>
+      </c>
+      <c r="G62" s="9">
+        <v>0.1149</v>
+      </c>
+      <c r="H62" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I62" s="9">
+        <v>1.7139999999999999E-2</v>
+      </c>
+      <c r="J62" s="9">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K62" s="9">
+        <v>0.56344000000000005</v>
+      </c>
+      <c r="L62" s="9">
+        <v>4.8669999999999998E-2</v>
+      </c>
+      <c r="M62" s="9">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="O62" s="9">
+        <v>110.7</v>
+      </c>
+      <c r="P62" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q62" s="9">
+        <v>109.5</v>
+      </c>
+      <c r="R62" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S62" s="9">
+        <v>138</v>
+      </c>
+      <c r="T62" s="9">
+        <v>36</v>
+      </c>
+      <c r="V62" s="1">
+        <v>109.49214961935095</v>
+      </c>
+      <c r="W62" s="1">
+        <v>1.465683986875052</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>0.84270759804481787</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>121</v>
+      </c>
+      <c r="C63" s="9">
+        <v>800</v>
+      </c>
+      <c r="D63" s="9">
+        <v>201</v>
+      </c>
+      <c r="E63" s="9">
+        <v>379</v>
+      </c>
+      <c r="G63" s="9">
+        <v>0.1208</v>
+      </c>
+      <c r="H63" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I63" s="9">
+        <v>1.7780000000000001E-2</v>
+      </c>
+      <c r="J63" s="9">
+        <v>2.4000000000000001E-4</v>
+      </c>
+      <c r="K63" s="9">
+        <v>0.33445000000000003</v>
+      </c>
+      <c r="L63" s="9">
+        <v>4.9759999999999999E-2</v>
+      </c>
+      <c r="M63" s="9">
+        <v>5.8E-4</v>
+      </c>
+      <c r="O63" s="9">
+        <v>115.7</v>
+      </c>
+      <c r="P63" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="Q63" s="9">
+        <v>113.6</v>
+      </c>
+      <c r="R63" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="S63" s="9">
+        <v>170</v>
+      </c>
+      <c r="T63" s="9">
+        <v>23</v>
+      </c>
+      <c r="V63" s="1">
+        <v>113.40161220842897</v>
+      </c>
+      <c r="W63" s="1">
+        <v>1.523983521850361</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>0.84297705793199951</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="C64" s="9">
+        <v>272</v>
+      </c>
+      <c r="D64" s="9">
+        <v>84</v>
+      </c>
+      <c r="E64" s="9">
+        <v>162</v>
+      </c>
+      <c r="G64" s="9">
+        <v>0.124</v>
+      </c>
+      <c r="H64" s="9">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I64" s="9">
+        <v>1.8679999999999999E-2</v>
+      </c>
+      <c r="J64" s="9">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K64" s="9">
+        <v>0.60802</v>
+      </c>
+      <c r="L64" s="9">
+        <v>4.7500000000000001E-2</v>
+      </c>
+      <c r="M64" s="9">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="O64" s="9">
+        <v>118.5</v>
+      </c>
+      <c r="P64" s="9">
+        <v>2.4</v>
+      </c>
+      <c r="Q64" s="9">
+        <v>119.4</v>
+      </c>
+      <c r="R64" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="S64" s="9">
+        <v>81</v>
+      </c>
+      <c r="T64" s="9">
+        <v>35</v>
+      </c>
+      <c r="V64" s="1">
+        <v>119.44370919347831</v>
+      </c>
+      <c r="W64" s="1">
+        <v>1.7834307000024727</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>0.84335875135013205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="C65" s="9">
+        <v>262</v>
+      </c>
+      <c r="D65" s="9">
+        <v>78</v>
+      </c>
+      <c r="E65" s="9">
+        <v>145</v>
+      </c>
+      <c r="G65" s="9">
+        <v>0.12470000000000001</v>
+      </c>
+      <c r="H65" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I65" s="9">
+        <v>1.8790000000000001E-2</v>
+      </c>
+      <c r="J65" s="9">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K65" s="9">
+        <v>0.55942000000000003</v>
+      </c>
+      <c r="L65" s="9">
+        <v>4.793E-2</v>
+      </c>
+      <c r="M65" s="9">
+        <v>7.6000000000000004E-4</v>
+      </c>
+      <c r="O65" s="9">
+        <v>119.1</v>
+      </c>
+      <c r="P65" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q65" s="9">
+        <v>120</v>
+      </c>
+      <c r="R65" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="S65" s="9">
+        <v>98</v>
+      </c>
+      <c r="T65" s="9">
+        <v>31</v>
+      </c>
+      <c r="V65" s="1">
+        <v>120.07819397439862</v>
+      </c>
+      <c r="W65" s="1">
+        <v>1.6551696525478132</v>
+      </c>
+      <c r="Y65" s="20">
+        <v>0.84339827076316087</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="C66" s="9">
+        <v>140</v>
+      </c>
+      <c r="D66" s="9">
+        <v>33</v>
+      </c>
+      <c r="E66" s="9">
+        <v>57</v>
+      </c>
+      <c r="G66" s="9">
+        <v>0.13020000000000001</v>
+      </c>
+      <c r="H66" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I66" s="9">
+        <v>2.0140000000000002E-2</v>
+      </c>
+      <c r="J66" s="9">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K66" s="9">
+        <v>0.55740999999999996</v>
+      </c>
+      <c r="L66" s="9">
+        <v>4.761E-2</v>
+      </c>
+      <c r="M66" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O66" s="9">
+        <v>124.2</v>
+      </c>
+      <c r="P66" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="Q66" s="9">
+        <v>128.5</v>
+      </c>
+      <c r="R66" s="9">
+        <v>2</v>
+      </c>
+      <c r="S66" s="9">
+        <v>91</v>
+      </c>
+      <c r="T66" s="9">
+        <v>37</v>
+      </c>
+      <c r="V66" s="1">
+        <v>128.69948963228325</v>
+      </c>
+      <c r="W66" s="1">
+        <v>2.0362304951464116</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>0.84395881257987926</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="9">
+        <v>63</v>
+      </c>
+      <c r="D67" s="9">
+        <v>16</v>
+      </c>
+      <c r="E67" s="9">
+        <v>25</v>
+      </c>
+      <c r="G67" s="9">
+        <v>0.14430000000000001</v>
+      </c>
+      <c r="H67" s="9">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="I67" s="9">
+        <v>2.027E-2</v>
+      </c>
+      <c r="J67" s="9">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K67" s="9">
+        <v>0.24892</v>
+      </c>
+      <c r="L67" s="9">
+        <v>5.1900000000000002E-2</v>
+      </c>
+      <c r="M67" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O67" s="9">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="P67" s="9">
+        <v>4</v>
+      </c>
+      <c r="Q67" s="9">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="R67" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S67" s="9">
+        <v>279</v>
+      </c>
+      <c r="T67" s="9">
+        <v>63</v>
+      </c>
+      <c r="V67" s="1">
+        <v>128.83158391043222</v>
+      </c>
+      <c r="W67" s="1">
+        <v>2.2248396115325519</v>
+      </c>
+      <c r="Y67" s="20">
+        <v>0.8440116352523539</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="Y68" s="20"/>
+    </row>
+    <row r="69" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C69" s="11">
+        <v>287</v>
+      </c>
+      <c r="D69" s="11">
+        <v>166</v>
+      </c>
+      <c r="E69" s="11">
+        <v>288</v>
+      </c>
+      <c r="F69" s="11"/>
+      <c r="G69" s="11">
+        <v>0.15329999999999999</v>
+      </c>
+      <c r="H69" s="11">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I69" s="11">
+        <v>2.034E-2</v>
+      </c>
+      <c r="J69" s="11">
+        <v>4.6999999999999999E-4</v>
+      </c>
+      <c r="K69" s="11">
+        <v>0.57769999999999999</v>
+      </c>
+      <c r="L69" s="11">
+        <v>5.5800000000000002E-2</v>
+      </c>
+      <c r="M69" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="N69" s="11"/>
+      <c r="O69" s="11">
+        <v>144.4</v>
+      </c>
+      <c r="P69" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="Q69" s="11">
+        <v>129.9</v>
+      </c>
+      <c r="R69" s="11">
+        <v>3</v>
+      </c>
+      <c r="S69" s="11">
+        <v>409</v>
+      </c>
+      <c r="T69" s="11">
+        <v>37</v>
+      </c>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+      <c r="Y69" s="20"/>
+    </row>
+    <row r="70" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C70" s="11">
+        <v>236</v>
+      </c>
+      <c r="D70" s="11">
+        <v>61</v>
+      </c>
+      <c r="E70" s="11">
+        <v>112</v>
+      </c>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11">
+        <v>0.1159</v>
+      </c>
+      <c r="H70" s="11">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I70" s="11">
+        <v>1.7819999999999999E-2</v>
+      </c>
+      <c r="J70" s="11">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K70" s="11">
+        <v>0.49364999999999998</v>
+      </c>
+      <c r="L70" s="11">
+        <v>4.7530000000000003E-2</v>
+      </c>
+      <c r="M70" s="11">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11">
+        <v>111.2</v>
+      </c>
+      <c r="P70" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q70" s="11">
+        <v>113.8</v>
+      </c>
+      <c r="R70" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="S70" s="11">
+        <v>87</v>
+      </c>
+      <c r="T70" s="11">
+        <v>37</v>
+      </c>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+      <c r="Y70" s="20"/>
+    </row>
+    <row r="71" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="B72" s="34"/>
+      <c r="C72" s="34"/>
+      <c r="D72" s="34"/>
+      <c r="E72" s="34"/>
+      <c r="F72" s="34"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="34"/>
+      <c r="K72" s="34"/>
+    </row>
+    <row r="73" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="43" t="s">
+        <v>544</v>
+      </c>
+      <c r="B73" s="34"/>
+      <c r="C73" s="34"/>
+      <c r="D73" s="34"/>
+      <c r="E73" s="34"/>
+      <c r="F73" s="34"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+    </row>
+    <row r="74" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="43" t="s">
+        <v>545</v>
+      </c>
+      <c r="B74" s="34"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="34"/>
+      <c r="E74" s="34"/>
+      <c r="F74" s="34"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="34"/>
+      <c r="K74" s="34"/>
+    </row>
+    <row r="75" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="43" t="s">
+        <v>546</v>
+      </c>
+      <c r="B75" s="34"/>
+      <c r="C75" s="34"/>
+      <c r="D75" s="34"/>
+      <c r="E75" s="34"/>
+      <c r="F75" s="34"/>
+      <c r="G75" s="34"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="34"/>
+    </row>
+    <row r="76" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="42" t="s">
+        <v>547</v>
+      </c>
+      <c r="B76" s="34"/>
+      <c r="C76" s="34"/>
+      <c r="D76" s="34"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+    </row>
+    <row r="77" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="B77" s="34"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="34"/>
+      <c r="E77" s="34"/>
+      <c r="F77" s="34"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="34"/>
+      <c r="K77" s="34"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B69:B70" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89485A06-576B-4AD6-B98C-B56FA2A0914F}">
+  <dimension ref="A1:Y83"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="5" width="11.42578125" style="9"/>
+    <col min="6" max="6" width="4.7109375" style="9" customWidth="1"/>
+    <col min="7" max="13" width="11.42578125" style="9"/>
+    <col min="14" max="14" width="4.7109375" style="9" customWidth="1"/>
+    <col min="15" max="20" width="11.42578125" style="9"/>
+    <col min="21" max="21" width="4.7109375" style="9" customWidth="1"/>
+    <col min="22" max="23" width="11.42578125" style="9"/>
+    <col min="24" max="24" width="8.7109375" style="9" customWidth="1"/>
+    <col min="25" max="25" width="11.42578125" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>535</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
+        <v>530</v>
+      </c>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
+        <v>531</v>
+      </c>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+    </row>
+    <row r="5" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>128</v>
+      </c>
+      <c r="C5" s="9">
+        <v>167</v>
+      </c>
+      <c r="D5" s="9">
+        <v>53</v>
+      </c>
+      <c r="E5" s="9">
+        <v>199</v>
+      </c>
+      <c r="G5" s="12">
+        <v>9.8998170614288464E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="I5" s="12">
+        <v>1.493181551976574E-2</v>
+      </c>
+      <c r="J5" s="12">
+        <v>4.4000000000000002E-4</v>
+      </c>
+      <c r="K5" s="12">
+        <v>0.22131000000000001</v>
+      </c>
+      <c r="L5" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M5" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O5" s="1">
+        <v>95.773156171769685</v>
+      </c>
+      <c r="P5" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>95.545098530020965</v>
+      </c>
+      <c r="R5" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S5" s="9">
+        <v>117</v>
+      </c>
+      <c r="T5" s="9">
+        <v>86</v>
+      </c>
+      <c r="V5" s="1">
+        <v>95.423137580057173</v>
+      </c>
+      <c r="W5" s="1">
+        <v>2.8062673668251419</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.80840452209954539</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="9">
+        <v>331</v>
+      </c>
+      <c r="D6" s="9">
+        <v>93</v>
+      </c>
+      <c r="E6" s="9">
+        <v>401</v>
+      </c>
+      <c r="G6" s="12">
+        <v>0.10945503562487964</v>
+      </c>
+      <c r="H6" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I6" s="12">
+        <v>1.6299019033674964E-2</v>
+      </c>
+      <c r="J6" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>0.22314999999999999</v>
+      </c>
+      <c r="L6" s="12">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>105.2527440785673</v>
+      </c>
+      <c r="P6" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>104.2231486097736</v>
+      </c>
+      <c r="R6" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S6" s="9">
+        <v>110</v>
+      </c>
+      <c r="T6" s="9">
+        <v>52</v>
+      </c>
+      <c r="V6" s="1">
+        <v>104.20961285526411</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.9138174537672943</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.80892786875208833</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="9">
+        <v>591</v>
+      </c>
+      <c r="D7" s="9">
+        <v>185</v>
+      </c>
+      <c r="E7" s="9">
+        <v>803</v>
+      </c>
+      <c r="G7" s="12">
+        <v>0.11053004043905257</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1.6386910688140556E-2</v>
+      </c>
+      <c r="J7" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K7" s="12">
+        <v>0.30526999999999999</v>
+      </c>
+      <c r="L7" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M7" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O7" s="1">
+        <v>106.23002118236087</v>
+      </c>
+      <c r="P7" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>104.78062382018796</v>
+      </c>
+      <c r="R7" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S7" s="9">
+        <v>133</v>
+      </c>
+      <c r="T7" s="9">
+        <v>49</v>
+      </c>
+      <c r="V7" s="1">
+        <v>104.70007889970512</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.7225354883307242</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.80896152866316118</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>131</v>
+      </c>
+      <c r="C8" s="9">
+        <v>275</v>
+      </c>
+      <c r="D8" s="9">
+        <v>74</v>
+      </c>
+      <c r="E8" s="9">
+        <v>324</v>
+      </c>
+      <c r="G8" s="12">
+        <v>0.11277777777777778</v>
+      </c>
+      <c r="H8" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1.6425973645680821E-2</v>
+      </c>
+      <c r="J8" s="12">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.50014999999999998</v>
+      </c>
+      <c r="L8" s="12">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="M8" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O8" s="1">
+        <v>108.38003081070673</v>
+      </c>
+      <c r="P8" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>105.0283751065512</v>
+      </c>
+      <c r="R8" s="1">
+        <v>2</v>
+      </c>
+      <c r="S8" s="9">
+        <v>172</v>
+      </c>
+      <c r="T8" s="9">
+        <v>47</v>
+      </c>
+      <c r="V8" s="1">
+        <v>104.82475944431522</v>
+      </c>
+      <c r="W8" s="1">
+        <v>2.0359013003362243</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.80897648925150623</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="C9" s="9">
+        <v>219</v>
+      </c>
+      <c r="D9" s="9">
+        <v>64</v>
+      </c>
+      <c r="E9" s="9">
+        <v>241</v>
+      </c>
+      <c r="G9" s="12">
+        <v>0.13994608126323896</v>
+      </c>
+      <c r="H9" s="12">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1.6699414348462668E-2</v>
+      </c>
+      <c r="J9" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K9" s="12">
+        <v>0.66064000000000001</v>
+      </c>
+      <c r="L9" s="12">
+        <v>6.08E-2</v>
+      </c>
+      <c r="M9" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="O9" s="1">
+        <v>132.51877527440786</v>
+      </c>
+      <c r="P9" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>106.76236755523752</v>
+      </c>
+      <c r="R9" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S9" s="9">
+        <v>596</v>
+      </c>
+      <c r="T9" s="9">
+        <v>92</v>
+      </c>
+      <c r="V9" s="1">
+        <v>104.9972909506302</v>
+      </c>
+      <c r="W9" s="1">
+        <v>2.344573101085849</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.80908122418750184</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" s="9">
+        <v>359</v>
+      </c>
+      <c r="D10" s="9">
+        <v>121</v>
+      </c>
+      <c r="E10" s="9">
+        <v>495</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0.11062776814943191</v>
+      </c>
+      <c r="H10" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1.6445505124450952E-2</v>
+      </c>
+      <c r="J10" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0.49919000000000002</v>
+      </c>
+      <c r="L10" s="12">
+        <v>4.8489999999999998E-2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O10" s="1">
+        <v>106.42547660311959</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>105.15224717919318</v>
+      </c>
+      <c r="R10" s="1">
+        <v>2</v>
+      </c>
+      <c r="S10" s="9">
+        <v>122</v>
+      </c>
+      <c r="T10" s="9">
+        <v>43</v>
+      </c>
+      <c r="V10" s="1">
+        <v>105.10132728127243</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1.9747514087775444</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0.80898396969056596</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="C11" s="9">
+        <v>349</v>
+      </c>
+      <c r="D11" s="9">
+        <v>112</v>
+      </c>
+      <c r="E11" s="9">
+        <v>449</v>
+      </c>
+      <c r="G11" s="12">
+        <v>0.12118236087040246</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1.654316251830161E-2</v>
+      </c>
+      <c r="J11" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0.36963000000000001</v>
+      </c>
+      <c r="L11" s="12">
+        <v>5.28E-2</v>
+      </c>
+      <c r="M11" s="12">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="O11" s="1">
+        <v>115.90506450991718</v>
+      </c>
+      <c r="P11" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>105.77157184067431</v>
+      </c>
+      <c r="R11" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S11" s="9">
+        <v>325</v>
+      </c>
+      <c r="T11" s="9">
+        <v>32</v>
+      </c>
+      <c r="V11" s="1">
+        <v>105.1261581404801</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.6466888547557317</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.8090213733346836</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="9">
+        <v>409</v>
+      </c>
+      <c r="D12" s="9">
+        <v>109</v>
+      </c>
+      <c r="E12" s="9">
+        <v>452</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0.10916185249374157</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1.6445505124450952E-2</v>
+      </c>
+      <c r="J12" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>0.45831</v>
+      </c>
+      <c r="L12" s="12">
+        <v>4.8030000000000003E-2</v>
+      </c>
+      <c r="M12" s="12">
+        <v>7.9000000000000001E-4</v>
+      </c>
+      <c r="O12" s="1">
+        <v>105.05728865780858</v>
+      </c>
+      <c r="P12" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>105.15224717919318</v>
+      </c>
+      <c r="R12" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S12" s="9">
+        <v>101</v>
+      </c>
+      <c r="T12" s="9">
+        <v>37</v>
+      </c>
+      <c r="V12" s="1">
+        <v>105.16456069492429</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1.7842778795345404</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.80898396969056596</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="C13" s="9">
+        <v>448</v>
+      </c>
+      <c r="D13" s="9">
+        <v>136</v>
+      </c>
+      <c r="E13" s="9">
+        <v>564</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0.11189822838436357</v>
+      </c>
+      <c r="H13" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I13" s="12">
+        <v>1.6465036603221083E-2</v>
+      </c>
+      <c r="J13" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0.31938</v>
+      </c>
+      <c r="L13" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M13" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O13" s="1">
+        <v>107.50048141729251</v>
+      </c>
+      <c r="P13" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>105.27611687159788</v>
+      </c>
+      <c r="R13" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S13" s="9">
+        <v>130</v>
+      </c>
+      <c r="T13" s="9">
+        <v>58</v>
+      </c>
+      <c r="V13" s="1">
+        <v>105.19658356310568</v>
+      </c>
+      <c r="W13" s="1">
+        <v>2.2314295568666576</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.80899145022621566</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="C14" s="9">
+        <v>292</v>
+      </c>
+      <c r="D14" s="9">
+        <v>79</v>
+      </c>
+      <c r="E14" s="9">
+        <v>337</v>
+      </c>
+      <c r="G14" s="12">
+        <v>0.11092095128057</v>
+      </c>
+      <c r="H14" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1.6465036603221083E-2</v>
+      </c>
+      <c r="J14" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K14" s="12">
+        <v>5.7223000000000003E-2</v>
+      </c>
+      <c r="L14" s="12">
+        <v>4.8390000000000002E-2</v>
+      </c>
+      <c r="M14" s="12">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="O14" s="1">
+        <v>106.62093202387828</v>
+      </c>
+      <c r="P14" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>105.27611687159788</v>
+      </c>
+      <c r="R14" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S14" s="9">
+        <v>126</v>
+      </c>
+      <c r="T14" s="9">
+        <v>46</v>
+      </c>
+      <c r="V14" s="1">
+        <v>105.239247211784</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.7853207495095609</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.80899145022621566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="9">
+        <v>268</v>
+      </c>
+      <c r="D15" s="9">
+        <v>67</v>
+      </c>
+      <c r="E15" s="9">
+        <v>292</v>
+      </c>
+      <c r="G15" s="12">
+        <v>0.11238686693626035</v>
+      </c>
+      <c r="H15" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1.6494333821376279E-2</v>
+      </c>
+      <c r="J15" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0.38784999999999997</v>
+      </c>
+      <c r="L15" s="12">
+        <v>4.9549999999999997E-2</v>
+      </c>
+      <c r="M15" s="12">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="O15" s="1">
+        <v>107.98911996918929</v>
+      </c>
+      <c r="P15" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>105.46191694746075</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S15" s="9">
+        <v>169</v>
+      </c>
+      <c r="T15" s="9">
+        <v>39</v>
+      </c>
+      <c r="V15" s="1">
+        <v>105.26558028145948</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.6545949441596755</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.80900267121079283</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="C16" s="9">
+        <v>325</v>
+      </c>
+      <c r="D16" s="9">
+        <v>91</v>
+      </c>
+      <c r="E16" s="9">
+        <v>365</v>
+      </c>
+      <c r="G16" s="12">
+        <v>0.11815280184864239</v>
+      </c>
+      <c r="H16" s="12">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="I16" s="12">
+        <v>1.654316251830161E-2</v>
+      </c>
+      <c r="J16" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K16" s="12">
+        <v>0.28512999999999999</v>
+      </c>
+      <c r="L16" s="12">
+        <v>5.16E-2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O16" s="1">
+        <v>113.1686886192952</v>
+      </c>
+      <c r="P16" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>105.77157184067431</v>
+      </c>
+      <c r="R16" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S16" s="9">
+        <v>255</v>
+      </c>
+      <c r="T16" s="9">
+        <v>68</v>
+      </c>
+      <c r="V16" s="1">
+        <v>105.29208497873095</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.7881210085120955</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.8090213733346836</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="9">
+        <v>290</v>
+      </c>
+      <c r="D17" s="9">
+        <v>75</v>
+      </c>
+      <c r="E17" s="9">
+        <v>310</v>
+      </c>
+      <c r="G17" s="12">
+        <v>0.11189822838436357</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I17" s="12">
+        <v>1.6484568081991214E-2</v>
+      </c>
+      <c r="J17" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K17" s="12">
+        <v>9.0328000000000006E-2</v>
+      </c>
+      <c r="L17" s="12">
+        <v>4.861E-2</v>
+      </c>
+      <c r="M17" s="12">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="O17" s="1">
+        <v>107.59820912767185</v>
+      </c>
+      <c r="P17" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>105.39998418385672</v>
+      </c>
+      <c r="R17" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S17" s="9">
+        <v>127</v>
+      </c>
+      <c r="T17" s="9">
+        <v>46</v>
+      </c>
+      <c r="V17" s="1">
+        <v>105.33310651364393</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.7845944428493461</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>0.80899893085845365</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="9">
+        <v>360</v>
+      </c>
+      <c r="D18" s="9">
+        <v>104</v>
+      </c>
+      <c r="E18" s="9">
+        <v>415</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0.11287550548815714</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I18" s="12">
+        <v>1.6513865300146414E-2</v>
+      </c>
+      <c r="J18" s="12">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0.51109000000000004</v>
+      </c>
+      <c r="L18" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M18" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O18" s="1">
+        <v>108.47775852108607</v>
+      </c>
+      <c r="P18" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>105.58578068967235</v>
+      </c>
+      <c r="R18" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S18" s="9">
+        <v>157</v>
+      </c>
+      <c r="T18" s="9">
+        <v>52</v>
+      </c>
+      <c r="V18" s="1">
+        <v>105.4378734504762</v>
+      </c>
+      <c r="W18" s="1">
+        <v>2.4814049493300421</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>0.80901015198791071</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="9">
+        <v>269</v>
+      </c>
+      <c r="D19" s="9">
+        <v>91</v>
+      </c>
+      <c r="E19" s="9">
+        <v>382</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0.11072549585981128</v>
+      </c>
+      <c r="H19" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1.6523631039531479E-2</v>
+      </c>
+      <c r="J19" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0.18468999999999999</v>
+      </c>
+      <c r="L19" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O19" s="1">
+        <v>106.91411515501638</v>
+      </c>
+      <c r="P19" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>105.6477116683042</v>
+      </c>
+      <c r="R19" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S19" s="9">
+        <v>126</v>
+      </c>
+      <c r="T19" s="9">
+        <v>56</v>
+      </c>
+      <c r="V19" s="1">
+        <v>105.58275634247114</v>
+      </c>
+      <c r="W19" s="1">
+        <v>2.1038777423542001</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.80901389241268906</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="9">
+        <v>294</v>
+      </c>
+      <c r="D20" s="9">
+        <v>89</v>
+      </c>
+      <c r="E20" s="9">
+        <v>354</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0.12128008858078182</v>
+      </c>
+      <c r="H20" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1.6621288433382137E-2</v>
+      </c>
+      <c r="J20" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0.18254999999999999</v>
+      </c>
+      <c r="L20" s="12">
+        <v>5.2690000000000001E-2</v>
+      </c>
+      <c r="M20" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="O20" s="1">
+        <v>116.00279222029656</v>
+      </c>
+      <c r="P20" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>106.26698873326924</v>
+      </c>
+      <c r="R20" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S20" s="9">
+        <v>309</v>
+      </c>
+      <c r="T20" s="9">
+        <v>40</v>
+      </c>
+      <c r="V20" s="1">
+        <v>105.6352672785809</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1.6485358206993401</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.80905129798847553</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="C21" s="9">
+        <v>234</v>
+      </c>
+      <c r="D21" s="9">
+        <v>64</v>
+      </c>
+      <c r="E21" s="9">
+        <v>413</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0.11668688619295205</v>
+      </c>
+      <c r="H21" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I21" s="12">
+        <v>1.6582225475841872E-2</v>
+      </c>
+      <c r="J21" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K21" s="12">
+        <v>9.2754000000000003E-2</v>
+      </c>
+      <c r="L21" s="12">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="M21" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O21" s="1">
+        <v>111.89822838436356</v>
+      </c>
+      <c r="P21" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>106.019285046166</v>
+      </c>
+      <c r="R21" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S21" s="9">
+        <v>232</v>
+      </c>
+      <c r="T21" s="9">
+        <v>52</v>
+      </c>
+      <c r="V21" s="1">
+        <v>105.65025933537197</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.9072524144003213</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0.80903633546841969</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="9">
+        <v>109</v>
+      </c>
+      <c r="D22" s="9">
+        <v>37</v>
+      </c>
+      <c r="E22" s="9">
+        <v>149</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0.11082322357019064</v>
+      </c>
+      <c r="H22" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1.6552928257686676E-2</v>
+      </c>
+      <c r="J22" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0.12088</v>
+      </c>
+      <c r="L22" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M22" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O22" s="1">
+        <v>106.62093202387828</v>
+      </c>
+      <c r="P22" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>105.83350103443546</v>
+      </c>
+      <c r="R22" s="1">
+        <v>2</v>
+      </c>
+      <c r="S22" s="9">
+        <v>117</v>
+      </c>
+      <c r="T22" s="9">
+        <v>51</v>
+      </c>
+      <c r="V22" s="1">
+        <v>105.78279080656907</v>
+      </c>
+      <c r="W22" s="1">
+        <v>1.9763160410951586</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.80902511383189968</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" s="9">
+        <v>264</v>
+      </c>
+      <c r="D23" s="9">
+        <v>73</v>
+      </c>
+      <c r="E23" s="9">
+        <v>314</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0.1111164067013287</v>
+      </c>
+      <c r="H23" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>1.6552928257686676E-2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0.34071000000000001</v>
+      </c>
+      <c r="L23" s="12">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="M23" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O23" s="1">
+        <v>106.816387444637</v>
+      </c>
+      <c r="P23" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>105.83350103443546</v>
+      </c>
+      <c r="R23" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S23" s="9">
+        <v>127</v>
+      </c>
+      <c r="T23" s="9">
+        <v>47</v>
+      </c>
+      <c r="V23" s="1">
+        <v>105.79662533278119</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.9121447196174064</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.80902511383189968</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C24" s="9">
+        <v>314</v>
+      </c>
+      <c r="D24" s="9">
+        <v>77</v>
+      </c>
+      <c r="E24" s="9">
+        <v>307</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0.11131186212208742</v>
+      </c>
+      <c r="H24" s="12">
+        <v>4.3E-3</v>
+      </c>
+      <c r="I24" s="12">
+        <v>1.6572459736456806E-2</v>
+      </c>
+      <c r="J24" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0.36762</v>
+      </c>
+      <c r="L24" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M24" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O24" s="1">
+        <v>107.01184286539572</v>
+      </c>
+      <c r="P24" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>105.95735763716988</v>
+      </c>
+      <c r="R24" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S24" s="9">
+        <v>138</v>
+      </c>
+      <c r="T24" s="9">
+        <v>83</v>
+      </c>
+      <c r="V24" s="1">
+        <v>105.86538642575253</v>
+      </c>
+      <c r="W24" s="1">
+        <v>2.3008879195575473</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.80903259489876778</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="C25" s="9">
+        <v>266</v>
+      </c>
+      <c r="D25" s="9">
+        <v>69</v>
+      </c>
+      <c r="E25" s="9">
+        <v>299</v>
+      </c>
+      <c r="G25" s="12">
+        <v>0.11639370306181397</v>
+      </c>
+      <c r="H25" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I25" s="12">
+        <v>1.6611522693997072E-2</v>
+      </c>
+      <c r="J25" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>0.53905000000000003</v>
+      </c>
+      <c r="L25" s="12">
+        <v>5.0540000000000002E-2</v>
+      </c>
+      <c r="M25" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O25" s="1">
+        <v>111.6050452532255</v>
+      </c>
+      <c r="P25" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>106.20506370380306</v>
+      </c>
+      <c r="R25" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S25" s="9">
+        <v>215</v>
+      </c>
+      <c r="T25" s="9">
+        <v>44</v>
+      </c>
+      <c r="V25" s="1">
+        <v>105.87201960388279</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.9064227889217888</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.80904755732224487</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="C26" s="9">
+        <v>392</v>
+      </c>
+      <c r="D26" s="9">
+        <v>97</v>
+      </c>
+      <c r="E26" s="9">
+        <v>386</v>
+      </c>
+      <c r="G26" s="12">
+        <v>0.11219141151550163</v>
+      </c>
+      <c r="H26" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I26" s="12">
+        <v>1.6582225475841872E-2</v>
+      </c>
+      <c r="J26" s="12">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K26" s="12">
+        <v>0.37075000000000002</v>
+      </c>
+      <c r="L26" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O26" s="1">
+        <v>107.79366454843057</v>
+      </c>
+      <c r="P26" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>106.019285046166</v>
+      </c>
+      <c r="R26" s="1">
+        <v>2</v>
+      </c>
+      <c r="S26" s="9">
+        <v>147</v>
+      </c>
+      <c r="T26" s="9">
+        <v>50</v>
+      </c>
+      <c r="V26" s="1">
+        <v>105.9274355020014</v>
+      </c>
+      <c r="W26" s="1">
+        <v>2.0378972030324123</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.80903633546841969</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="C27" s="9">
+        <v>298</v>
+      </c>
+      <c r="D27" s="9">
+        <v>76</v>
+      </c>
+      <c r="E27" s="9">
+        <v>306</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0.11180050067398421</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I27" s="12">
+        <v>1.6591991215226941E-2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0.37986999999999999</v>
+      </c>
+      <c r="L27" s="12">
+        <v>4.8649999999999999E-2</v>
+      </c>
+      <c r="M27" s="12">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O27" s="1">
+        <v>107.40275370691316</v>
+      </c>
+      <c r="P27" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>106.08121186026288</v>
+      </c>
+      <c r="R27" s="1">
+        <v>2</v>
+      </c>
+      <c r="S27" s="9">
+        <v>130</v>
+      </c>
+      <c r="T27" s="9">
+        <v>43</v>
+      </c>
+      <c r="V27" s="1">
+        <v>106.01028410458861</v>
+      </c>
+      <c r="W27" s="1">
+        <v>2.0376485263763771</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.80904007606221662</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" s="9">
+        <v>326</v>
+      </c>
+      <c r="D28" s="9">
+        <v>87</v>
+      </c>
+      <c r="E28" s="9">
+        <v>329</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0.11600279222029655</v>
+      </c>
+      <c r="H28" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1.6631054172767203E-2</v>
+      </c>
+      <c r="J28" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K28" s="12">
+        <v>0.26584999999999998</v>
+      </c>
+      <c r="L28" s="12">
+        <v>5.0099999999999999E-2</v>
+      </c>
+      <c r="M28" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O28" s="1">
+        <v>111.31186212208743</v>
+      </c>
+      <c r="P28" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>106.32891316788329</v>
+      </c>
+      <c r="R28" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S28" s="9">
+        <v>192</v>
+      </c>
+      <c r="T28" s="9">
+        <v>65</v>
+      </c>
+      <c r="V28" s="1">
+        <v>106.05699099483523</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.9142118965723238</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.80905503867885076</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="C29" s="9">
+        <v>247</v>
+      </c>
+      <c r="D29" s="9">
+        <v>79</v>
+      </c>
+      <c r="E29" s="9">
+        <v>316</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0.12137781629116118</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I29" s="12">
+        <v>1.6699414348462668E-2</v>
+      </c>
+      <c r="J29" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0.31234000000000001</v>
+      </c>
+      <c r="L29" s="12">
+        <v>5.2699999999999997E-2</v>
+      </c>
+      <c r="M29" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O29" s="1">
+        <v>116.19824764105527</v>
+      </c>
+      <c r="P29" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>106.76236755523752</v>
+      </c>
+      <c r="R29" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S29" s="9">
+        <v>318</v>
+      </c>
+      <c r="T29" s="9">
+        <v>43</v>
+      </c>
+      <c r="V29" s="1">
+        <v>106.12774648887539</v>
+      </c>
+      <c r="W29" s="1">
+        <v>1.7123771696179575</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.80908122418750184</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="C30" s="9">
+        <v>354</v>
+      </c>
+      <c r="D30" s="9">
+        <v>83</v>
+      </c>
+      <c r="E30" s="9">
+        <v>324</v>
+      </c>
+      <c r="G30" s="12">
+        <v>0.11268005006739841</v>
+      </c>
+      <c r="H30" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I30" s="12">
+        <v>1.6631054172767203E-2</v>
+      </c>
+      <c r="J30" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K30" s="12">
+        <v>0.47658</v>
+      </c>
+      <c r="L30" s="12">
+        <v>4.913E-2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O30" s="1">
+        <v>108.28230310032735</v>
+      </c>
+      <c r="P30" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>106.32891316788329</v>
+      </c>
+      <c r="R30" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S30" s="9">
+        <v>141</v>
+      </c>
+      <c r="T30" s="9">
+        <v>46</v>
+      </c>
+      <c r="V30" s="1">
+        <v>106.19180943106907</v>
+      </c>
+      <c r="W30" s="1">
+        <v>2.4167480050172374</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.80905503867885076</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="C31" s="9">
+        <v>308</v>
+      </c>
+      <c r="D31" s="9">
+        <v>78</v>
+      </c>
+      <c r="E31" s="9">
+        <v>320</v>
+      </c>
+      <c r="G31" s="12">
+        <v>0.11326641632967456</v>
+      </c>
+      <c r="H31" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I31" s="12">
+        <v>1.6640819912152268E-2</v>
+      </c>
+      <c r="J31" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K31" s="12">
+        <v>6.5410999999999997E-2</v>
+      </c>
+      <c r="L31" s="12">
+        <v>4.9119999999999997E-2</v>
+      </c>
+      <c r="M31" s="12">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="O31" s="1">
+        <v>108.86866936260351</v>
+      </c>
+      <c r="P31" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>106.39083700765377</v>
+      </c>
+      <c r="R31" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S31" s="9">
+        <v>152</v>
+      </c>
+      <c r="T31" s="9">
+        <v>45</v>
+      </c>
+      <c r="V31" s="1">
+        <v>106.25522043793573</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.7201248569361491</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>0.8090587793933699</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C32" s="9">
+        <v>256</v>
+      </c>
+      <c r="D32" s="9">
+        <v>63</v>
+      </c>
+      <c r="E32" s="9">
+        <v>264</v>
+      </c>
+      <c r="G32" s="12">
+        <v>0.11170277296360485</v>
+      </c>
+      <c r="H32" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I32" s="12">
+        <v>1.6621288433382137E-2</v>
+      </c>
+      <c r="J32" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K32" s="12">
+        <v>0.28205000000000002</v>
+      </c>
+      <c r="L32" s="12">
+        <v>4.7989999999999998E-2</v>
+      </c>
+      <c r="M32" s="12">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="O32" s="1">
+        <v>107.40275370691316</v>
+      </c>
+      <c r="P32" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>106.26698873326924</v>
+      </c>
+      <c r="R32" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S32" s="9">
+        <v>100</v>
+      </c>
+      <c r="T32" s="9">
+        <v>39</v>
+      </c>
+      <c r="V32" s="1">
+        <v>106.28814151977977</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.721314677622231</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.80905129798847553</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C33" s="9">
+        <v>307</v>
+      </c>
+      <c r="D33" s="9">
+        <v>89</v>
+      </c>
+      <c r="E33" s="9">
+        <v>368</v>
+      </c>
+      <c r="G33" s="12">
+        <v>0.11033458501829385</v>
+      </c>
+      <c r="H33" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I33" s="12">
+        <v>1.6650585651537333E-2</v>
+      </c>
+      <c r="J33" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K33" s="12">
+        <v>0.39821000000000001</v>
+      </c>
+      <c r="L33" s="12">
+        <v>4.7870000000000003E-2</v>
+      </c>
+      <c r="M33" s="12">
+        <v>6.6E-4</v>
+      </c>
+      <c r="O33" s="1">
+        <v>106.1322934719815</v>
+      </c>
+      <c r="P33" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>106.45276025259498</v>
+      </c>
+      <c r="R33" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S33" s="9">
+        <v>93</v>
+      </c>
+      <c r="T33" s="9">
+        <v>31</v>
+      </c>
+      <c r="V33" s="1">
+        <v>106.49117373149006</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.783473369421998</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>0.80906252013203306</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="9">
+        <v>327</v>
+      </c>
+      <c r="D34" s="9">
+        <v>93</v>
+      </c>
+      <c r="E34" s="9">
+        <v>378</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0.11219141151550163</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I34" s="12">
+        <v>1.6670117130307464E-2</v>
+      </c>
+      <c r="J34" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0.11224000000000001</v>
+      </c>
+      <c r="L34" s="12">
+        <v>4.8710000000000003E-2</v>
+      </c>
+      <c r="M34" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="O34" s="1">
+        <v>107.79366454843057</v>
+      </c>
+      <c r="P34" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>106.57660495802956</v>
+      </c>
+      <c r="R34" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S34" s="9">
+        <v>133</v>
+      </c>
+      <c r="T34" s="9">
+        <v>42</v>
+      </c>
+      <c r="V34" s="1">
+        <v>106.49839738461353</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.8470369390967858</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>0.80907000168179055</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>158</v>
+      </c>
+      <c r="C35" s="9">
+        <v>269</v>
+      </c>
+      <c r="D35" s="9">
+        <v>72</v>
+      </c>
+      <c r="E35" s="9">
+        <v>292</v>
+      </c>
+      <c r="G35" s="12">
+        <v>0.11981417292509147</v>
+      </c>
+      <c r="H35" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I35" s="12">
+        <v>1.6748243045387995E-2</v>
+      </c>
+      <c r="J35" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K35" s="12">
+        <v>0.39923999999999998</v>
+      </c>
+      <c r="L35" s="12">
+        <v>5.1839999999999997E-2</v>
+      </c>
+      <c r="M35" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="O35" s="1">
+        <v>114.83005969574427</v>
+      </c>
+      <c r="P35" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>107.07195998882641</v>
+      </c>
+      <c r="R35" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S35" s="9">
+        <v>272</v>
+      </c>
+      <c r="T35" s="9">
+        <v>42</v>
+      </c>
+      <c r="V35" s="1">
+        <v>106.556762261343</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.7764916647198019</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.8090999288465428</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="C36" s="9">
+        <v>367</v>
+      </c>
+      <c r="D36" s="9">
+        <v>116</v>
+      </c>
+      <c r="E36" s="9">
+        <v>473</v>
+      </c>
+      <c r="G36" s="12">
+        <v>0.1111164067013287</v>
+      </c>
+      <c r="H36" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>1.6689648609077599E-2</v>
+      </c>
+      <c r="J36" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K36" s="12">
+        <v>0.16658999999999999</v>
+      </c>
+      <c r="L36" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M36" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O36" s="1">
+        <v>106.816387444637</v>
+      </c>
+      <c r="P36" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>106.70044728427845</v>
+      </c>
+      <c r="R36" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S36" s="9">
+        <v>123</v>
+      </c>
+      <c r="T36" s="9">
+        <v>53</v>
+      </c>
+      <c r="V36" s="1">
+        <v>106.65178978598379</v>
+      </c>
+      <c r="W36" s="1">
+        <v>2.1040576434346163</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.80907748332812157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="9">
+        <v>283</v>
+      </c>
+      <c r="D37" s="9">
+        <v>70</v>
+      </c>
+      <c r="E37" s="9">
+        <v>300</v>
+      </c>
+      <c r="G37" s="12">
+        <v>0.11082322357019064</v>
+      </c>
+      <c r="H37" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I37" s="12">
+        <v>1.6709180087847733E-2</v>
+      </c>
+      <c r="J37" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K37" s="12">
+        <v>7.7998999999999999E-2</v>
+      </c>
+      <c r="L37" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M37" s="12">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="O37" s="1">
+        <v>106.62093202387828</v>
+      </c>
+      <c r="P37" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>106.82428723143444</v>
+      </c>
+      <c r="R37" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S37" s="9">
+        <v>121</v>
+      </c>
+      <c r="T37" s="9">
+        <v>40</v>
+      </c>
+      <c r="V37" s="1">
+        <v>106.76196365514822</v>
+      </c>
+      <c r="W37" s="1">
+        <v>1.8467168739681743</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.80908496507102501</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="9">
+        <v>231</v>
+      </c>
+      <c r="D38" s="9">
+        <v>57</v>
+      </c>
+      <c r="E38" s="9">
+        <v>236</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0.11492778740612362</v>
+      </c>
+      <c r="H38" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I38" s="12">
+        <v>1.6748243045387995E-2</v>
+      </c>
+      <c r="J38" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K38" s="12">
+        <v>4.8124E-2</v>
+      </c>
+      <c r="L38" s="12">
+        <v>4.99E-2</v>
+      </c>
+      <c r="M38" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O38" s="1">
+        <v>110.23685730791449</v>
+      </c>
+      <c r="P38" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>107.07195998882641</v>
+      </c>
+      <c r="R38" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S38" s="9">
+        <v>183</v>
+      </c>
+      <c r="T38" s="9">
+        <v>46</v>
+      </c>
+      <c r="V38" s="1">
+        <v>106.82826759155665</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.7818047959005971</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.8090999288465428</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="C39" s="9">
+        <v>408</v>
+      </c>
+      <c r="D39" s="9">
+        <v>118</v>
+      </c>
+      <c r="E39" s="9">
+        <v>505</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0.11131186212208742</v>
+      </c>
+      <c r="H39" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I39" s="12">
+        <v>1.6718945827232799E-2</v>
+      </c>
+      <c r="J39" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0.43120000000000003</v>
+      </c>
+      <c r="L39" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M39" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O39" s="1">
+        <v>107.01184286539572</v>
+      </c>
+      <c r="P39" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>106.88620631287925</v>
+      </c>
+      <c r="R39" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S39" s="9">
+        <v>113</v>
+      </c>
+      <c r="T39" s="9">
+        <v>47</v>
+      </c>
+      <c r="V39" s="1">
+        <v>106.86593522442323</v>
+      </c>
+      <c r="W39" s="1">
+        <v>2.1659803452364841</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.80908870597869087</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="9">
+        <v>270</v>
+      </c>
+      <c r="D40" s="9">
+        <v>68</v>
+      </c>
+      <c r="E40" s="9">
+        <v>279</v>
+      </c>
+      <c r="G40" s="12">
+        <v>0.11228913922588099</v>
+      </c>
+      <c r="H40" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I40" s="12">
+        <v>1.6738477306002929E-2</v>
+      </c>
+      <c r="J40" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0.28599000000000002</v>
+      </c>
+      <c r="L40" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O40" s="1">
+        <v>107.89139225880994</v>
+      </c>
+      <c r="P40" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>107.01004269156381</v>
+      </c>
+      <c r="R40" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S40" s="9">
+        <v>130</v>
+      </c>
+      <c r="T40" s="9">
+        <v>49</v>
+      </c>
+      <c r="V40" s="1">
+        <v>106.92016813134133</v>
+      </c>
+      <c r="W40" s="1">
+        <v>1.847687022738677</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.80909618786644988</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="C41" s="9">
+        <v>402</v>
+      </c>
+      <c r="D41" s="9">
+        <v>111</v>
+      </c>
+      <c r="E41" s="9">
+        <v>458</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0.11355959946081262</v>
+      </c>
+      <c r="H41" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I41" s="12">
+        <v>1.6748243045387995E-2</v>
+      </c>
+      <c r="J41" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K41" s="12">
+        <v>5.7227E-2</v>
+      </c>
+      <c r="L41" s="12">
+        <v>4.9099999999999998E-2</v>
+      </c>
+      <c r="M41" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O41" s="1">
+        <v>109.0641247833622</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>107.07195998882641</v>
+      </c>
+      <c r="R41" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S41" s="9">
+        <v>161</v>
+      </c>
+      <c r="T41" s="9">
+        <v>59</v>
+      </c>
+      <c r="V41" s="1">
+        <v>106.94022640346689</v>
+      </c>
+      <c r="W41" s="1">
+        <v>2.1657029024614993</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.8090999288465428</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="9">
+        <v>311</v>
+      </c>
+      <c r="D42" s="9">
+        <v>91</v>
+      </c>
+      <c r="E42" s="9">
+        <v>385</v>
+      </c>
+      <c r="G42" s="12">
+        <v>0.11150731754284612</v>
+      </c>
+      <c r="H42" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I42" s="12">
+        <v>1.6738477306002929E-2</v>
+      </c>
+      <c r="J42" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0.38258999999999999</v>
+      </c>
+      <c r="L42" s="12">
+        <v>4.8469999999999999E-2</v>
+      </c>
+      <c r="M42" s="12">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="O42" s="1">
+        <v>107.20729828615444</v>
+      </c>
+      <c r="P42" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>107.01004269156381</v>
+      </c>
+      <c r="R42" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S42" s="9">
+        <v>115</v>
+      </c>
+      <c r="T42" s="9">
+        <v>36</v>
+      </c>
+      <c r="V42" s="1">
+        <v>106.96632416734589</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1.7192639998387644</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.80909618786644988</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="9">
+        <v>287</v>
+      </c>
+      <c r="D43" s="9">
+        <v>70</v>
+      </c>
+      <c r="E43" s="9">
+        <v>396</v>
+      </c>
+      <c r="G43" s="12">
+        <v>0.11170277296360485</v>
+      </c>
+      <c r="H43" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I43" s="12">
+        <v>1.6728711566617864E-2</v>
+      </c>
+      <c r="J43" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0.32835999999999999</v>
+      </c>
+      <c r="L43" s="12">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M43" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="O43" s="1">
+        <v>107.40275370691316</v>
+      </c>
+      <c r="P43" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>106.94812479958617</v>
+      </c>
+      <c r="R43" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S43" s="9">
+        <v>97</v>
+      </c>
+      <c r="T43" s="9">
+        <v>39</v>
+      </c>
+      <c r="V43" s="1">
+        <v>106.98393279764912</v>
+      </c>
+      <c r="W43" s="1">
+        <v>1.8485590996490182</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.80909244691049931</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="9">
+        <v>355</v>
+      </c>
+      <c r="D44" s="9">
+        <v>91</v>
+      </c>
+      <c r="E44" s="9">
+        <v>385</v>
+      </c>
+      <c r="G44" s="12">
+        <v>0.11043231272867321</v>
+      </c>
+      <c r="H44" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I44" s="12">
+        <v>1.6738477306002929E-2</v>
+      </c>
+      <c r="J44" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K44" s="12">
+        <v>0.31622</v>
+      </c>
+      <c r="L44" s="12">
+        <v>4.795E-2</v>
+      </c>
+      <c r="M44" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="O44" s="1">
+        <v>106.23002118236087</v>
+      </c>
+      <c r="P44" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>107.01004269156381</v>
+      </c>
+      <c r="R44" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S44" s="9">
+        <v>96</v>
+      </c>
+      <c r="T44" s="9">
+        <v>42</v>
+      </c>
+      <c r="V44" s="1">
+        <v>107.03905445797967</v>
+      </c>
+      <c r="W44" s="1">
+        <v>1.9122642199576583</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>0.80909618786644988</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="9">
+        <v>341</v>
+      </c>
+      <c r="D45" s="9">
+        <v>96</v>
+      </c>
+      <c r="E45" s="9">
+        <v>385</v>
+      </c>
+      <c r="G45" s="12">
+        <v>0.11307096090891584</v>
+      </c>
+      <c r="H45" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I45" s="12">
+        <v>1.6758008784773064E-2</v>
+      </c>
+      <c r="J45" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K45" s="12">
+        <v>6.3195000000000001E-2</v>
+      </c>
+      <c r="L45" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M45" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O45" s="1">
+        <v>108.67321394184479</v>
+      </c>
+      <c r="P45" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>107.1338766913826</v>
+      </c>
+      <c r="R45" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S45" s="9">
+        <v>131</v>
+      </c>
+      <c r="T45" s="9">
+        <v>46</v>
+      </c>
+      <c r="V45" s="1">
+        <v>107.0582554596194</v>
+      </c>
+      <c r="W45" s="1">
+        <v>1.8479152149183065</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>0.80910366985077786</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" s="9">
+        <v>361</v>
+      </c>
+      <c r="D46" s="9">
+        <v>90</v>
+      </c>
+      <c r="E46" s="9">
+        <v>380</v>
+      </c>
+      <c r="G46" s="12">
+        <v>0.11013912959753513</v>
+      </c>
+      <c r="H46" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I46" s="12">
+        <v>1.6738477306002929E-2</v>
+      </c>
+      <c r="J46" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K46" s="12">
+        <v>2.6112E-2</v>
+      </c>
+      <c r="L46" s="12">
+        <v>4.7579999999999997E-2</v>
+      </c>
+      <c r="M46" s="12">
+        <v>8.3000000000000001E-4</v>
+      </c>
+      <c r="O46" s="1">
+        <v>105.93683805122281</v>
+      </c>
+      <c r="P46" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>107.01004269156381</v>
+      </c>
+      <c r="R46" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S46" s="9">
+        <v>80</v>
+      </c>
+      <c r="T46" s="9">
+        <v>38</v>
+      </c>
+      <c r="V46" s="1">
+        <v>107.09080453467489</v>
+      </c>
+      <c r="W46" s="1">
+        <v>1.7219651157039977</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>0.80909618786644988</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="C47" s="9">
+        <v>482</v>
+      </c>
+      <c r="D47" s="9">
+        <v>167</v>
+      </c>
+      <c r="E47" s="9">
+        <v>685</v>
+      </c>
+      <c r="G47" s="12">
+        <v>0.11287550548815714</v>
+      </c>
+      <c r="H47" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I47" s="12">
+        <v>1.6777540263543195E-2</v>
+      </c>
+      <c r="J47" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K47" s="12">
+        <v>0.17760000000000001</v>
+      </c>
+      <c r="L47" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M47" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O47" s="1">
+        <v>108.47775852108607</v>
+      </c>
+      <c r="P47" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>107.25770831242838</v>
+      </c>
+      <c r="R47" s="1">
+        <v>2</v>
+      </c>
+      <c r="S47" s="9">
+        <v>153</v>
+      </c>
+      <c r="T47" s="9">
+        <v>49</v>
+      </c>
+      <c r="V47" s="1">
+        <v>107.11226076213705</v>
+      </c>
+      <c r="W47" s="1">
+        <v>1.9744043187896074</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>0.80911115193167304</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" s="9">
+        <v>378</v>
+      </c>
+      <c r="D48" s="9">
+        <v>124</v>
+      </c>
+      <c r="E48" s="9">
+        <v>515</v>
+      </c>
+      <c r="G48" s="12">
+        <v>0.11004140188715579</v>
+      </c>
+      <c r="H48" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I48" s="12">
+        <v>1.6738477306002929E-2</v>
+      </c>
+      <c r="J48" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K48" s="12">
+        <v>0.17510999999999999</v>
+      </c>
+      <c r="L48" s="12">
+        <v>4.7419999999999997E-2</v>
+      </c>
+      <c r="M48" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O48" s="1">
+        <v>105.83911034084343</v>
+      </c>
+      <c r="P48" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>107.01004269156381</v>
+      </c>
+      <c r="R48" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S48" s="9">
+        <v>74</v>
+      </c>
+      <c r="T48" s="9">
+        <v>37</v>
+      </c>
+      <c r="V48" s="1">
+        <v>107.11318286319595</v>
+      </c>
+      <c r="W48" s="1">
+        <v>1.7220438938369118</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>0.80909618786644988</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="C49" s="9">
+        <v>294</v>
+      </c>
+      <c r="D49" s="9">
+        <v>97</v>
+      </c>
+      <c r="E49" s="9">
+        <v>431</v>
+      </c>
+      <c r="G49" s="12">
+        <v>0.11287550548815714</v>
+      </c>
+      <c r="H49" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I49" s="12">
+        <v>1.6777540263543195E-2</v>
+      </c>
+      <c r="J49" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K49" s="12">
+        <v>0.44779999999999998</v>
+      </c>
+      <c r="L49" s="12">
+        <v>4.8779999999999997E-2</v>
+      </c>
+      <c r="M49" s="12">
+        <v>7.7999999999999999E-4</v>
+      </c>
+      <c r="O49" s="1">
+        <v>108.47775852108607</v>
+      </c>
+      <c r="P49" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>107.25770831242838</v>
+      </c>
+      <c r="R49" s="1">
+        <v>2</v>
+      </c>
+      <c r="S49" s="9">
+        <v>134</v>
+      </c>
+      <c r="T49" s="9">
+        <v>36</v>
+      </c>
+      <c r="V49" s="1">
+        <v>107.171139569427</v>
+      </c>
+      <c r="W49" s="1">
+        <v>1.9724819742477571</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>0.80911115193167304</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="C50" s="9">
+        <v>316</v>
+      </c>
+      <c r="D50" s="9">
+        <v>98</v>
+      </c>
+      <c r="E50" s="9">
+        <v>418</v>
+      </c>
+      <c r="G50" s="12">
+        <v>0.11443914885422683</v>
+      </c>
+      <c r="H50" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I50" s="12">
+        <v>1.678730600292826E-2</v>
+      </c>
+      <c r="J50" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K50" s="12">
+        <v>0.32011000000000001</v>
+      </c>
+      <c r="L50" s="12">
+        <v>4.904E-2</v>
+      </c>
+      <c r="M50" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="O50" s="1">
+        <v>109.84594646639708</v>
+      </c>
+      <c r="P50" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>107.31962323093803</v>
+      </c>
+      <c r="R50" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S50" s="9">
+        <v>147</v>
+      </c>
+      <c r="T50" s="9">
+        <v>42</v>
+      </c>
+      <c r="V50" s="1">
+        <v>107.19671257308623</v>
+      </c>
+      <c r="W50" s="1">
+        <v>2.2264672989483438</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>0.80911489300833284</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="9">
+        <v>1319</v>
+      </c>
+      <c r="D51" s="9">
+        <v>1072</v>
+      </c>
+      <c r="E51" s="9">
+        <v>4446</v>
+      </c>
+      <c r="G51" s="12">
+        <v>0.11336414404005392</v>
+      </c>
+      <c r="H51" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I51" s="12">
+        <v>1.678730600292826E-2</v>
+      </c>
+      <c r="J51" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K51" s="12">
+        <v>0.24509</v>
+      </c>
+      <c r="L51" s="12">
+        <v>4.897E-2</v>
+      </c>
+      <c r="M51" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O51" s="1">
+        <v>108.96639707298286</v>
+      </c>
+      <c r="P51" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>107.31962323093803</v>
+      </c>
+      <c r="R51" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S51" s="9">
+        <v>144</v>
+      </c>
+      <c r="T51" s="9">
+        <v>44</v>
+      </c>
+      <c r="V51" s="1">
+        <v>107.20653131228734</v>
+      </c>
+      <c r="W51" s="1">
+        <v>1.8468365542086211</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.80911489300833284</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="C52" s="9">
+        <v>110</v>
+      </c>
+      <c r="D52" s="9">
+        <v>32</v>
+      </c>
+      <c r="E52" s="9">
+        <v>129</v>
+      </c>
+      <c r="G52" s="12">
+        <v>0.11180050067398421</v>
+      </c>
+      <c r="H52" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I52" s="12">
+        <v>1.6797071742313326E-2</v>
+      </c>
+      <c r="J52" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K52" s="12">
+        <v>0.38346999999999998</v>
+      </c>
+      <c r="L52" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M52" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O52" s="1">
+        <v>107.40275370691316</v>
+      </c>
+      <c r="P52" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>107.38153755478977</v>
+      </c>
+      <c r="R52" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S52" s="9">
+        <v>134</v>
+      </c>
+      <c r="T52" s="9">
+        <v>56</v>
+      </c>
+      <c r="V52" s="1">
+        <v>107.2924173521503</v>
+      </c>
+      <c r="W52" s="1">
+        <v>2.1043537260869458</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>0.80911863410913409</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="C53" s="9">
+        <v>312</v>
+      </c>
+      <c r="D53" s="9">
+        <v>95</v>
+      </c>
+      <c r="E53" s="9">
+        <v>371</v>
+      </c>
+      <c r="G53" s="12">
+        <v>0.11727325245522818</v>
+      </c>
+      <c r="H53" s="12">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I53" s="12">
+        <v>1.6836134699853587E-2</v>
+      </c>
+      <c r="J53" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K53" s="12">
+        <v>0.3619</v>
+      </c>
+      <c r="L53" s="12">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="M53" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O53" s="1">
+        <v>112.48459464663969</v>
+      </c>
+      <c r="P53" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>107.6291889038291</v>
+      </c>
+      <c r="R53" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S53" s="9">
+        <v>213</v>
+      </c>
+      <c r="T53" s="9">
+        <v>47</v>
+      </c>
+      <c r="V53" s="1">
+        <v>107.30143823456547</v>
+      </c>
+      <c r="W53" s="1">
+        <v>1.9067824784832195</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>0.80913359875374846</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>177</v>
+      </c>
+      <c r="C54" s="9">
+        <v>360</v>
+      </c>
+      <c r="D54" s="9">
+        <v>109</v>
+      </c>
+      <c r="E54" s="9">
+        <v>460</v>
+      </c>
+      <c r="G54" s="12">
+        <v>0.11101867899094936</v>
+      </c>
+      <c r="H54" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I54" s="12">
+        <v>1.6797071742313326E-2</v>
+      </c>
+      <c r="J54" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K54" s="12">
+        <v>0.21768000000000001</v>
+      </c>
+      <c r="L54" s="12">
+        <v>4.8660000000000002E-2</v>
+      </c>
+      <c r="M54" s="12">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="O54" s="1">
+        <v>106.91411515501638</v>
+      </c>
+      <c r="P54" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>107.38153755478977</v>
+      </c>
+      <c r="R54" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S54" s="9">
+        <v>124</v>
+      </c>
+      <c r="T54" s="9">
+        <v>36</v>
+      </c>
+      <c r="V54" s="1">
+        <v>107.31206595957657</v>
+      </c>
+      <c r="W54" s="1">
+        <v>1.6555639232108608</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>0.80911863410913409</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>178</v>
+      </c>
+      <c r="C55" s="9">
+        <v>376</v>
+      </c>
+      <c r="D55" s="9">
+        <v>125</v>
+      </c>
+      <c r="E55" s="9">
+        <v>550</v>
+      </c>
+      <c r="G55" s="12">
+        <v>0.11307096090891584</v>
+      </c>
+      <c r="H55" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I55" s="12">
+        <v>1.6816603221083457E-2</v>
+      </c>
+      <c r="J55" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K55" s="12">
+        <v>0.33226</v>
+      </c>
+      <c r="L55" s="12">
+        <v>4.863E-2</v>
+      </c>
+      <c r="M55" s="12">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="O55" s="1">
+        <v>108.57548623146542</v>
+      </c>
+      <c r="P55" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>107.50536441855955</v>
+      </c>
+      <c r="R55" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S55" s="9">
+        <v>128</v>
+      </c>
+      <c r="T55" s="9">
+        <v>35</v>
+      </c>
+      <c r="V55" s="1">
+        <v>107.44038356297089</v>
+      </c>
+      <c r="W55" s="1">
+        <v>1.7188517947611199</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.80912611638315979</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C56" s="9">
+        <v>200</v>
+      </c>
+      <c r="D56" s="9">
+        <v>51</v>
+      </c>
+      <c r="E56" s="9">
+        <v>219</v>
+      </c>
+      <c r="G56" s="12">
+        <v>0.11209368380512227</v>
+      </c>
+      <c r="H56" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I56" s="12">
+        <v>1.6816603221083457E-2</v>
+      </c>
+      <c r="J56" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K56" s="12">
+        <v>5.1093E-2</v>
+      </c>
+      <c r="L56" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M56" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O56" s="1">
+        <v>107.69593683805122</v>
+      </c>
+      <c r="P56" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q56" s="1">
+        <v>107.50536441855955</v>
+      </c>
+      <c r="R56" s="1">
+        <v>2</v>
+      </c>
+      <c r="S56" s="9">
+        <v>121</v>
+      </c>
+      <c r="T56" s="9">
+        <v>63</v>
+      </c>
+      <c r="V56" s="1">
+        <v>107.45864946435442</v>
+      </c>
+      <c r="W56" s="1">
+        <v>1.9799130882952189</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>0.80912611638315979</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>180</v>
+      </c>
+      <c r="C57" s="9">
+        <v>281</v>
+      </c>
+      <c r="D57" s="9">
+        <v>84</v>
+      </c>
+      <c r="E57" s="9">
+        <v>352</v>
+      </c>
+      <c r="G57" s="12">
+        <v>0.11180050067398421</v>
+      </c>
+      <c r="H57" s="12">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I57" s="12">
+        <v>1.6816603221083457E-2</v>
+      </c>
+      <c r="J57" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K57" s="12">
+        <v>0.49192999999999998</v>
+      </c>
+      <c r="L57" s="12">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="M57" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O57" s="1">
+        <v>107.50048141729251</v>
+      </c>
+      <c r="P57" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>107.50536441855955</v>
+      </c>
+      <c r="R57" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S57" s="9">
+        <v>100</v>
+      </c>
+      <c r="T57" s="9">
+        <v>55</v>
+      </c>
+      <c r="V57" s="1">
+        <v>107.52890262003164</v>
+      </c>
+      <c r="W57" s="1">
+        <v>2.1687426810622856</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>0.80912611638315979</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="C58" s="9">
+        <v>300</v>
+      </c>
+      <c r="D58" s="9">
+        <v>78</v>
+      </c>
+      <c r="E58" s="9">
+        <v>321</v>
+      </c>
+      <c r="G58" s="12">
+        <v>0.11307096090891584</v>
+      </c>
+      <c r="H58" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I58" s="12">
+        <v>1.6845900439238656E-2</v>
+      </c>
+      <c r="J58" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K58" s="12">
+        <v>2.6856000000000001E-2</v>
+      </c>
+      <c r="L58" s="12">
+        <v>4.8820000000000002E-2</v>
+      </c>
+      <c r="M58" s="12">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="O58" s="1">
+        <v>108.57548623146542</v>
+      </c>
+      <c r="P58" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>107.69110025455552</v>
+      </c>
+      <c r="R58" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S58" s="9">
+        <v>137</v>
+      </c>
+      <c r="T58" s="9">
+        <v>44</v>
+      </c>
+      <c r="V58" s="1">
+        <v>107.59979945810797</v>
+      </c>
+      <c r="W58" s="1">
+        <v>1.7839189481741065</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>0.80913733997525361</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="C59" s="9">
+        <v>242</v>
+      </c>
+      <c r="D59" s="9">
+        <v>72</v>
+      </c>
+      <c r="E59" s="9">
+        <v>308</v>
+      </c>
+      <c r="G59" s="12">
+        <v>0.11258232235701905</v>
+      </c>
+      <c r="H59" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I59" s="12">
+        <v>1.6875197657393853E-2</v>
+      </c>
+      <c r="J59" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K59" s="12">
+        <v>0.22464999999999999</v>
+      </c>
+      <c r="L59" s="12">
+        <v>4.7940000000000003E-2</v>
+      </c>
+      <c r="M59" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="O59" s="1">
+        <v>108.18457538994801</v>
+      </c>
+      <c r="P59" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>107.87683073923293</v>
+      </c>
+      <c r="R59" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S59" s="9">
+        <v>97</v>
+      </c>
+      <c r="T59" s="9">
+        <v>40</v>
+      </c>
+      <c r="V59" s="1">
+        <v>107.90997656040179</v>
+      </c>
+      <c r="W59" s="1">
+        <v>2.2927419328400163</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>0.80914856378460986</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="C60" s="9">
+        <v>341</v>
+      </c>
+      <c r="D60" s="9">
+        <v>99</v>
+      </c>
+      <c r="E60" s="9">
+        <v>400</v>
+      </c>
+      <c r="G60" s="12">
+        <v>0.11277777777777778</v>
+      </c>
+      <c r="H60" s="12">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I60" s="12">
+        <v>1.6904494875549049E-2</v>
+      </c>
+      <c r="J60" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K60" s="12">
+        <v>0.15908</v>
+      </c>
+      <c r="L60" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M60" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O60" s="1">
+        <v>108.38003081070673</v>
+      </c>
+      <c r="P60" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>108.06255587290293</v>
+      </c>
+      <c r="R60" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S60" s="9">
+        <v>125</v>
+      </c>
+      <c r="T60" s="9">
+        <v>67</v>
+      </c>
+      <c r="V60" s="1">
+        <v>108.01720631397943</v>
+      </c>
+      <c r="W60" s="1">
+        <v>2.2975367567571814</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>0.80915978781122355</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="C61" s="9">
+        <v>294</v>
+      </c>
+      <c r="D61" s="9">
+        <v>86</v>
+      </c>
+      <c r="E61" s="9">
+        <v>433</v>
+      </c>
+      <c r="G61" s="12">
+        <v>0.12694829578278449</v>
+      </c>
+      <c r="H61" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I61" s="12">
+        <v>1.7021683748169841E-2</v>
+      </c>
+      <c r="J61" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K61" s="12">
+        <v>0.51000999999999996</v>
+      </c>
+      <c r="L61" s="12">
+        <v>5.3699999999999998E-2</v>
+      </c>
+      <c r="M61" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="O61" s="1">
+        <v>121.18236087040246</v>
+      </c>
+      <c r="P61" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>108.80540290365946</v>
+      </c>
+      <c r="R61" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S61" s="9">
+        <v>351</v>
+      </c>
+      <c r="T61" s="9">
+        <v>44</v>
+      </c>
+      <c r="V61" s="1">
+        <v>108.02250010456072</v>
+      </c>
+      <c r="W61" s="1">
+        <v>1.7729380984990333</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>0.80920468609015928</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>185</v>
+      </c>
+      <c r="C62" s="9">
+        <v>477</v>
+      </c>
+      <c r="D62" s="9">
+        <v>163</v>
+      </c>
+      <c r="E62" s="9">
+        <v>671</v>
+      </c>
+      <c r="G62" s="12">
+        <v>0.11307096090891584</v>
+      </c>
+      <c r="H62" s="12">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I62" s="12">
+        <v>1.6914260614934114E-2</v>
+      </c>
+      <c r="J62" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K62" s="12">
+        <v>0.36836000000000002</v>
+      </c>
+      <c r="L62" s="12">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="M62" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O62" s="1">
+        <v>108.57548623146542</v>
+      </c>
+      <c r="P62" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q62" s="1">
+        <v>108.12446306173364</v>
+      </c>
+      <c r="R62" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S62" s="9">
+        <v>115</v>
+      </c>
+      <c r="T62" s="9">
+        <v>57</v>
+      </c>
+      <c r="V62" s="1">
+        <v>108.13578889705285</v>
+      </c>
+      <c r="W62" s="1">
+        <v>2.105022457319027</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>0.80916352920170675</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>186</v>
+      </c>
+      <c r="C63" s="9">
+        <v>233</v>
+      </c>
+      <c r="D63" s="9">
+        <v>84</v>
+      </c>
+      <c r="E63" s="9">
+        <v>339</v>
+      </c>
+      <c r="G63" s="12">
+        <v>0.11443914885422683</v>
+      </c>
+      <c r="H63" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I63" s="12">
+        <v>1.6924026354319183E-2</v>
+      </c>
+      <c r="J63" s="12">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="K63" s="12">
+        <v>0.40331</v>
+      </c>
+      <c r="L63" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M63" s="12">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O63" s="1">
+        <v>109.84594646639708</v>
+      </c>
+      <c r="P63" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q63" s="1">
+        <v>108.18636965605207</v>
+      </c>
+      <c r="R63" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S63" s="9">
+        <v>123</v>
+      </c>
+      <c r="T63" s="9">
+        <v>42</v>
+      </c>
+      <c r="V63" s="1">
+        <v>108.1413258025902</v>
+      </c>
+      <c r="W63" s="1">
+        <v>1.9109635597850807</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>0.80916727061632909</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>187</v>
+      </c>
+      <c r="C64" s="9">
+        <v>301</v>
+      </c>
+      <c r="D64" s="9">
+        <v>91</v>
+      </c>
+      <c r="E64" s="9">
+        <v>368</v>
+      </c>
+      <c r="G64" s="12">
+        <v>0.11307096090891584</v>
+      </c>
+      <c r="H64" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I64" s="12">
+        <v>1.6933792093704249E-2</v>
+      </c>
+      <c r="J64" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K64" s="12">
+        <v>0.45027</v>
+      </c>
+      <c r="L64" s="12">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M64" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O64" s="1">
+        <v>108.57548623146542</v>
+      </c>
+      <c r="P64" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>108.24827565587245</v>
+      </c>
+      <c r="R64" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S64" s="9">
+        <v>108</v>
+      </c>
+      <c r="T64" s="9">
+        <v>52</v>
+      </c>
+      <c r="V64" s="1">
+        <v>108.24582498649326</v>
+      </c>
+      <c r="W64" s="1">
+        <v>2.3573135163414838</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>0.80917101205509023</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="C65" s="9">
+        <v>370</v>
+      </c>
+      <c r="D65" s="9">
+        <v>119</v>
+      </c>
+      <c r="E65" s="9">
+        <v>490</v>
+      </c>
+      <c r="G65" s="12">
+        <v>0.11268005006739841</v>
+      </c>
+      <c r="H65" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1.6943557833089314E-2</v>
+      </c>
+      <c r="J65" s="12">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K65" s="12">
+        <v>0.36037000000000002</v>
+      </c>
+      <c r="L65" s="12">
+        <v>4.7989999999999998E-2</v>
+      </c>
+      <c r="M65" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="O65" s="1">
+        <v>108.28230310032735</v>
+      </c>
+      <c r="P65" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>108.31018106120341</v>
+      </c>
+      <c r="R65" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S65" s="9">
+        <v>99</v>
+      </c>
+      <c r="T65" s="9">
+        <v>42</v>
+      </c>
+      <c r="V65" s="1">
+        <v>108.33763247392694</v>
+      </c>
+      <c r="W65" s="1">
+        <v>1.8486780341567548</v>
+      </c>
+      <c r="Y65" s="20">
+        <v>0.80917475351798984</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="C66" s="9">
+        <v>315</v>
+      </c>
+      <c r="D66" s="9">
+        <v>98</v>
+      </c>
+      <c r="E66" s="9">
+        <v>402</v>
+      </c>
+      <c r="G66" s="12">
+        <v>0.11346187175043326</v>
+      </c>
+      <c r="H66" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I66" s="12">
+        <v>1.6972855051244511E-2</v>
+      </c>
+      <c r="J66" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K66" s="12">
+        <v>0.18365000000000001</v>
+      </c>
+      <c r="L66" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M66" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O66" s="1">
+        <v>108.96639707298286</v>
+      </c>
+      <c r="P66" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>108.49589371038518</v>
+      </c>
+      <c r="R66" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S66" s="9">
+        <v>123</v>
+      </c>
+      <c r="T66" s="9">
+        <v>52</v>
+      </c>
+      <c r="V66" s="1">
+        <v>108.47997512509217</v>
+      </c>
+      <c r="W66" s="1">
+        <v>1.7232561838556086</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>0.80918597805151959</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>190</v>
+      </c>
+      <c r="C67" s="9">
+        <v>401</v>
+      </c>
+      <c r="D67" s="9">
+        <v>126</v>
+      </c>
+      <c r="E67" s="9">
+        <v>533</v>
+      </c>
+      <c r="G67" s="12">
+        <v>0.11434142114384749</v>
+      </c>
+      <c r="H67" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I67" s="12">
+        <v>1.6992386530014641E-2</v>
+      </c>
+      <c r="J67" s="12">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K67" s="12">
+        <v>4.4026999999999997E-2</v>
+      </c>
+      <c r="L67" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M67" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O67" s="1">
+        <v>109.84594646639708</v>
+      </c>
+      <c r="P67" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q67" s="1">
+        <v>108.61969917094176</v>
+      </c>
+      <c r="R67" s="1">
+        <v>2</v>
+      </c>
+      <c r="S67" s="9">
+        <v>141</v>
+      </c>
+      <c r="T67" s="9">
+        <v>51</v>
+      </c>
+      <c r="V67" s="1">
+        <v>108.51895284655885</v>
+      </c>
+      <c r="W67" s="1">
+        <v>1.9750539202285975</v>
+      </c>
+      <c r="Y67" s="20">
+        <v>0.8091934611945627</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="9">
+        <v>223</v>
+      </c>
+      <c r="D68" s="9">
+        <v>75</v>
+      </c>
+      <c r="E68" s="9">
+        <v>491</v>
+      </c>
+      <c r="G68" s="12">
+        <v>0.12733920662430193</v>
+      </c>
+      <c r="H68" s="12">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I68" s="12">
+        <v>1.7099809663250368E-2</v>
+      </c>
+      <c r="J68" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K68" s="12">
+        <v>0.58216999999999997</v>
+      </c>
+      <c r="L68" s="12">
+        <v>5.3600000000000002E-2</v>
+      </c>
+      <c r="M68" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O68" s="1">
+        <v>121.47554400154053</v>
+      </c>
+      <c r="P68" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>109.3005867054579</v>
+      </c>
+      <c r="R68" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S68" s="9">
+        <v>361</v>
+      </c>
+      <c r="T68" s="9">
+        <v>60</v>
+      </c>
+      <c r="V68" s="1">
+        <v>108.5298877642395</v>
+      </c>
+      <c r="W68" s="1">
+        <v>2.533867703973856</v>
+      </c>
+      <c r="Y68" s="20">
+        <v>0.80923462020710279</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69" s="9">
+        <v>336</v>
+      </c>
+      <c r="D69" s="9">
+        <v>96</v>
+      </c>
+      <c r="E69" s="9">
+        <v>368</v>
+      </c>
+      <c r="G69" s="12">
+        <v>0.11492778740612362</v>
+      </c>
+      <c r="H69" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I69" s="12">
+        <v>1.7148638360175696E-2</v>
+      </c>
+      <c r="J69" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K69" s="12">
+        <v>0.33878999999999998</v>
+      </c>
+      <c r="L69" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M69" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O69" s="1">
+        <v>110.33458501829386</v>
+      </c>
+      <c r="P69" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>109.61005726665694</v>
+      </c>
+      <c r="R69" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S69" s="9">
+        <v>130</v>
+      </c>
+      <c r="T69" s="9">
+        <v>54</v>
+      </c>
+      <c r="V69" s="1">
+        <v>109.53994333662695</v>
+      </c>
+      <c r="W69" s="1">
+        <v>2.2932491161248958</v>
+      </c>
+      <c r="Y69" s="20">
+        <v>0.80925332981460796</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="9">
+        <v>242</v>
+      </c>
+      <c r="D70" s="9">
+        <v>88</v>
+      </c>
+      <c r="E70" s="9">
+        <v>392</v>
+      </c>
+      <c r="G70" s="12">
+        <v>0.16408482572694011</v>
+      </c>
+      <c r="H70" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I70" s="12">
+        <v>1.7832240117130308E-2</v>
+      </c>
+      <c r="J70" s="12">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K70" s="12">
+        <v>0.21679000000000001</v>
+      </c>
+      <c r="L70" s="12">
+        <v>6.7100000000000007E-2</v>
+      </c>
+      <c r="M70" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O70" s="1">
+        <v>154.01887155786636</v>
+      </c>
+      <c r="P70" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>113.94108590021069</v>
+      </c>
+      <c r="R70" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S70" s="9">
+        <v>832</v>
+      </c>
+      <c r="T70" s="9">
+        <v>43</v>
+      </c>
+      <c r="V70" s="1">
+        <v>111.14273479133827</v>
+      </c>
+      <c r="W70" s="1">
+        <v>1.7481854790098319</v>
+      </c>
+      <c r="Y70" s="20">
+        <v>0.80951532766350054</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="29"/>
+    </row>
+    <row r="72" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C72" s="11">
+        <v>118</v>
+      </c>
+      <c r="D72" s="11">
+        <v>36</v>
+      </c>
+      <c r="E72" s="11">
+        <v>151</v>
+      </c>
+      <c r="F72" s="11"/>
+      <c r="G72" s="15">
+        <v>0.16320527633352591</v>
+      </c>
+      <c r="H72" s="15">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I72" s="15">
+        <v>2.3144802342606151E-2</v>
+      </c>
+      <c r="J72" s="15">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="K72" s="15">
+        <v>0.73128000000000004</v>
+      </c>
+      <c r="L72" s="15">
+        <v>5.3100000000000001E-2</v>
+      </c>
+      <c r="M72" s="15">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="N72" s="11"/>
+      <c r="O72" s="16">
+        <v>152.45522819179664</v>
+      </c>
+      <c r="P72" s="16">
+        <v>10</v>
+      </c>
+      <c r="Q72" s="16">
+        <v>147.50055580761966</v>
+      </c>
+      <c r="R72" s="16">
+        <v>8</v>
+      </c>
+      <c r="S72" s="11">
+        <v>334</v>
+      </c>
+      <c r="T72" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C73" s="11">
+        <v>478</v>
+      </c>
+      <c r="D73" s="11">
+        <v>304</v>
+      </c>
+      <c r="E73" s="11">
+        <v>1128</v>
+      </c>
+      <c r="F73" s="11"/>
+      <c r="G73" s="15">
+        <v>0.12538465241671481</v>
+      </c>
+      <c r="H73" s="15">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I73" s="15">
+        <v>1.8408418740849194E-2</v>
+      </c>
+      <c r="J73" s="15">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K73" s="15">
+        <v>0.55623999999999996</v>
+      </c>
+      <c r="L73" s="15">
+        <v>4.9349999999999998E-2</v>
+      </c>
+      <c r="M73" s="15">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="N73" s="11"/>
+      <c r="O73" s="16">
+        <v>119.71644521471211</v>
+      </c>
+      <c r="P73" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q73" s="16">
+        <v>117.58926582859377</v>
+      </c>
+      <c r="R73" s="16">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S73" s="11">
+        <v>167</v>
+      </c>
+      <c r="T73" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C74" s="11">
+        <v>304</v>
+      </c>
+      <c r="D74" s="11">
+        <v>137</v>
+      </c>
+      <c r="E74" s="11">
+        <v>392</v>
+      </c>
+      <c r="F74" s="11"/>
+      <c r="G74" s="15">
+        <v>0.19545542075871367</v>
+      </c>
+      <c r="H74" s="15">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="I74" s="15">
+        <v>1.811544655929722E-2</v>
+      </c>
+      <c r="J74" s="15">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K74" s="15">
+        <v>0.33128999999999997</v>
+      </c>
+      <c r="L74" s="15">
+        <v>7.8100000000000003E-2</v>
+      </c>
+      <c r="M74" s="15">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="N74" s="11"/>
+      <c r="O74" s="16">
+        <v>180.69853649143076</v>
+      </c>
+      <c r="P74" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="Q74" s="16">
+        <v>115.73451708606392</v>
+      </c>
+      <c r="R74" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S74" s="51">
+        <v>1142</v>
+      </c>
+      <c r="T74" s="11">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="29"/>
+    </row>
+    <row r="76" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="B76" s="34"/>
+      <c r="C76" s="34"/>
+      <c r="D76" s="34"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="34"/>
+      <c r="M76" s="34"/>
+      <c r="N76" s="34"/>
+      <c r="O76" s="34"/>
+      <c r="P76" s="34"/>
+      <c r="Q76" s="34"/>
+      <c r="R76" s="34"/>
+      <c r="S76" s="34"/>
+      <c r="T76" s="34"/>
+      <c r="U76" s="34"/>
+      <c r="V76" s="34"/>
+      <c r="W76" s="34"/>
+      <c r="X76" s="34"/>
+      <c r="Y76" s="34"/>
+    </row>
+    <row r="77" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B77" s="34"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="34"/>
+      <c r="E77" s="34"/>
+      <c r="F77" s="34"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="34"/>
+      <c r="K77" s="34"/>
+      <c r="L77" s="34"/>
+      <c r="M77" s="34"/>
+      <c r="N77" s="34"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="34"/>
+      <c r="Q77" s="34"/>
+      <c r="R77" s="34"/>
+      <c r="S77" s="34"/>
+      <c r="T77" s="34"/>
+      <c r="U77" s="34"/>
+      <c r="V77" s="34"/>
+      <c r="W77" s="34"/>
+      <c r="X77" s="34"/>
+      <c r="Y77" s="34"/>
+    </row>
+    <row r="78" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B78" s="34"/>
+      <c r="C78" s="34"/>
+      <c r="D78" s="34"/>
+      <c r="E78" s="34"/>
+      <c r="F78" s="34"/>
+      <c r="G78" s="34"/>
+      <c r="H78" s="34"/>
+      <c r="I78" s="34"/>
+      <c r="J78" s="34"/>
+      <c r="K78" s="34"/>
+      <c r="L78" s="34"/>
+      <c r="M78" s="34"/>
+      <c r="N78" s="34"/>
+      <c r="O78" s="34"/>
+      <c r="P78" s="34"/>
+      <c r="Q78" s="34"/>
+      <c r="R78" s="34"/>
+      <c r="S78" s="34"/>
+      <c r="T78" s="34"/>
+      <c r="U78" s="34"/>
+      <c r="V78" s="34"/>
+      <c r="W78" s="34"/>
+      <c r="X78" s="34"/>
+      <c r="Y78" s="34"/>
+    </row>
+    <row r="79" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B79" s="34"/>
+      <c r="C79" s="34"/>
+      <c r="D79" s="34"/>
+      <c r="E79" s="34"/>
+      <c r="F79" s="34"/>
+      <c r="G79" s="34"/>
+      <c r="H79" s="34"/>
+      <c r="I79" s="34"/>
+      <c r="J79" s="34"/>
+      <c r="K79" s="34"/>
+      <c r="L79" s="34"/>
+      <c r="M79" s="34"/>
+      <c r="N79" s="34"/>
+      <c r="O79" s="34"/>
+      <c r="P79" s="34"/>
+      <c r="Q79" s="34"/>
+      <c r="R79" s="34"/>
+      <c r="S79" s="34"/>
+      <c r="T79" s="34"/>
+      <c r="U79" s="34"/>
+      <c r="V79" s="34"/>
+      <c r="W79" s="34"/>
+      <c r="X79" s="34"/>
+      <c r="Y79" s="34"/>
+    </row>
+    <row r="80" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B80" s="34"/>
+      <c r="C80" s="34"/>
+      <c r="D80" s="34"/>
+      <c r="E80" s="34"/>
+      <c r="F80" s="34"/>
+      <c r="G80" s="34"/>
+      <c r="H80" s="34"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="34"/>
+      <c r="K80" s="34"/>
+      <c r="L80" s="34"/>
+      <c r="M80" s="34"/>
+      <c r="N80" s="34"/>
+      <c r="O80" s="34"/>
+      <c r="P80" s="34"/>
+      <c r="Q80" s="34"/>
+      <c r="R80" s="34"/>
+      <c r="S80" s="34"/>
+      <c r="T80" s="34"/>
+      <c r="U80" s="34"/>
+      <c r="V80" s="34"/>
+      <c r="W80" s="34"/>
+      <c r="X80" s="34"/>
+      <c r="Y80" s="34"/>
+    </row>
+    <row r="81" spans="1:25" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="49" t="s">
+        <v>548</v>
+      </c>
+      <c r="B81" s="34"/>
+      <c r="C81" s="34"/>
+      <c r="D81" s="34"/>
+      <c r="E81" s="34"/>
+      <c r="F81" s="34"/>
+      <c r="G81" s="34"/>
+      <c r="H81" s="34"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="34"/>
+      <c r="K81" s="34"/>
+      <c r="L81" s="34"/>
+      <c r="M81" s="34"/>
+      <c r="N81" s="34"/>
+      <c r="O81" s="34"/>
+      <c r="P81" s="34"/>
+      <c r="Q81" s="34"/>
+      <c r="R81" s="34"/>
+      <c r="S81" s="34"/>
+      <c r="T81" s="34"/>
+      <c r="U81" s="34"/>
+      <c r="V81" s="34"/>
+      <c r="W81" s="34"/>
+      <c r="X81" s="34"/>
+      <c r="Y81" s="34"/>
+    </row>
+    <row r="82" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B72:B74" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF12D7E8-CD6A-4BA7-A2BB-31207FB591EC}">
+  <dimension ref="A1:Z90"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" customWidth="1"/>
     <col min="14" max="14" width="4.7109375" customWidth="1"/>
     <col min="21" max="21" width="4.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>536</v>
+      </c>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="9"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="9"/>
+      <c r="T1" s="9"/>
+      <c r="U1" s="9"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+      <c r="Z1" s="9"/>
+    </row>
+    <row r="2" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
         <v>530</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...13 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
         <v>531</v>
       </c>
-      <c r="H2" s="3"/>
-[...21 lines deleted...]
-      <c r="A3" s="16" t="s">
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="9"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="9"/>
+    </row>
+    <row r="3" spans="1:26" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="11"/>
-      <c r="G3" s="9" t="s">
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="I3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="11" t="s">
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="K3" s="11" t="s">
-[...5 lines deleted...]
-      <c r="M3" s="11" t="s">
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="N3" s="4"/>
-[...3 lines deleted...]
-      <c r="P3" s="11" t="s">
+      <c r="U3" s="9"/>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="27" t="s">
         <v>541</v>
       </c>
-      <c r="Q3" s="9" t="s">
+      <c r="Z3" s="9"/>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+      <c r="Z4" s="9"/>
+    </row>
+    <row r="5" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9">
+        <v>308</v>
+      </c>
+      <c r="D5" s="9">
+        <v>102</v>
+      </c>
+      <c r="E5" s="9">
+        <v>188</v>
+      </c>
+      <c r="F5" s="9"/>
+      <c r="G5" s="12">
+        <v>9.9883040935672532E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I5" s="12">
+        <v>1.5114990047465929E-2</v>
+      </c>
+      <c r="J5" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K5" s="12">
+        <v>0.35321999999999998</v>
+      </c>
+      <c r="L5" s="12">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="M5" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N5" s="9"/>
+      <c r="O5" s="1">
+        <v>96.812865497076018</v>
+      </c>
+      <c r="P5" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>96.708440058042783</v>
+      </c>
+      <c r="R5" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S5" s="9">
+        <v>66</v>
+      </c>
+      <c r="T5" s="9">
+        <v>53</v>
+      </c>
+      <c r="U5" s="9"/>
+      <c r="V5" s="1">
+        <v>96.803098291070128</v>
+      </c>
+      <c r="W5" s="1">
+        <v>2.3628597034516692</v>
+      </c>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="20">
+        <v>0.80847461130546172</v>
+      </c>
+      <c r="Z5" s="9"/>
+    </row>
+    <row r="6" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9">
+        <v>1190</v>
+      </c>
+      <c r="D6" s="9">
+        <v>1164</v>
+      </c>
+      <c r="E6" s="9">
+        <v>2459</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="12">
+        <v>0.11902046783625732</v>
+      </c>
+      <c r="H6" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I6" s="12">
+        <v>1.67388301944572E-2</v>
+      </c>
+      <c r="J6" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>0.55969999999999998</v>
+      </c>
+      <c r="L6" s="12">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N6" s="9"/>
+      <c r="O6" s="1">
+        <v>114.31286549707603</v>
+      </c>
+      <c r="P6" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>107.01228010540433</v>
+      </c>
+      <c r="R6" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S6" s="9">
+        <v>278</v>
+      </c>
+      <c r="T6" s="9">
+        <v>47</v>
+      </c>
+      <c r="U6" s="9"/>
+      <c r="V6" s="1">
+        <v>106.47481606574104</v>
+      </c>
+      <c r="W6" s="1">
+        <v>2.1565498890283985</v>
+      </c>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="20">
+        <v>0.80909632304767121</v>
+      </c>
+      <c r="Z6" s="9"/>
+    </row>
+    <row r="7" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9">
+        <v>515</v>
+      </c>
+      <c r="D7" s="9">
+        <v>54</v>
+      </c>
+      <c r="E7" s="9">
+        <v>102</v>
+      </c>
+      <c r="F7" s="9"/>
+      <c r="G7" s="12">
+        <v>0.11359649122807018</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1.6697978870004591E-2</v>
+      </c>
+      <c r="J7" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K7" s="12">
+        <v>0.44277</v>
+      </c>
+      <c r="L7" s="12">
+        <v>4.9590000000000002E-2</v>
+      </c>
+      <c r="M7" s="12">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="N7" s="9"/>
+      <c r="O7" s="1">
+        <v>109.40058479532165</v>
+      </c>
+      <c r="P7" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>106.75326585310955</v>
+      </c>
+      <c r="R7" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S7" s="9">
+        <v>172</v>
+      </c>
+      <c r="T7" s="9">
+        <v>42</v>
+      </c>
+      <c r="U7" s="9"/>
+      <c r="V7" s="1">
+        <v>106.55264091824334</v>
+      </c>
+      <c r="W7" s="1">
+        <v>2.5417795247452042</v>
+      </c>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="20">
+        <v>0.80908067431230812</v>
+      </c>
+      <c r="Z7" s="9"/>
+    </row>
+    <row r="8" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>274</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9">
+        <v>495</v>
+      </c>
+      <c r="D8" s="9">
+        <v>139</v>
+      </c>
+      <c r="E8" s="9">
+        <v>275</v>
+      </c>
+      <c r="F8" s="9"/>
+      <c r="G8" s="12">
+        <v>0.11226608187134504</v>
+      </c>
+      <c r="H8" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1.6759255856683506E-2</v>
+      </c>
+      <c r="J8" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.59692999999999996</v>
+      </c>
+      <c r="L8" s="12">
+        <v>4.8829999999999998E-2</v>
+      </c>
+      <c r="M8" s="12">
+        <v>6.2E-4</v>
+      </c>
+      <c r="N8" s="9"/>
+      <c r="O8" s="1">
+        <v>108.17251461988305</v>
+      </c>
+      <c r="P8" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>107.14178332900063</v>
+      </c>
+      <c r="R8" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S8" s="9">
+        <v>143</v>
+      </c>
+      <c r="T8" s="9">
+        <v>30</v>
+      </c>
+      <c r="U8" s="9"/>
+      <c r="V8" s="1">
+        <v>107.04797429576155</v>
+      </c>
+      <c r="W8" s="1">
+        <v>2.2251469534431152</v>
+      </c>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="20">
+        <v>0.80910414757377358</v>
+      </c>
+      <c r="Z8" s="9"/>
+    </row>
+    <row r="9" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>275</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9">
+        <v>384</v>
+      </c>
+      <c r="D9" s="9">
+        <v>96</v>
+      </c>
+      <c r="E9" s="9">
+        <v>194</v>
+      </c>
+      <c r="F9" s="9"/>
+      <c r="G9" s="12">
+        <v>0.11482456140350877</v>
+      </c>
+      <c r="H9" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1.6830745674475577E-2</v>
+      </c>
+      <c r="J9" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K9" s="12">
+        <v>1.6433E-2</v>
+      </c>
+      <c r="L9" s="12">
+        <v>5.0099999999999999E-2</v>
+      </c>
+      <c r="M9" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N9" s="9"/>
+      <c r="O9" s="1">
+        <v>110.52631578947368</v>
+      </c>
+      <c r="P9" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>107.59502412496637</v>
+      </c>
+      <c r="R9" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S9" s="9">
+        <v>192</v>
+      </c>
+      <c r="T9" s="9">
+        <v>66</v>
+      </c>
+      <c r="U9" s="9"/>
+      <c r="V9" s="1">
+        <v>107.32352888486683</v>
+      </c>
+      <c r="W9" s="1">
+        <v>2.4191513185665219</v>
+      </c>
+      <c r="X9" s="9"/>
+      <c r="Y9" s="20">
+        <v>0.8091315342468125</v>
+      </c>
+      <c r="Z9" s="9"/>
+    </row>
+    <row r="10" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>276</v>
+      </c>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9">
+        <v>329</v>
+      </c>
+      <c r="D10" s="9">
+        <v>99</v>
+      </c>
+      <c r="E10" s="9">
+        <v>190</v>
+      </c>
+      <c r="F10" s="9"/>
+      <c r="G10" s="12">
+        <v>0.11318713450292399</v>
+      </c>
+      <c r="H10" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1.6800107181136115E-2</v>
+      </c>
+      <c r="J10" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0.21</v>
+      </c>
+      <c r="L10" s="12">
+        <v>4.8520000000000001E-2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="N10" s="9"/>
+      <c r="O10" s="1">
+        <v>108.99122807017544</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>107.40078197160807</v>
+      </c>
+      <c r="R10" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S10" s="9">
+        <v>124</v>
+      </c>
+      <c r="T10" s="9">
+        <v>46</v>
+      </c>
+      <c r="U10" s="9"/>
+      <c r="V10" s="1">
+        <v>107.35100519363874</v>
+      </c>
+      <c r="W10" s="1">
+        <v>2.1652042885517999</v>
+      </c>
+      <c r="X10" s="9"/>
+      <c r="Y10" s="20">
+        <v>0.80911979694281144</v>
+      </c>
+      <c r="Z10" s="9"/>
+    </row>
+    <row r="11" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9">
+        <v>286</v>
+      </c>
+      <c r="D11" s="9">
+        <v>73</v>
+      </c>
+      <c r="E11" s="9">
+        <v>145</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="12">
+        <v>0.1127777777777778</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1.6810320012249268E-2</v>
+      </c>
+      <c r="J11" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0.4904</v>
+      </c>
+      <c r="L11" s="12">
+        <v>4.861E-2</v>
+      </c>
+      <c r="M11" s="12">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="N11" s="9"/>
+      <c r="O11" s="1">
+        <v>108.68421052631579</v>
+      </c>
+      <c r="P11" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>107.4655300063822</v>
+      </c>
+      <c r="R11" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S11" s="9">
+        <v>128</v>
+      </c>
+      <c r="T11" s="9">
+        <v>32</v>
+      </c>
+      <c r="U11" s="9"/>
+      <c r="V11" s="1">
+        <v>107.40326799030541</v>
+      </c>
+      <c r="W11" s="1">
+        <v>2.1627090874175048</v>
+      </c>
+      <c r="X11" s="9"/>
+      <c r="Y11" s="20">
+        <v>0.80912370935107658</v>
+      </c>
+      <c r="Z11" s="9"/>
+    </row>
+    <row r="12" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>278</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9">
+        <v>488</v>
+      </c>
+      <c r="D12" s="9">
+        <v>181</v>
+      </c>
+      <c r="E12" s="9">
+        <v>339</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="12">
+        <v>0.11871345029239767</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1.6871596998928186E-2</v>
+      </c>
+      <c r="J12" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>5.2630000000000003E-3</v>
+      </c>
+      <c r="L12" s="12">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N12" s="9"/>
+      <c r="O12" s="1">
+        <v>114.00584795321639</v>
+      </c>
+      <c r="P12" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>107.85400455864973</v>
+      </c>
+      <c r="R12" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S12" s="9">
+        <v>233</v>
+      </c>
+      <c r="T12" s="9">
+        <v>45</v>
+      </c>
+      <c r="U12" s="9"/>
+      <c r="V12" s="1">
+        <v>107.45574212913176</v>
+      </c>
+      <c r="W12" s="1">
+        <v>2.2214984777753326</v>
+      </c>
+      <c r="X12" s="9"/>
+      <c r="Y12" s="20">
+        <v>0.80914718435510113</v>
+      </c>
+      <c r="Z12" s="9"/>
+    </row>
+    <row r="13" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>279</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9">
+        <v>397</v>
+      </c>
+      <c r="D13" s="9">
+        <v>98</v>
+      </c>
+      <c r="E13" s="9">
+        <v>196</v>
+      </c>
+      <c r="F13" s="9"/>
+      <c r="G13" s="12">
+        <v>0.11165204678362574</v>
+      </c>
+      <c r="H13" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I13" s="12">
+        <v>1.6830745674475577E-2</v>
+      </c>
+      <c r="J13" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0.24435999999999999</v>
+      </c>
+      <c r="L13" s="12">
+        <v>4.8349999999999997E-2</v>
+      </c>
+      <c r="M13" s="12">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="N13" s="9"/>
+      <c r="O13" s="1">
+        <v>107.55847953216374</v>
+      </c>
+      <c r="P13" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>107.59502412496637</v>
+      </c>
+      <c r="R13" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S13" s="9">
+        <v>117</v>
+      </c>
+      <c r="T13" s="9">
+        <v>45</v>
+      </c>
+      <c r="U13" s="9"/>
+      <c r="V13" s="1">
+        <v>107.56962112075442</v>
+      </c>
+      <c r="W13" s="1">
+        <v>2.2924494591681452</v>
+      </c>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="20">
+        <v>0.8091315342468125</v>
+      </c>
+      <c r="Z13" s="9"/>
+    </row>
+    <row r="14" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>280</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9">
+        <v>381</v>
+      </c>
+      <c r="D14" s="9">
+        <v>103</v>
+      </c>
+      <c r="E14" s="9">
+        <v>204</v>
+      </c>
+      <c r="F14" s="9"/>
+      <c r="G14" s="12">
+        <v>0.11400584795321637</v>
+      </c>
+      <c r="H14" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1.685117133670188E-2</v>
+      </c>
+      <c r="J14" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K14" s="12">
+        <v>2.2034999999999999E-2</v>
+      </c>
+      <c r="L14" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M14" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N14" s="9"/>
+      <c r="O14" s="1">
+        <v>109.70760233918129</v>
+      </c>
+      <c r="P14" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>107.72451564235405</v>
+      </c>
+      <c r="R14" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S14" s="9">
+        <v>125</v>
+      </c>
+      <c r="T14" s="9">
+        <v>50</v>
+      </c>
+      <c r="U14" s="9"/>
+      <c r="V14" s="1">
+        <v>107.66425667872116</v>
+      </c>
+      <c r="W14" s="1">
+        <v>2.229373161554399</v>
+      </c>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="20">
+        <v>0.80913935924815472</v>
+      </c>
+      <c r="Z14" s="9"/>
+    </row>
+    <row r="15" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>281</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9">
+        <v>535</v>
+      </c>
+      <c r="D15" s="9">
+        <v>151</v>
+      </c>
+      <c r="E15" s="9">
+        <v>300</v>
+      </c>
+      <c r="F15" s="9"/>
+      <c r="G15" s="12">
+        <v>0.11461988304093568</v>
+      </c>
+      <c r="H15" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1.6881809830041339E-2</v>
+      </c>
+      <c r="J15" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0.25017</v>
+      </c>
+      <c r="L15" s="12">
+        <v>4.9250000000000002E-2</v>
+      </c>
+      <c r="M15" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N15" s="9"/>
+      <c r="O15" s="1">
+        <v>110.32163742690059</v>
+      </c>
+      <c r="P15" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>107.91874804142145</v>
+      </c>
+      <c r="R15" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S15" s="9">
+        <v>156</v>
+      </c>
+      <c r="T15" s="9">
+        <v>42</v>
+      </c>
+      <c r="U15" s="9"/>
+      <c r="V15" s="1">
+        <v>107.76726305302986</v>
+      </c>
+      <c r="W15" s="1">
+        <v>2.2891529932860348</v>
+      </c>
+      <c r="X15" s="9"/>
+      <c r="Y15" s="20">
+        <v>0.80915109694817577</v>
+      </c>
+      <c r="Z15" s="9"/>
+    </row>
+    <row r="16" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9">
+        <v>323</v>
+      </c>
+      <c r="D16" s="9">
+        <v>92</v>
+      </c>
+      <c r="E16" s="9">
+        <v>146</v>
+      </c>
+      <c r="F16" s="9"/>
+      <c r="G16" s="12">
+        <v>0.14982456140350878</v>
+      </c>
+      <c r="H16" s="12">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="I16" s="12">
+        <v>1.7188194763435919E-2</v>
+      </c>
+      <c r="J16" s="12">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K16" s="12">
+        <v>0.48558000000000001</v>
+      </c>
+      <c r="L16" s="12">
+        <v>6.2600000000000003E-2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N16" s="9"/>
+      <c r="O16" s="1">
+        <v>141.94444444444443</v>
+      </c>
+      <c r="P16" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>109.86075022452943</v>
+      </c>
+      <c r="R16" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S16" s="9">
+        <v>688</v>
+      </c>
+      <c r="T16" s="9">
+        <v>57</v>
+      </c>
+      <c r="U16" s="9"/>
+      <c r="V16" s="1">
+        <v>107.79565309230055</v>
+      </c>
+      <c r="W16" s="1">
+        <v>2.5677006467553776</v>
+      </c>
+      <c r="X16" s="9"/>
+      <c r="Y16" s="20">
+        <v>0.80926848701574172</v>
+      </c>
+      <c r="Z16" s="9"/>
+    </row>
+    <row r="17" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>283</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9">
+        <v>484</v>
+      </c>
+      <c r="D17" s="9">
+        <v>165</v>
+      </c>
+      <c r="E17" s="9">
+        <v>331</v>
+      </c>
+      <c r="F17" s="9"/>
+      <c r="G17" s="12">
+        <v>0.11298245614035088</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I17" s="12">
+        <v>1.6881809830041339E-2</v>
+      </c>
+      <c r="J17" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K17" s="12">
+        <v>9.6380999999999994E-2</v>
+      </c>
+      <c r="L17" s="12">
+        <v>4.8669999999999998E-2</v>
+      </c>
+      <c r="M17" s="12">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="N17" s="9"/>
+      <c r="O17" s="1">
+        <v>108.78654970760235</v>
+      </c>
+      <c r="P17" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>107.91874804142145</v>
+      </c>
+      <c r="R17" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S17" s="9">
+        <v>130</v>
+      </c>
+      <c r="T17" s="9">
+        <v>45</v>
+      </c>
+      <c r="U17" s="9"/>
+      <c r="V17" s="1">
+        <v>107.84906743944082</v>
+      </c>
+      <c r="W17" s="1">
+        <v>2.1646236433941177</v>
+      </c>
+      <c r="X17" s="9"/>
+      <c r="Y17" s="20">
+        <v>0.80915109694817577</v>
+      </c>
+      <c r="Z17" s="9"/>
+    </row>
+    <row r="18" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>284</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9">
+        <v>357</v>
+      </c>
+      <c r="D18" s="9">
+        <v>95</v>
+      </c>
+      <c r="E18" s="9">
+        <v>182</v>
+      </c>
+      <c r="F18" s="9"/>
+      <c r="G18" s="12">
+        <v>0.11369883040935673</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I18" s="12">
+        <v>1.6892022661154488E-2</v>
+      </c>
+      <c r="J18" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0.27699000000000001</v>
+      </c>
+      <c r="L18" s="12">
+        <v>4.9090000000000002E-2</v>
+      </c>
+      <c r="M18" s="12">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="N18" s="9"/>
+      <c r="O18" s="1">
+        <v>109.50292397660819</v>
+      </c>
+      <c r="P18" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>107.98349087395793</v>
+      </c>
+      <c r="R18" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S18" s="9">
+        <v>149</v>
+      </c>
+      <c r="T18" s="9">
+        <v>41</v>
+      </c>
+      <c r="U18" s="9"/>
+      <c r="V18" s="1">
+        <v>107.85468255052635</v>
+      </c>
+      <c r="W18" s="1">
+        <v>2.0992728510708303</v>
+      </c>
+      <c r="X18" s="9"/>
+      <c r="Y18" s="20">
+        <v>0.80915500956765052</v>
+      </c>
+      <c r="Z18" s="9"/>
+    </row>
+    <row r="19" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>285</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9">
+        <v>366</v>
+      </c>
+      <c r="D19" s="9">
+        <v>116</v>
+      </c>
+      <c r="E19" s="9">
+        <v>214</v>
+      </c>
+      <c r="F19" s="9"/>
+      <c r="G19" s="12">
+        <v>0.13140350877192983</v>
+      </c>
+      <c r="H19" s="12">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1.7055427958964933E-2</v>
+      </c>
+      <c r="J19" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0.49404999999999999</v>
+      </c>
+      <c r="L19" s="12">
+        <v>5.5899999999999998E-2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="N19" s="9"/>
+      <c r="O19" s="1">
+        <v>125.46783625730994</v>
+      </c>
+      <c r="P19" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>109.01928777341395</v>
+      </c>
+      <c r="R19" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S19" s="9">
+        <v>460</v>
+      </c>
+      <c r="T19" s="9">
+        <v>100</v>
+      </c>
+      <c r="U19" s="9"/>
+      <c r="V19" s="1">
+        <v>107.92203724005201</v>
+      </c>
+      <c r="W19" s="1">
+        <v>2.4157458905504554</v>
+      </c>
+      <c r="X19" s="9"/>
+      <c r="Y19" s="20">
+        <v>0.80921761506955492</v>
+      </c>
+      <c r="Z19" s="9"/>
+    </row>
+    <row r="20" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9">
+        <v>346</v>
+      </c>
+      <c r="D20" s="9">
+        <v>86</v>
+      </c>
+      <c r="E20" s="9">
+        <v>167</v>
+      </c>
+      <c r="F20" s="9"/>
+      <c r="G20" s="12">
+        <v>0.11247076023391814</v>
+      </c>
+      <c r="H20" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1.6892022661154488E-2</v>
+      </c>
+      <c r="J20" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0.21640999999999999</v>
+      </c>
+      <c r="L20" s="12">
+        <v>4.8570000000000002E-2</v>
+      </c>
+      <c r="M20" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="N20" s="9"/>
+      <c r="O20" s="1">
+        <v>108.58187134502924</v>
+      </c>
+      <c r="P20" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>107.98349087395793</v>
+      </c>
+      <c r="R20" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S20" s="9">
+        <v>126</v>
+      </c>
+      <c r="T20" s="9">
+        <v>40</v>
+      </c>
+      <c r="U20" s="9"/>
+      <c r="V20" s="1">
+        <v>107.92806779372623</v>
+      </c>
+      <c r="W20" s="1">
+        <v>2.1639589399002461</v>
+      </c>
+      <c r="X20" s="9"/>
+      <c r="Y20" s="20">
+        <v>0.80915500956765052</v>
+      </c>
+      <c r="Z20" s="9"/>
+    </row>
+    <row r="21" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>287</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9">
+        <v>398</v>
+      </c>
+      <c r="D21" s="9">
+        <v>119</v>
+      </c>
+      <c r="E21" s="9">
+        <v>228</v>
+      </c>
+      <c r="F21" s="9"/>
+      <c r="G21" s="12">
+        <v>0.11236842105263158</v>
+      </c>
+      <c r="H21" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I21" s="12">
+        <v>1.6902235492267641E-2</v>
+      </c>
+      <c r="J21" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0.37883</v>
+      </c>
+      <c r="L21" s="12">
+        <v>4.7840000000000001E-2</v>
+      </c>
+      <c r="M21" s="12">
+        <v>8.4000000000000003E-4</v>
+      </c>
+      <c r="N21" s="9"/>
+      <c r="O21" s="1">
+        <v>108.2748538011696</v>
+      </c>
+      <c r="P21" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>108.04823305627511</v>
+      </c>
+      <c r="R21" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S21" s="9">
+        <v>93</v>
+      </c>
+      <c r="T21" s="9">
+        <v>38</v>
+      </c>
+      <c r="U21" s="9"/>
+      <c r="V21" s="1">
+        <v>108.09604535498117</v>
+      </c>
+      <c r="W21" s="1">
+        <v>2.2927868942903937</v>
+      </c>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="20">
+        <v>0.80915892221352592</v>
+      </c>
+      <c r="Z21" s="9"/>
+    </row>
+    <row r="22" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>288</v>
+      </c>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9">
+        <v>372</v>
+      </c>
+      <c r="D22" s="9">
+        <v>119</v>
+      </c>
+      <c r="E22" s="9">
+        <v>244</v>
+      </c>
+      <c r="F22" s="9"/>
+      <c r="G22" s="12">
+        <v>0.1127777777777778</v>
+      </c>
+      <c r="H22" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1.6912448323380794E-2</v>
+      </c>
+      <c r="J22" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0.40267999999999998</v>
+      </c>
+      <c r="L22" s="12">
+        <v>4.8250000000000001E-2</v>
+      </c>
+      <c r="M22" s="12">
+        <v>7.7999999999999999E-4</v>
+      </c>
+      <c r="N22" s="9"/>
+      <c r="O22" s="1">
+        <v>108.58187134502924</v>
+      </c>
+      <c r="P22" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>108.11297458838456</v>
+      </c>
+      <c r="R22" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S22" s="9">
+        <v>110</v>
+      </c>
+      <c r="T22" s="9">
+        <v>36</v>
+      </c>
+      <c r="U22" s="9"/>
+      <c r="V22" s="1">
+        <v>108.1030723947851</v>
+      </c>
+      <c r="W22" s="1">
+        <v>2.1641518999243528</v>
+      </c>
+      <c r="X22" s="9"/>
+      <c r="Y22" s="20">
+        <v>0.80916283488580121</v>
+      </c>
+      <c r="Z22" s="9"/>
+    </row>
+    <row r="23" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9">
+        <v>325</v>
+      </c>
+      <c r="D23" s="9">
+        <v>83</v>
+      </c>
+      <c r="E23" s="9">
+        <v>156</v>
+      </c>
+      <c r="F23" s="9"/>
+      <c r="G23" s="12">
+        <v>0.11226608187134504</v>
+      </c>
+      <c r="H23" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>1.6912448323380794E-2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0.41206999999999999</v>
+      </c>
+      <c r="L23" s="12">
+        <v>4.777E-2</v>
+      </c>
+      <c r="M23" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="N23" s="9"/>
+      <c r="O23" s="1">
+        <v>108.47953216374269</v>
+      </c>
+      <c r="P23" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>108.11297458838456</v>
+      </c>
+      <c r="R23" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S23" s="9">
+        <v>90</v>
+      </c>
+      <c r="T23" s="9">
+        <v>42</v>
+      </c>
+      <c r="U23" s="9"/>
+      <c r="V23" s="1">
+        <v>108.17089216400306</v>
+      </c>
+      <c r="W23" s="1">
+        <v>2.2300930237189158</v>
+      </c>
+      <c r="X23" s="9"/>
+      <c r="Y23" s="20">
+        <v>0.80916283488580121</v>
+      </c>
+      <c r="Z23" s="9"/>
+    </row>
+    <row r="24" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>290</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9">
+        <v>449</v>
+      </c>
+      <c r="D24" s="9">
+        <v>152</v>
+      </c>
+      <c r="E24" s="9">
+        <v>292</v>
+      </c>
+      <c r="F24" s="9"/>
+      <c r="G24" s="12">
+        <v>0.11400584795321637</v>
+      </c>
+      <c r="H24" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I24" s="12">
+        <v>1.69328739856071E-2</v>
+      </c>
+      <c r="J24" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0.16519</v>
+      </c>
+      <c r="L24" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M24" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N24" s="9"/>
+      <c r="O24" s="1">
+        <v>109.70760233918129</v>
+      </c>
+      <c r="P24" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>108.24245570203125</v>
+      </c>
+      <c r="R24" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S24" s="9">
+        <v>122</v>
+      </c>
+      <c r="T24" s="9">
+        <v>46</v>
+      </c>
+      <c r="U24" s="9"/>
+      <c r="V24" s="1">
+        <v>108.19755060450446</v>
+      </c>
+      <c r="W24" s="1">
+        <v>2.3555073006349621</v>
+      </c>
+      <c r="X24" s="9"/>
+      <c r="Y24" s="20">
+        <v>0.80917066030955143</v>
+      </c>
+      <c r="Z24" s="9"/>
+    </row>
+    <row r="25" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>291</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9">
+        <v>486</v>
+      </c>
+      <c r="D25" s="9">
+        <v>168</v>
+      </c>
+      <c r="E25" s="9">
+        <v>325</v>
+      </c>
+      <c r="F25" s="9"/>
+      <c r="G25" s="12">
+        <v>0.11349415204678363</v>
+      </c>
+      <c r="H25" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I25" s="12">
+        <v>1.69328739856071E-2</v>
+      </c>
+      <c r="J25" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>0.37718000000000002</v>
+      </c>
+      <c r="L25" s="12">
+        <v>4.8489999999999998E-2</v>
+      </c>
+      <c r="M25" s="12">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="N25" s="9"/>
+      <c r="O25" s="1">
+        <v>109.60526315789474</v>
+      </c>
+      <c r="P25" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>108.24245570203125</v>
+      </c>
+      <c r="R25" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S25" s="9">
+        <v>124</v>
+      </c>
+      <c r="T25" s="9">
+        <v>39</v>
+      </c>
+      <c r="U25" s="9"/>
+      <c r="V25" s="1">
+        <v>108.19896519951712</v>
+      </c>
+      <c r="W25" s="1">
+        <v>2.227437577356032</v>
+      </c>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="20">
+        <v>0.80917066030955143</v>
+      </c>
+      <c r="Z25" s="9"/>
+    </row>
+    <row r="26" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9">
+        <v>375</v>
+      </c>
+      <c r="D26" s="9">
+        <v>115</v>
+      </c>
+      <c r="E26" s="9">
+        <v>219</v>
+      </c>
+      <c r="F26" s="9"/>
+      <c r="G26" s="12">
+        <v>0.11666666666666668</v>
+      </c>
+      <c r="H26" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I26" s="12">
+        <v>1.6973725310059713E-2</v>
+      </c>
+      <c r="J26" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K26" s="12">
+        <v>0.33402999999999999</v>
+      </c>
+      <c r="L26" s="12">
+        <v>5.0200000000000002E-2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N26" s="9"/>
+      <c r="O26" s="1">
+        <v>112.16374269005848</v>
+      </c>
+      <c r="P26" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>108.50141012740691</v>
+      </c>
+      <c r="R26" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S26" s="9">
+        <v>196</v>
+      </c>
+      <c r="T26" s="9">
+        <v>51</v>
+      </c>
+      <c r="U26" s="9"/>
+      <c r="V26" s="1">
+        <v>108.21609488993691</v>
+      </c>
+      <c r="W26" s="1">
+        <v>2.4144483274923192</v>
+      </c>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="20">
+        <v>0.80918631147384423</v>
+      </c>
+      <c r="Z26" s="9"/>
+    </row>
+    <row r="27" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>293</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9">
+        <v>469</v>
+      </c>
+      <c r="D27" s="9">
+        <v>156</v>
+      </c>
+      <c r="E27" s="9">
+        <v>320</v>
+      </c>
+      <c r="F27" s="9"/>
+      <c r="G27" s="12">
+        <v>0.11216374269005849</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I27" s="12">
+        <v>1.69328739856071E-2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0.57930999999999999</v>
+      </c>
+      <c r="L27" s="12">
+        <v>4.836E-2</v>
+      </c>
+      <c r="M27" s="12">
+        <v>7.1000000000000002E-4</v>
+      </c>
+      <c r="N27" s="9"/>
+      <c r="O27" s="1">
+        <v>107.96783625730994</v>
+      </c>
+      <c r="P27" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>108.24245570203125</v>
+      </c>
+      <c r="R27" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S27" s="9">
+        <v>111</v>
+      </c>
+      <c r="T27" s="9">
+        <v>34</v>
+      </c>
+      <c r="U27" s="9"/>
+      <c r="V27" s="1">
+        <v>108.21735491646817</v>
+      </c>
+      <c r="W27" s="1">
+        <v>2.2903280484573698</v>
+      </c>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="20">
+        <v>0.80917066030955143</v>
+      </c>
+      <c r="Z27" s="9"/>
+    </row>
+    <row r="28" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>294</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9">
+        <v>330</v>
+      </c>
+      <c r="D28" s="9">
+        <v>91</v>
+      </c>
+      <c r="E28" s="9">
+        <v>174</v>
+      </c>
+      <c r="F28" s="9"/>
+      <c r="G28" s="12">
+        <v>0.11441520467836258</v>
+      </c>
+      <c r="H28" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1.6953299647833407E-2</v>
+      </c>
+      <c r="J28" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K28" s="12">
+        <v>0.2233</v>
+      </c>
+      <c r="L28" s="12">
+        <v>4.9099999999999998E-2</v>
+      </c>
+      <c r="M28" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N28" s="9"/>
+      <c r="O28" s="1">
+        <v>110.11695906432749</v>
+      </c>
+      <c r="P28" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>108.37193421500388</v>
+      </c>
+      <c r="R28" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S28" s="9">
+        <v>140</v>
+      </c>
+      <c r="T28" s="9">
+        <v>49</v>
+      </c>
+      <c r="U28" s="9"/>
+      <c r="V28" s="1">
+        <v>108.24237362938361</v>
+      </c>
+      <c r="W28" s="1">
+        <v>2.2269053433568642</v>
+      </c>
+      <c r="X28" s="9"/>
+      <c r="Y28" s="20">
+        <v>0.80917848583889973</v>
+      </c>
+      <c r="Z28" s="9"/>
+    </row>
+    <row r="29" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>295</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9">
+        <v>418</v>
+      </c>
+      <c r="D29" s="9">
+        <v>125</v>
+      </c>
+      <c r="E29" s="9">
+        <v>250</v>
+      </c>
+      <c r="F29" s="9"/>
+      <c r="G29" s="12">
+        <v>0.11461988304093568</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I29" s="12">
+        <v>1.6953299647833407E-2</v>
+      </c>
+      <c r="J29" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>7.0543999999999996E-2</v>
+      </c>
+      <c r="L29" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M29" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N29" s="9"/>
+      <c r="O29" s="1">
+        <v>110.32163742690059</v>
+      </c>
+      <c r="P29" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>108.37193421500388</v>
+      </c>
+      <c r="R29" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S29" s="9">
+        <v>149</v>
+      </c>
+      <c r="T29" s="9">
+        <v>48</v>
+      </c>
+      <c r="U29" s="9"/>
+      <c r="V29" s="1">
+        <v>108.27069920011195</v>
+      </c>
+      <c r="W29" s="1">
+        <v>2.1641010953864845</v>
+      </c>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="20">
+        <v>0.80917848583889973</v>
+      </c>
+      <c r="Z29" s="9"/>
+    </row>
+    <row r="30" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>296</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9">
+        <v>432</v>
+      </c>
+      <c r="D30" s="9">
+        <v>120</v>
+      </c>
+      <c r="E30" s="9">
+        <v>247</v>
+      </c>
+      <c r="F30" s="9"/>
+      <c r="G30" s="12">
+        <v>0.11247076023391814</v>
+      </c>
+      <c r="H30" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I30" s="12">
+        <v>1.6943086816720253E-2</v>
+      </c>
+      <c r="J30" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K30" s="12">
+        <v>0.36791000000000001</v>
+      </c>
+      <c r="L30" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N30" s="9"/>
+      <c r="O30" s="1">
+        <v>108.37719298245615</v>
+      </c>
+      <c r="P30" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>108.30719528359457</v>
+      </c>
+      <c r="R30" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S30" s="9">
+        <v>113</v>
+      </c>
+      <c r="T30" s="9">
+        <v>48</v>
+      </c>
+      <c r="U30" s="9"/>
+      <c r="V30" s="1">
+        <v>108.2907591604187</v>
+      </c>
+      <c r="W30" s="1">
+        <v>2.3570000658647716</v>
+      </c>
+      <c r="X30" s="9"/>
+      <c r="Y30" s="20">
+        <v>0.80917457306102591</v>
+      </c>
+      <c r="Z30" s="9"/>
+    </row>
+    <row r="31" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>297</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9">
+        <v>375</v>
+      </c>
+      <c r="D31" s="9">
+        <v>99</v>
+      </c>
+      <c r="E31" s="9">
+        <v>188</v>
+      </c>
+      <c r="F31" s="9"/>
+      <c r="G31" s="12">
+        <v>0.11288011695906433</v>
+      </c>
+      <c r="H31" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I31" s="12">
+        <v>1.6943086816720253E-2</v>
+      </c>
+      <c r="J31" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K31" s="12">
+        <v>0.33412999999999998</v>
+      </c>
+      <c r="L31" s="12">
+        <v>4.8050000000000002E-2</v>
+      </c>
+      <c r="M31" s="12">
+        <v>6.4999999999999997E-4</v>
+      </c>
+      <c r="N31" s="9"/>
+      <c r="O31" s="1">
+        <v>108.78654970760235</v>
+      </c>
+      <c r="P31" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>108.30719528359457</v>
+      </c>
+      <c r="R31" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S31" s="9">
+        <v>101</v>
+      </c>
+      <c r="T31" s="9">
+        <v>31</v>
+      </c>
+      <c r="U31" s="9"/>
+      <c r="V31" s="1">
+        <v>108.32614479301546</v>
+      </c>
+      <c r="W31" s="1">
+        <v>2.2273488790236962</v>
+      </c>
+      <c r="X31" s="9"/>
+      <c r="Y31" s="20">
+        <v>0.80917457306102591</v>
+      </c>
+      <c r="Z31" s="9"/>
+    </row>
+    <row r="32" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>298</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9">
+        <v>412</v>
+      </c>
+      <c r="D32" s="9">
+        <v>120</v>
+      </c>
+      <c r="E32" s="9">
+        <v>236</v>
+      </c>
+      <c r="F32" s="9"/>
+      <c r="G32" s="12">
+        <v>0.11247076023391814</v>
+      </c>
+      <c r="H32" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I32" s="12">
+        <v>1.6943086816720253E-2</v>
+      </c>
+      <c r="J32" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K32" s="12">
+        <v>0.23566999999999999</v>
+      </c>
+      <c r="L32" s="12">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M32" s="12">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="N32" s="9"/>
+      <c r="O32" s="1">
+        <v>108.2748538011696</v>
+      </c>
+      <c r="P32" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>108.30719528359457</v>
+      </c>
+      <c r="R32" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S32" s="9">
+        <v>95</v>
+      </c>
+      <c r="T32" s="9">
+        <v>41</v>
+      </c>
+      <c r="U32" s="9"/>
+      <c r="V32" s="1">
+        <v>108.34737611244601</v>
+      </c>
+      <c r="W32" s="1">
+        <v>2.3565207517972016</v>
+      </c>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="20">
+        <v>0.80917457306102591</v>
+      </c>
+      <c r="Z32" s="9"/>
+    </row>
+    <row r="33" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>299</v>
+      </c>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9">
+        <v>350</v>
+      </c>
+      <c r="D33" s="9">
+        <v>107</v>
+      </c>
+      <c r="E33" s="9">
+        <v>206</v>
+      </c>
+      <c r="F33" s="9"/>
+      <c r="G33" s="12">
+        <v>0.12116959064327487</v>
+      </c>
+      <c r="H33" s="12">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I33" s="12">
+        <v>1.7035002296738627E-2</v>
+      </c>
+      <c r="J33" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K33" s="12">
+        <v>0.18776999999999999</v>
+      </c>
+      <c r="L33" s="12">
+        <v>5.1700000000000003E-2</v>
+      </c>
+      <c r="M33" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N33" s="9"/>
+      <c r="O33" s="1">
+        <v>116.25730994152048</v>
+      </c>
+      <c r="P33" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>108.88982226224465</v>
+      </c>
+      <c r="R33" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S33" s="9">
+        <v>262</v>
+      </c>
+      <c r="T33" s="9">
+        <v>70</v>
+      </c>
+      <c r="U33" s="9"/>
+      <c r="V33" s="1">
+        <v>108.39117318473332</v>
+      </c>
+      <c r="W33" s="1">
+        <v>2.2893997667924006</v>
+      </c>
+      <c r="X33" s="9"/>
+      <c r="Y33" s="20">
+        <v>0.80920978901224072</v>
+      </c>
+      <c r="Z33" s="9"/>
+    </row>
+    <row r="34" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>300</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9">
+        <v>311</v>
+      </c>
+      <c r="D34" s="9">
+        <v>82</v>
+      </c>
+      <c r="E34" s="9">
+        <v>158</v>
+      </c>
+      <c r="F34" s="9"/>
+      <c r="G34" s="12">
+        <v>0.11574561403508773</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I34" s="12">
+        <v>1.6994150972286015E-2</v>
+      </c>
+      <c r="J34" s="12">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K34" s="12">
+        <v>8.8446999999999998E-2</v>
+      </c>
+      <c r="L34" s="12">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="M34" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N34" s="9"/>
+      <c r="O34" s="1">
+        <v>111.34502923976609</v>
+      </c>
+      <c r="P34" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>108.63088343934487</v>
+      </c>
+      <c r="R34" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S34" s="9">
+        <v>182</v>
+      </c>
+      <c r="T34" s="9">
+        <v>56</v>
+      </c>
+      <c r="U34" s="9"/>
+      <c r="V34" s="1">
+        <v>108.40239235723182</v>
+      </c>
+      <c r="W34" s="1">
+        <v>2.4799243643292206</v>
+      </c>
+      <c r="X34" s="9"/>
+      <c r="Y34" s="20">
+        <v>0.80919413721438382</v>
+      </c>
+      <c r="Z34" s="9"/>
+    </row>
+    <row r="35" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>301</v>
+      </c>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9">
+        <v>544</v>
+      </c>
+      <c r="D35" s="9">
+        <v>161</v>
+      </c>
+      <c r="E35" s="9">
+        <v>307</v>
+      </c>
+      <c r="F35" s="9"/>
+      <c r="G35" s="12">
+        <v>0.11267543859649123</v>
+      </c>
+      <c r="H35" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I35" s="12">
+        <v>1.696351247894656E-2</v>
+      </c>
+      <c r="J35" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K35" s="12">
+        <v>0.24268000000000001</v>
+      </c>
+      <c r="L35" s="12">
+        <v>4.827E-2</v>
+      </c>
+      <c r="M35" s="12">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="N35" s="9"/>
+      <c r="O35" s="1">
+        <v>108.47953216374269</v>
+      </c>
+      <c r="P35" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>108.43667249626935</v>
+      </c>
+      <c r="R35" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S35" s="9">
+        <v>112</v>
+      </c>
+      <c r="T35" s="9">
+        <v>46</v>
+      </c>
+      <c r="U35" s="9"/>
+      <c r="V35" s="1">
+        <v>108.4248425801119</v>
+      </c>
+      <c r="W35" s="1">
+        <v>2.2926443452686303</v>
+      </c>
+      <c r="X35" s="9"/>
+      <c r="Y35" s="20">
+        <v>0.80918239864317265</v>
+      </c>
+      <c r="Z35" s="9"/>
+    </row>
+    <row r="36" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>302</v>
+      </c>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9">
+        <v>553</v>
+      </c>
+      <c r="D36" s="9">
+        <v>205</v>
+      </c>
+      <c r="E36" s="9">
+        <v>394</v>
+      </c>
+      <c r="F36" s="9"/>
+      <c r="G36" s="12">
+        <v>0.11461988304093568</v>
+      </c>
+      <c r="H36" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>1.6973725310059713E-2</v>
+      </c>
+      <c r="J36" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K36" s="12">
+        <v>9.5816999999999999E-2</v>
+      </c>
+      <c r="L36" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M36" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N36" s="9"/>
+      <c r="O36" s="1">
+        <v>110.32163742690059</v>
+      </c>
+      <c r="P36" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>108.50141012740691</v>
+      </c>
+      <c r="R36" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S36" s="9">
+        <v>131</v>
+      </c>
+      <c r="T36" s="9">
+        <v>50</v>
+      </c>
+      <c r="U36" s="9"/>
+      <c r="V36" s="1">
+        <v>108.42878902843543</v>
+      </c>
+      <c r="W36" s="1">
+        <v>2.3557524138991051</v>
+      </c>
+      <c r="X36" s="9"/>
+      <c r="Y36" s="20">
+        <v>0.80918631147384423</v>
+      </c>
+      <c r="Z36" s="9"/>
+    </row>
+    <row r="37" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>303</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9">
+        <v>372</v>
+      </c>
+      <c r="D37" s="9">
+        <v>114</v>
+      </c>
+      <c r="E37" s="9">
+        <v>218</v>
+      </c>
+      <c r="F37" s="9"/>
+      <c r="G37" s="12">
+        <v>0.11390350877192983</v>
+      </c>
+      <c r="H37" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I37" s="12">
+        <v>1.6973725310059713E-2</v>
+      </c>
+      <c r="J37" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K37" s="12">
+        <v>2.2807000000000001E-2</v>
+      </c>
+      <c r="L37" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M37" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N37" s="9"/>
+      <c r="O37" s="1">
+        <v>109.60526315789474</v>
+      </c>
+      <c r="P37" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>108.50141012740691</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S37" s="9">
+        <v>133</v>
+      </c>
+      <c r="T37" s="9">
+        <v>49</v>
+      </c>
+      <c r="U37" s="9"/>
+      <c r="V37" s="1">
+        <v>108.42878902843543</v>
+      </c>
+      <c r="W37" s="1">
+        <v>2.1012558413151647</v>
+      </c>
+      <c r="X37" s="9"/>
+      <c r="Y37" s="20">
+        <v>0.80918631147384423</v>
+      </c>
+      <c r="Z37" s="9"/>
+    </row>
+    <row r="38" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9">
+        <v>559</v>
+      </c>
+      <c r="D38" s="9">
+        <v>164</v>
+      </c>
+      <c r="E38" s="9">
+        <v>363</v>
+      </c>
+      <c r="F38" s="9"/>
+      <c r="G38" s="12">
+        <v>0.12260233918128656</v>
+      </c>
+      <c r="H38" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I38" s="12">
+        <v>1.704521512785178E-2</v>
+      </c>
+      <c r="J38" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K38" s="12">
+        <v>0.37106</v>
+      </c>
+      <c r="L38" s="12">
+        <v>5.1799999999999999E-2</v>
+      </c>
+      <c r="M38" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N38" s="9"/>
+      <c r="O38" s="1">
+        <v>117.58771929824563</v>
+      </c>
+      <c r="P38" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>108.95455534284103</v>
+      </c>
+      <c r="R38" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S38" s="9">
+        <v>281</v>
+      </c>
+      <c r="T38" s="9">
+        <v>47</v>
+      </c>
+      <c r="U38" s="9"/>
+      <c r="V38" s="1">
+        <v>108.44156258243287</v>
+      </c>
+      <c r="W38" s="1">
+        <v>2.5356600542042367</v>
+      </c>
+      <c r="X38" s="9"/>
+      <c r="Y38" s="20">
+        <v>0.80921370202769916</v>
+      </c>
+      <c r="Z38" s="9"/>
+    </row>
+    <row r="39" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9">
+        <v>359</v>
+      </c>
+      <c r="D39" s="9">
+        <v>104</v>
+      </c>
+      <c r="E39" s="9">
+        <v>205</v>
+      </c>
+      <c r="F39" s="9"/>
+      <c r="G39" s="12">
+        <v>0.11257309941520469</v>
+      </c>
+      <c r="H39" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I39" s="12">
+        <v>1.696351247894656E-2</v>
+      </c>
+      <c r="J39" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0.33245000000000002</v>
+      </c>
+      <c r="L39" s="12">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="M39" s="12">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="N39" s="9"/>
+      <c r="O39" s="1">
+        <v>108.47953216374269</v>
+      </c>
+      <c r="P39" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>108.43667249626935</v>
+      </c>
+      <c r="R39" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S39" s="9">
+        <v>105</v>
+      </c>
+      <c r="T39" s="9">
+        <v>37</v>
+      </c>
+      <c r="U39" s="9"/>
+      <c r="V39" s="1">
+        <v>108.44893326040558</v>
+      </c>
+      <c r="W39" s="1">
+        <v>2.1012533203808288</v>
+      </c>
+      <c r="X39" s="9"/>
+      <c r="Y39" s="20">
+        <v>0.80918239864317265</v>
+      </c>
+      <c r="Z39" s="9"/>
+    </row>
+    <row r="40" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>306</v>
+      </c>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9">
+        <v>348</v>
+      </c>
+      <c r="D40" s="9">
+        <v>86</v>
+      </c>
+      <c r="E40" s="9">
+        <v>159</v>
+      </c>
+      <c r="F40" s="9"/>
+      <c r="G40" s="12">
+        <v>0.11574561403508773</v>
+      </c>
+      <c r="H40" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I40" s="12">
+        <v>1.7004363803399172E-2</v>
+      </c>
+      <c r="J40" s="12">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0.19192000000000001</v>
+      </c>
+      <c r="L40" s="12">
+        <v>4.9700000000000001E-2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N40" s="9"/>
+      <c r="O40" s="1">
+        <v>111.34502923976609</v>
+      </c>
+      <c r="P40" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>108.69561912017276</v>
+      </c>
+      <c r="R40" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S40" s="9">
+        <v>174</v>
+      </c>
+      <c r="T40" s="9">
+        <v>58</v>
+      </c>
+      <c r="U40" s="9"/>
+      <c r="V40" s="1">
+        <v>108.48138578916608</v>
+      </c>
+      <c r="W40" s="1">
+        <v>2.4812532373529956</v>
+      </c>
+      <c r="X40" s="9"/>
+      <c r="Y40" s="20">
+        <v>0.80919805012425106</v>
+      </c>
+      <c r="Z40" s="9"/>
+    </row>
+    <row r="41" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>307</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9">
+        <v>377</v>
+      </c>
+      <c r="D41" s="9">
+        <v>139</v>
+      </c>
+      <c r="E41" s="9">
+        <v>257</v>
+      </c>
+      <c r="F41" s="9"/>
+      <c r="G41" s="12">
+        <v>0.11482456140350877</v>
+      </c>
+      <c r="H41" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I41" s="12">
+        <v>1.6983938141172862E-2</v>
+      </c>
+      <c r="J41" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K41" s="12">
+        <v>6.1837000000000003E-2</v>
+      </c>
+      <c r="L41" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M41" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N41" s="9"/>
+      <c r="O41" s="1">
+        <v>110.42397660818715</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>108.56614710842821</v>
+      </c>
+      <c r="R41" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S41" s="9">
+        <v>123</v>
+      </c>
+      <c r="T41" s="9">
+        <v>56</v>
+      </c>
+      <c r="U41" s="9"/>
+      <c r="V41" s="1">
+        <v>108.52204617258147</v>
+      </c>
+      <c r="W41" s="1">
+        <v>2.3573354536340125</v>
+      </c>
+      <c r="X41" s="9"/>
+      <c r="Y41" s="20">
+        <v>0.80919022433091481</v>
+      </c>
+      <c r="Z41" s="9"/>
+    </row>
+    <row r="42" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>308</v>
+      </c>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9">
+        <v>334</v>
+      </c>
+      <c r="D42" s="9">
+        <v>100</v>
+      </c>
+      <c r="E42" s="9">
+        <v>191</v>
+      </c>
+      <c r="F42" s="9"/>
+      <c r="G42" s="12">
+        <v>0.11400584795321637</v>
+      </c>
+      <c r="H42" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I42" s="12">
+        <v>1.6983938141172862E-2</v>
+      </c>
+      <c r="J42" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K42" s="12">
+        <v>1.5032E-2</v>
+      </c>
+      <c r="L42" s="12">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="M42" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N42" s="9"/>
+      <c r="O42" s="1">
+        <v>109.70760233918129</v>
+      </c>
+      <c r="P42" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>108.56614710842821</v>
+      </c>
+      <c r="R42" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S42" s="9">
+        <v>124</v>
+      </c>
+      <c r="T42" s="9">
+        <v>71</v>
+      </c>
+      <c r="U42" s="9"/>
+      <c r="V42" s="1">
+        <v>108.52204617258147</v>
+      </c>
+      <c r="W42" s="1">
+        <v>2.4253714109325606</v>
+      </c>
+      <c r="X42" s="9"/>
+      <c r="Y42" s="20">
+        <v>0.80919022433091481</v>
+      </c>
+      <c r="Z42" s="9"/>
+    </row>
+    <row r="43" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9">
+        <v>381</v>
+      </c>
+      <c r="D43" s="9">
+        <v>117</v>
+      </c>
+      <c r="E43" s="9">
+        <v>228</v>
+      </c>
+      <c r="F43" s="9"/>
+      <c r="G43" s="12">
+        <v>0.11339181286549707</v>
+      </c>
+      <c r="H43" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I43" s="12">
+        <v>1.6994150972286015E-2</v>
+      </c>
+      <c r="J43" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0.32335000000000003</v>
+      </c>
+      <c r="L43" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M43" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N43" s="9"/>
+      <c r="O43" s="1">
+        <v>109.19590643274854</v>
+      </c>
+      <c r="P43" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>108.63088343934487</v>
+      </c>
+      <c r="R43" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S43" s="9">
+        <v>134</v>
+      </c>
+      <c r="T43" s="9">
+        <v>48</v>
+      </c>
+      <c r="U43" s="9"/>
+      <c r="V43" s="1">
+        <v>108.54435547501318</v>
+      </c>
+      <c r="W43" s="1">
+        <v>2.1009679773480583</v>
+      </c>
+      <c r="X43" s="9"/>
+      <c r="Y43" s="20">
+        <v>0.80919413721438382</v>
+      </c>
+      <c r="Z43" s="9"/>
+    </row>
+    <row r="44" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9">
+        <v>576</v>
+      </c>
+      <c r="D44" s="9">
+        <v>197</v>
+      </c>
+      <c r="E44" s="9">
+        <v>393</v>
+      </c>
+      <c r="F44" s="9"/>
+      <c r="G44" s="12">
+        <v>0.11451754385964913</v>
+      </c>
+      <c r="H44" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I44" s="12">
+        <v>1.7004363803399172E-2</v>
+      </c>
+      <c r="J44" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K44" s="12">
+        <v>0.34015000000000001</v>
+      </c>
+      <c r="L44" s="12">
+        <v>4.8840000000000001E-2</v>
+      </c>
+      <c r="M44" s="12">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="N44" s="9"/>
+      <c r="O44" s="1">
+        <v>110.21929824561404</v>
+      </c>
+      <c r="P44" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>108.69561912017276</v>
+      </c>
+      <c r="R44" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S44" s="9">
+        <v>144</v>
+      </c>
+      <c r="T44" s="9">
+        <v>42</v>
+      </c>
+      <c r="U44" s="9"/>
+      <c r="V44" s="1">
+        <v>108.60354596656764</v>
+      </c>
+      <c r="W44" s="1">
+        <v>2.2267493744804017</v>
+      </c>
+      <c r="X44" s="9"/>
+      <c r="Y44" s="20">
+        <v>0.80919805012425106</v>
+      </c>
+      <c r="Z44" s="9"/>
+    </row>
+    <row r="45" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>311</v>
+      </c>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9">
+        <v>351</v>
+      </c>
+      <c r="D45" s="9">
+        <v>99</v>
+      </c>
+      <c r="E45" s="9">
+        <v>191</v>
+      </c>
+      <c r="F45" s="9"/>
+      <c r="G45" s="12">
+        <v>0.11369883040935673</v>
+      </c>
+      <c r="H45" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I45" s="12">
+        <v>1.6994150972286015E-2</v>
+      </c>
+      <c r="J45" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K45" s="12">
+        <v>0.18437000000000001</v>
+      </c>
+      <c r="L45" s="12">
+        <v>4.8180000000000001E-2</v>
+      </c>
+      <c r="M45" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N45" s="9"/>
+      <c r="O45" s="1">
+        <v>109.40058479532165</v>
+      </c>
+      <c r="P45" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>108.63088343934487</v>
+      </c>
+      <c r="R45" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S45" s="9">
+        <v>108</v>
+      </c>
+      <c r="T45" s="9">
+        <v>37</v>
+      </c>
+      <c r="U45" s="9"/>
+      <c r="V45" s="1">
+        <v>108.63237159561257</v>
+      </c>
+      <c r="W45" s="1">
+        <v>2.1644096721768658</v>
+      </c>
+      <c r="X45" s="9"/>
+      <c r="Y45" s="20">
+        <v>0.80919413721438382</v>
+      </c>
+      <c r="Z45" s="9"/>
+    </row>
+    <row r="46" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="B46" s="9"/>
+      <c r="C46" s="9">
+        <v>351</v>
+      </c>
+      <c r="D46" s="9">
+        <v>94</v>
+      </c>
+      <c r="E46" s="9">
+        <v>182</v>
+      </c>
+      <c r="F46" s="9"/>
+      <c r="G46" s="12">
+        <v>0.11318713450292399</v>
+      </c>
+      <c r="H46" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I46" s="12">
+        <v>1.6994150972286015E-2</v>
+      </c>
+      <c r="J46" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K46" s="12">
+        <v>0.16558999999999999</v>
+      </c>
+      <c r="L46" s="12">
+        <v>4.8079999999999998E-2</v>
+      </c>
+      <c r="M46" s="12">
+        <v>7.6000000000000004E-4</v>
+      </c>
+      <c r="N46" s="9"/>
+      <c r="O46" s="1">
+        <v>108.99122807017544</v>
+      </c>
+      <c r="P46" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>108.63088343934487</v>
+      </c>
+      <c r="R46" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S46" s="9">
+        <v>103</v>
+      </c>
+      <c r="T46" s="9">
+        <v>35</v>
+      </c>
+      <c r="U46" s="9"/>
+      <c r="V46" s="1">
+        <v>108.64656767152599</v>
+      </c>
+      <c r="W46" s="1">
+        <v>2.1009015043254498</v>
+      </c>
+      <c r="X46" s="9"/>
+      <c r="Y46" s="20">
+        <v>0.80919413721438382</v>
+      </c>
+      <c r="Z46" s="9"/>
+    </row>
+    <row r="47" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>313</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9">
+        <v>343</v>
+      </c>
+      <c r="D47" s="9">
+        <v>99</v>
+      </c>
+      <c r="E47" s="9">
+        <v>190</v>
+      </c>
+      <c r="F47" s="9"/>
+      <c r="G47" s="12">
+        <v>0.11308479532163744</v>
+      </c>
+      <c r="H47" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I47" s="12">
+        <v>1.7004363803399172E-2</v>
+      </c>
+      <c r="J47" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K47" s="12">
+        <v>0.15357999999999999</v>
+      </c>
+      <c r="L47" s="12">
+        <v>4.811E-2</v>
+      </c>
+      <c r="M47" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N47" s="9"/>
+      <c r="O47" s="1">
+        <v>108.8888888888889</v>
+      </c>
+      <c r="P47" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>108.69561912017276</v>
+      </c>
+      <c r="R47" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S47" s="9">
+        <v>105</v>
+      </c>
+      <c r="T47" s="9">
+        <v>42</v>
+      </c>
+      <c r="U47" s="9"/>
+      <c r="V47" s="1">
+        <v>108.70723889932547</v>
+      </c>
+      <c r="W47" s="1">
+        <v>2.102012012461397</v>
+      </c>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="20">
+        <v>0.80919805012425106</v>
+      </c>
+      <c r="Z47" s="9"/>
+    </row>
+    <row r="48" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="B48" s="9"/>
+      <c r="C48" s="9">
+        <v>467</v>
+      </c>
+      <c r="D48" s="9">
+        <v>139</v>
+      </c>
+      <c r="E48" s="9">
+        <v>262</v>
+      </c>
+      <c r="F48" s="9"/>
+      <c r="G48" s="12">
+        <v>0.11421052631578948</v>
+      </c>
+      <c r="H48" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I48" s="12">
+        <v>1.7014576634512325E-2</v>
+      </c>
+      <c r="J48" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K48" s="12">
+        <v>0.48169000000000001</v>
+      </c>
+      <c r="L48" s="12">
+        <v>4.854E-2</v>
+      </c>
+      <c r="M48" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="N48" s="9"/>
+      <c r="O48" s="1">
+        <v>109.9122807017544</v>
+      </c>
+      <c r="P48" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>108.76035415092215</v>
+      </c>
+      <c r="R48" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S48" s="9">
+        <v>133</v>
+      </c>
+      <c r="T48" s="9">
+        <v>47</v>
+      </c>
+      <c r="U48" s="9"/>
+      <c r="V48" s="1">
+        <v>108.71105328322884</v>
+      </c>
+      <c r="W48" s="1">
+        <v>2.5452934377498173</v>
+      </c>
+      <c r="X48" s="9"/>
+      <c r="Y48" s="20">
+        <v>0.80920196306051639</v>
+      </c>
+      <c r="Z48" s="9"/>
+    </row>
+    <row r="49" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>315</v>
+      </c>
+      <c r="B49" s="9"/>
+      <c r="C49" s="9">
+        <v>428</v>
+      </c>
+      <c r="D49" s="9">
+        <v>141</v>
+      </c>
+      <c r="E49" s="9">
+        <v>277</v>
+      </c>
+      <c r="F49" s="9"/>
+      <c r="G49" s="12">
+        <v>0.11380116959064328</v>
+      </c>
+      <c r="H49" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I49" s="12">
+        <v>1.7014576634512325E-2</v>
+      </c>
+      <c r="J49" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K49" s="12">
+        <v>0.17726</v>
+      </c>
+      <c r="L49" s="12">
+        <v>4.8509999999999998E-2</v>
+      </c>
+      <c r="M49" s="12">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="N49" s="9"/>
+      <c r="O49" s="1">
+        <v>109.60526315789474</v>
+      </c>
+      <c r="P49" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>108.76035415092215</v>
+      </c>
+      <c r="R49" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S49" s="9">
+        <v>115</v>
+      </c>
+      <c r="T49" s="9">
+        <v>42</v>
+      </c>
+      <c r="U49" s="9"/>
+      <c r="V49" s="1">
+        <v>108.71531714936457</v>
+      </c>
+      <c r="W49" s="1">
+        <v>2.227610636701951</v>
+      </c>
+      <c r="X49" s="9"/>
+      <c r="Y49" s="20">
+        <v>0.80920196306051639</v>
+      </c>
+      <c r="Z49" s="9"/>
+    </row>
+    <row r="50" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>316</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9">
+        <v>428</v>
+      </c>
+      <c r="D50" s="9">
+        <v>140</v>
+      </c>
+      <c r="E50" s="9">
+        <v>274</v>
+      </c>
+      <c r="F50" s="9"/>
+      <c r="G50" s="12">
+        <v>0.11308479532163744</v>
+      </c>
+      <c r="H50" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I50" s="12">
+        <v>1.7014576634512325E-2</v>
+      </c>
+      <c r="J50" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K50" s="12">
+        <v>0.37308000000000002</v>
+      </c>
+      <c r="L50" s="12">
+        <v>4.8320000000000002E-2</v>
+      </c>
+      <c r="M50" s="12">
+        <v>7.1000000000000002E-4</v>
+      </c>
+      <c r="N50" s="9"/>
+      <c r="O50" s="1">
+        <v>108.8888888888889</v>
+      </c>
+      <c r="P50" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>108.76035415092215</v>
+      </c>
+      <c r="R50" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S50" s="9">
+        <v>119</v>
+      </c>
+      <c r="T50" s="9">
+        <v>34</v>
+      </c>
+      <c r="U50" s="9"/>
+      <c r="V50" s="1">
+        <v>108.7423215926673</v>
+      </c>
+      <c r="W50" s="1">
+        <v>2.1633614588163304</v>
+      </c>
+      <c r="X50" s="9"/>
+      <c r="Y50" s="20">
+        <v>0.80920196306051639</v>
+      </c>
+      <c r="Z50" s="9"/>
+    </row>
+    <row r="51" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="9"/>
+      <c r="C51" s="9">
+        <v>534</v>
+      </c>
+      <c r="D51" s="9">
+        <v>206</v>
+      </c>
+      <c r="E51" s="9">
+        <v>409</v>
+      </c>
+      <c r="F51" s="9"/>
+      <c r="G51" s="12">
+        <v>0.11410818713450294</v>
+      </c>
+      <c r="H51" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I51" s="12">
+        <v>1.7014576634512325E-2</v>
+      </c>
+      <c r="J51" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K51" s="12">
+        <v>0.19008</v>
+      </c>
+      <c r="L51" s="12">
+        <v>4.829E-2</v>
+      </c>
+      <c r="M51" s="12">
+        <v>9.3999999999999997E-4</v>
+      </c>
+      <c r="N51" s="9"/>
+      <c r="O51" s="1">
+        <v>109.9122807017544</v>
+      </c>
+      <c r="P51" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>108.76035415092215</v>
+      </c>
+      <c r="R51" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S51" s="9">
+        <v>112</v>
+      </c>
+      <c r="T51" s="9">
+        <v>43</v>
+      </c>
+      <c r="U51" s="9"/>
+      <c r="V51" s="1">
+        <v>108.74658544546803</v>
+      </c>
+      <c r="W51" s="1">
+        <v>2.2286604816285913</v>
+      </c>
+      <c r="X51" s="9"/>
+      <c r="Y51" s="20">
+        <v>0.80920196306051639</v>
+      </c>
+      <c r="Z51" s="9"/>
+    </row>
+    <row r="52" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="B52" s="9"/>
+      <c r="C52" s="9">
+        <v>353</v>
+      </c>
+      <c r="D52" s="9">
+        <v>102</v>
+      </c>
+      <c r="E52" s="9">
+        <v>225</v>
+      </c>
+      <c r="F52" s="9"/>
+      <c r="G52" s="12">
+        <v>0.11666666666666668</v>
+      </c>
+      <c r="H52" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I52" s="12">
+        <v>1.704521512785178E-2</v>
+      </c>
+      <c r="J52" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K52" s="12">
+        <v>0.31719000000000003</v>
+      </c>
+      <c r="L52" s="12">
+        <v>4.956E-2</v>
+      </c>
+      <c r="M52" s="12">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="N52" s="9"/>
+      <c r="O52" s="1">
+        <v>112.16374269005848</v>
+      </c>
+      <c r="P52" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>108.95455534284103</v>
+      </c>
+      <c r="R52" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S52" s="9">
+        <v>171</v>
+      </c>
+      <c r="T52" s="9">
+        <v>41</v>
+      </c>
+      <c r="U52" s="9"/>
+      <c r="V52" s="1">
+        <v>108.76050319085479</v>
+      </c>
+      <c r="W52" s="1">
+        <v>2.1611176556079044</v>
+      </c>
+      <c r="X52" s="9"/>
+      <c r="Y52" s="20">
+        <v>0.80921370202769916</v>
+      </c>
+      <c r="Z52" s="9"/>
+    </row>
+    <row r="53" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>319</v>
+      </c>
+      <c r="B53" s="9"/>
+      <c r="C53" s="9">
+        <v>339</v>
+      </c>
+      <c r="D53" s="9">
+        <v>94</v>
+      </c>
+      <c r="E53" s="9">
+        <v>182</v>
+      </c>
+      <c r="F53" s="9"/>
+      <c r="G53" s="12">
+        <v>0.11236842105263158</v>
+      </c>
+      <c r="H53" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I53" s="12">
+        <v>1.7014576634512325E-2</v>
+      </c>
+      <c r="J53" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K53" s="12">
+        <v>0.38871</v>
+      </c>
+      <c r="L53" s="12">
+        <v>4.8169999999999998E-2</v>
+      </c>
+      <c r="M53" s="12">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="N53" s="9"/>
+      <c r="O53" s="1">
+        <v>108.2748538011696</v>
+      </c>
+      <c r="P53" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>108.76035415092215</v>
+      </c>
+      <c r="R53" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S53" s="9">
+        <v>107</v>
+      </c>
+      <c r="T53" s="9">
+        <v>39</v>
+      </c>
+      <c r="U53" s="9"/>
+      <c r="V53" s="1">
+        <v>108.7636408384877</v>
+      </c>
+      <c r="W53" s="1">
+        <v>2.3552426897019965</v>
+      </c>
+      <c r="X53" s="9"/>
+      <c r="Y53" s="20">
+        <v>0.80920196306051639</v>
+      </c>
+      <c r="Z53" s="9"/>
+    </row>
+    <row r="54" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="B54" s="9"/>
+      <c r="C54" s="9">
+        <v>314</v>
+      </c>
+      <c r="D54" s="9">
+        <v>77</v>
+      </c>
+      <c r="E54" s="9">
+        <v>149</v>
+      </c>
+      <c r="F54" s="9"/>
+      <c r="G54" s="12">
+        <v>0.11369883040935673</v>
+      </c>
+      <c r="H54" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I54" s="12">
+        <v>1.7024789465625474E-2</v>
+      </c>
+      <c r="J54" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K54" s="12">
+        <v>0.29436000000000001</v>
+      </c>
+      <c r="L54" s="12">
+        <v>4.854E-2</v>
+      </c>
+      <c r="M54" s="12">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="N54" s="9"/>
+      <c r="O54" s="1">
+        <v>109.50292397660819</v>
+      </c>
+      <c r="P54" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>108.8250885316089</v>
+      </c>
+      <c r="R54" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S54" s="9">
+        <v>125</v>
+      </c>
+      <c r="T54" s="9">
+        <v>35</v>
+      </c>
+      <c r="U54" s="9"/>
+      <c r="V54" s="1">
+        <v>108.77594651285825</v>
+      </c>
+      <c r="W54" s="1">
+        <v>2.0993327356059024</v>
+      </c>
+      <c r="X54" s="9"/>
+      <c r="Y54" s="20">
+        <v>0.80920587602317973</v>
+      </c>
+      <c r="Z54" s="9"/>
+    </row>
+    <row r="55" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>321</v>
+      </c>
+      <c r="B55" s="9"/>
+      <c r="C55" s="9">
+        <v>389</v>
+      </c>
+      <c r="D55" s="9">
+        <v>139</v>
+      </c>
+      <c r="E55" s="9">
+        <v>258</v>
+      </c>
+      <c r="F55" s="9"/>
+      <c r="G55" s="12">
+        <v>0.12546783625730995</v>
+      </c>
+      <c r="H55" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I55" s="12">
+        <v>1.7126917776757001E-2</v>
+      </c>
+      <c r="J55" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K55" s="12">
+        <v>0.25852000000000003</v>
+      </c>
+      <c r="L55" s="12">
+        <v>5.2970000000000003E-2</v>
+      </c>
+      <c r="M55" s="12">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="N55" s="9"/>
+      <c r="O55" s="1">
+        <v>120.14619883040938</v>
+      </c>
+      <c r="P55" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>109.47239658781987</v>
+      </c>
+      <c r="R55" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S55" s="9">
+        <v>323</v>
+      </c>
+      <c r="T55" s="9">
+        <v>42</v>
+      </c>
+      <c r="U55" s="9"/>
+      <c r="V55" s="1">
+        <v>108.79112840404487</v>
+      </c>
+      <c r="W55" s="1">
+        <v>2.2155098980801604</v>
+      </c>
+      <c r="X55" s="9"/>
+      <c r="Y55" s="20">
+        <v>0.80924500710165237</v>
+      </c>
+      <c r="Z55" s="9"/>
+    </row>
+    <row r="56" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>322</v>
+      </c>
+      <c r="B56" s="9"/>
+      <c r="C56" s="9">
+        <v>384</v>
+      </c>
+      <c r="D56" s="9">
+        <v>121</v>
+      </c>
+      <c r="E56" s="9">
+        <v>216</v>
+      </c>
+      <c r="F56" s="9"/>
+      <c r="G56" s="12">
+        <v>0.12976608187134503</v>
+      </c>
+      <c r="H56" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I56" s="12">
+        <v>1.7177981932322766E-2</v>
+      </c>
+      <c r="J56" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K56" s="12">
+        <v>5.1450000000000003E-2</v>
+      </c>
+      <c r="L56" s="12">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M56" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N56" s="9"/>
+      <c r="O56" s="1">
+        <v>124.03508771929826</v>
+      </c>
+      <c r="P56" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q56" s="1">
+        <v>109.79602624309221</v>
+      </c>
+      <c r="R56" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S56" s="9">
+        <v>410</v>
+      </c>
+      <c r="T56" s="9">
+        <v>48</v>
+      </c>
+      <c r="U56" s="9"/>
+      <c r="V56" s="1">
+        <v>108.80810543817601</v>
+      </c>
+      <c r="W56" s="1">
+        <v>2.1486865813652818</v>
+      </c>
+      <c r="X56" s="9"/>
+      <c r="Y56" s="20">
+        <v>0.80926457363073934</v>
+      </c>
+      <c r="Z56" s="9"/>
+    </row>
+    <row r="57" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>323</v>
+      </c>
+      <c r="B57" s="9"/>
+      <c r="C57" s="9">
+        <v>424</v>
+      </c>
+      <c r="D57" s="9">
+        <v>124</v>
+      </c>
+      <c r="E57" s="9">
+        <v>241</v>
+      </c>
+      <c r="F57" s="9"/>
+      <c r="G57" s="12">
+        <v>0.11932748538011696</v>
+      </c>
+      <c r="H57" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I57" s="12">
+        <v>1.7086066452304389E-2</v>
+      </c>
+      <c r="J57" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K57" s="12">
+        <v>0.11806</v>
+      </c>
+      <c r="L57" s="12">
+        <v>5.0790000000000002E-2</v>
+      </c>
+      <c r="M57" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N57" s="9"/>
+      <c r="O57" s="1">
+        <v>114.61988304093568</v>
+      </c>
+      <c r="P57" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>109.21348116511251</v>
+      </c>
+      <c r="R57" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S57" s="9">
+        <v>231</v>
+      </c>
+      <c r="T57" s="9">
+        <v>42</v>
+      </c>
+      <c r="U57" s="9"/>
+      <c r="V57" s="1">
+        <v>108.84418435198509</v>
+      </c>
+      <c r="W57" s="1">
+        <v>2.0946533772316931</v>
+      </c>
+      <c r="X57" s="9"/>
+      <c r="Y57" s="20">
+        <v>0.80922935435350385</v>
+      </c>
+      <c r="Z57" s="9"/>
+    </row>
+    <row r="58" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>324</v>
+      </c>
+      <c r="B58" s="9"/>
+      <c r="C58" s="9">
+        <v>391</v>
+      </c>
+      <c r="D58" s="9">
+        <v>111</v>
+      </c>
+      <c r="E58" s="9">
+        <v>217</v>
+      </c>
+      <c r="F58" s="9"/>
+      <c r="G58" s="12">
+        <v>0.11267543859649123</v>
+      </c>
+      <c r="H58" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I58" s="12">
+        <v>1.704521512785178E-2</v>
+      </c>
+      <c r="J58" s="12">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K58" s="12">
+        <v>4.4809000000000002E-2</v>
+      </c>
+      <c r="L58" s="12">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="M58" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N58" s="9"/>
+      <c r="O58" s="1">
+        <v>108.47953216374269</v>
+      </c>
+      <c r="P58" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>108.95455534284103</v>
+      </c>
+      <c r="R58" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S58" s="9">
+        <v>118</v>
+      </c>
+      <c r="T58" s="9">
+        <v>59</v>
+      </c>
+      <c r="U58" s="9"/>
+      <c r="V58" s="1">
+        <v>108.92566486428645</v>
+      </c>
+      <c r="W58" s="1">
+        <v>2.4853973395089697</v>
+      </c>
+      <c r="X58" s="9"/>
+      <c r="Y58" s="20">
+        <v>0.80921370202769916</v>
+      </c>
+      <c r="Z58" s="9"/>
+    </row>
+    <row r="59" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>325</v>
+      </c>
+      <c r="B59" s="9"/>
+      <c r="C59" s="9">
+        <v>449</v>
+      </c>
+      <c r="D59" s="9">
+        <v>137</v>
+      </c>
+      <c r="E59" s="9">
+        <v>262</v>
+      </c>
+      <c r="F59" s="9"/>
+      <c r="G59" s="12">
+        <v>0.11369883040935673</v>
+      </c>
+      <c r="H59" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I59" s="12">
+        <v>1.704521512785178E-2</v>
+      </c>
+      <c r="J59" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K59" s="12">
+        <v>0.2601</v>
+      </c>
+      <c r="L59" s="12">
+        <v>4.8280000000000003E-2</v>
+      </c>
+      <c r="M59" s="12">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="N59" s="9"/>
+      <c r="O59" s="1">
+        <v>109.50292397660819</v>
+      </c>
+      <c r="P59" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>108.95455534284103</v>
+      </c>
+      <c r="R59" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S59" s="9">
+        <v>119</v>
+      </c>
+      <c r="T59" s="9">
+        <v>38</v>
+      </c>
+      <c r="U59" s="9"/>
+      <c r="V59" s="1">
+        <v>108.94275039892587</v>
+      </c>
+      <c r="W59" s="1">
+        <v>2.2911034506020092</v>
+      </c>
+      <c r="X59" s="9"/>
+      <c r="Y59" s="20">
+        <v>0.80921370202769916</v>
+      </c>
+      <c r="Z59" s="9"/>
+    </row>
+    <row r="60" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>326</v>
+      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="9">
+        <v>343</v>
+      </c>
+      <c r="D60" s="9">
+        <v>90</v>
+      </c>
+      <c r="E60" s="9">
+        <v>171</v>
+      </c>
+      <c r="F60" s="9"/>
+      <c r="G60" s="12">
+        <v>0.11615497076023393</v>
+      </c>
+      <c r="H60" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I60" s="12">
+        <v>1.7065640790078086E-2</v>
+      </c>
+      <c r="J60" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K60" s="12">
+        <v>0.35091</v>
+      </c>
+      <c r="L60" s="12">
+        <v>4.9099999999999998E-2</v>
+      </c>
+      <c r="M60" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N60" s="9"/>
+      <c r="O60" s="1">
+        <v>111.65204678362574</v>
+      </c>
+      <c r="P60" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>109.08401955397363</v>
+      </c>
+      <c r="R60" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S60" s="9">
+        <v>141</v>
+      </c>
+      <c r="T60" s="9">
+        <v>47</v>
+      </c>
+      <c r="U60" s="9"/>
+      <c r="V60" s="1">
+        <v>108.95568847646915</v>
+      </c>
+      <c r="W60" s="1">
+        <v>2.2268055913636058</v>
+      </c>
+      <c r="X60" s="9"/>
+      <c r="Y60" s="20">
+        <v>0.80922152813780768</v>
+      </c>
+      <c r="Z60" s="9"/>
+    </row>
+    <row r="61" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>327</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9">
+        <v>494</v>
+      </c>
+      <c r="D61" s="9">
+        <v>167</v>
+      </c>
+      <c r="E61" s="9">
+        <v>328</v>
+      </c>
+      <c r="F61" s="9"/>
+      <c r="G61" s="12">
+        <v>0.11523391812865498</v>
+      </c>
+      <c r="H61" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I61" s="12">
+        <v>1.7055427958964933E-2</v>
+      </c>
+      <c r="J61" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K61" s="12">
+        <v>0.2487</v>
+      </c>
+      <c r="L61" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M61" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N61" s="9"/>
+      <c r="O61" s="1">
+        <v>110.83333333333334</v>
+      </c>
+      <c r="P61" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>109.01928777341395</v>
+      </c>
+      <c r="R61" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S61" s="9">
+        <v>126</v>
+      </c>
+      <c r="T61" s="9">
+        <v>56</v>
+      </c>
+      <c r="U61" s="9"/>
+      <c r="V61" s="1">
+        <v>108.96207585056682</v>
+      </c>
+      <c r="W61" s="1">
+        <v>2.4203459807023355</v>
+      </c>
+      <c r="X61" s="9"/>
+      <c r="Y61" s="20">
+        <v>0.80921761506955492</v>
+      </c>
+      <c r="Z61" s="9"/>
+    </row>
+    <row r="62" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>328</v>
+      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="9">
+        <v>389</v>
+      </c>
+      <c r="D62" s="9">
+        <v>139</v>
+      </c>
+      <c r="E62" s="9">
+        <v>279</v>
+      </c>
+      <c r="F62" s="9"/>
+      <c r="G62" s="12">
+        <v>0.12127192982456141</v>
+      </c>
+      <c r="H62" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I62" s="12">
+        <v>1.7116704945643848E-2</v>
+      </c>
+      <c r="J62" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K62" s="12">
+        <v>8.2568000000000003E-2</v>
+      </c>
+      <c r="L62" s="12">
+        <v>5.1299999999999998E-2</v>
+      </c>
+      <c r="M62" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N62" s="9"/>
+      <c r="O62" s="1">
+        <v>116.35964912280703</v>
+      </c>
+      <c r="P62" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q62" s="1">
+        <v>109.40766870705563</v>
+      </c>
+      <c r="R62" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S62" s="9">
+        <v>249</v>
+      </c>
+      <c r="T62" s="9">
+        <v>54</v>
+      </c>
+      <c r="U62" s="9"/>
+      <c r="V62" s="1">
+        <v>108.96537436235469</v>
+      </c>
+      <c r="W62" s="1">
+        <v>2.2855682922288745</v>
+      </c>
+      <c r="X62" s="9"/>
+      <c r="Y62" s="20">
+        <v>0.80924109387502108</v>
+      </c>
+      <c r="Z62" s="9"/>
+    </row>
+    <row r="63" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9">
+        <v>361</v>
+      </c>
+      <c r="D63" s="9">
+        <v>102</v>
+      </c>
+      <c r="E63" s="9">
+        <v>180</v>
+      </c>
+      <c r="F63" s="9"/>
+      <c r="G63" s="12">
+        <v>0.12485380116959065</v>
+      </c>
+      <c r="H63" s="12">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I63" s="12">
+        <v>1.716776910120961E-2</v>
+      </c>
+      <c r="J63" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K63" s="12">
+        <v>0.19361999999999999</v>
+      </c>
+      <c r="L63" s="12">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="M63" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N63" s="9"/>
+      <c r="O63" s="1">
+        <v>119.63450292397663</v>
+      </c>
+      <c r="P63" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q63" s="1">
+        <v>109.73130161179979</v>
+      </c>
+      <c r="R63" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S63" s="9">
+        <v>320</v>
+      </c>
+      <c r="T63" s="9">
+        <v>60</v>
+      </c>
+      <c r="U63" s="9"/>
+      <c r="V63" s="1">
+        <v>109.04489637600119</v>
+      </c>
+      <c r="W63" s="1">
+        <v>2.1570314023453987</v>
+      </c>
+      <c r="X63" s="9"/>
+      <c r="Y63" s="20">
+        <v>0.80926066027213173</v>
+      </c>
+      <c r="Z63" s="9"/>
+    </row>
+    <row r="64" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" s="9"/>
+      <c r="C64" s="9">
+        <v>367</v>
+      </c>
+      <c r="D64" s="9">
+        <v>120</v>
+      </c>
+      <c r="E64" s="9">
+        <v>220</v>
+      </c>
+      <c r="F64" s="9"/>
+      <c r="G64" s="12">
+        <v>0.11646198830409357</v>
+      </c>
+      <c r="H64" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I64" s="12">
+        <v>1.7106492114530698E-2</v>
+      </c>
+      <c r="J64" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K64" s="12">
+        <v>0.22772000000000001</v>
+      </c>
+      <c r="L64" s="12">
+        <v>4.9849999999999998E-2</v>
+      </c>
+      <c r="M64" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="N64" s="9"/>
+      <c r="O64" s="1">
+        <v>112.06140350877193</v>
+      </c>
+      <c r="P64" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>109.34294017635931</v>
+      </c>
+      <c r="R64" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S64" s="9">
+        <v>184</v>
+      </c>
+      <c r="T64" s="9">
+        <v>44</v>
+      </c>
+      <c r="U64" s="9"/>
+      <c r="V64" s="1">
+        <v>109.10790031504125</v>
+      </c>
+      <c r="W64" s="1">
+        <v>2.3508762057925177</v>
+      </c>
+      <c r="X64" s="9"/>
+      <c r="Y64" s="20">
+        <v>0.80923718067478589</v>
+      </c>
+      <c r="Z64" s="9"/>
+    </row>
+    <row r="65" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" s="9"/>
+      <c r="C65" s="9">
+        <v>485</v>
+      </c>
+      <c r="D65" s="9">
+        <v>152</v>
+      </c>
+      <c r="E65" s="9">
+        <v>306</v>
+      </c>
+      <c r="F65" s="9"/>
+      <c r="G65" s="12">
+        <v>0.11298245614035088</v>
+      </c>
+      <c r="H65" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1.7075853621191236E-2</v>
+      </c>
+      <c r="J65" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K65" s="12">
+        <v>0.2437</v>
+      </c>
+      <c r="L65" s="12">
+        <v>4.8169999999999998E-2</v>
+      </c>
+      <c r="M65" s="12">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="N65" s="9"/>
+      <c r="O65" s="1">
+        <v>108.78654970760235</v>
+      </c>
+      <c r="P65" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>109.14875068453594</v>
+      </c>
+      <c r="R65" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S65" s="9">
+        <v>109</v>
+      </c>
+      <c r="T65" s="9">
+        <v>41</v>
+      </c>
+      <c r="U65" s="9"/>
+      <c r="V65" s="1">
+        <v>109.15317957657919</v>
+      </c>
+      <c r="W65" s="1">
+        <v>2.2286125882658641</v>
+      </c>
+      <c r="X65" s="9"/>
+      <c r="Y65" s="20">
+        <v>0.80922544123245754</v>
+      </c>
+      <c r="Z65" s="9"/>
+    </row>
+    <row r="66" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>332</v>
+      </c>
+      <c r="B66" s="9"/>
+      <c r="C66" s="9">
+        <v>518</v>
+      </c>
+      <c r="D66" s="9">
+        <v>174</v>
+      </c>
+      <c r="E66" s="9">
+        <v>335</v>
+      </c>
+      <c r="F66" s="9"/>
+      <c r="G66" s="12">
+        <v>0.11564327485380117</v>
+      </c>
+      <c r="H66" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I66" s="12">
+        <v>1.7096279283417545E-2</v>
+      </c>
+      <c r="J66" s="12">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K66" s="12">
+        <v>0.45178000000000001</v>
+      </c>
+      <c r="L66" s="12">
+        <v>4.904E-2</v>
+      </c>
+      <c r="M66" s="12">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="N66" s="9"/>
+      <c r="O66" s="1">
+        <v>111.24269005847954</v>
+      </c>
+      <c r="P66" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>109.27821099571503</v>
+      </c>
+      <c r="R66" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S66" s="9">
+        <v>147</v>
+      </c>
+      <c r="T66" s="9">
+        <v>40</v>
+      </c>
+      <c r="U66" s="9"/>
+      <c r="V66" s="1">
+        <v>109.15878798318843</v>
+      </c>
+      <c r="W66" s="1">
+        <v>2.3525683954142438</v>
+      </c>
+      <c r="X66" s="9"/>
+      <c r="Y66" s="20">
+        <v>0.80923326750094682</v>
+      </c>
+      <c r="Z66" s="9"/>
+    </row>
+    <row r="67" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>333</v>
+      </c>
+      <c r="B67" s="9"/>
+      <c r="C67" s="9">
+        <v>395</v>
+      </c>
+      <c r="D67" s="9">
+        <v>109</v>
+      </c>
+      <c r="E67" s="9">
+        <v>214</v>
+      </c>
+      <c r="F67" s="9"/>
+      <c r="G67" s="12">
+        <v>0.11584795321637427</v>
+      </c>
+      <c r="H67" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I67" s="12">
+        <v>1.7096279283417545E-2</v>
+      </c>
+      <c r="J67" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K67" s="12">
+        <v>0.31226999999999999</v>
+      </c>
+      <c r="L67" s="12">
+        <v>4.8820000000000002E-2</v>
+      </c>
+      <c r="M67" s="12">
+        <v>9.3999999999999997E-4</v>
+      </c>
+      <c r="N67" s="9"/>
+      <c r="O67" s="1">
+        <v>111.34502923976609</v>
+      </c>
+      <c r="P67" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q67" s="1">
+        <v>109.27821099571503</v>
+      </c>
+      <c r="R67" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S67" s="9">
+        <v>136</v>
+      </c>
+      <c r="T67" s="9">
+        <v>44</v>
+      </c>
+      <c r="U67" s="9"/>
+      <c r="V67" s="1">
+        <v>109.19020373740901</v>
+      </c>
+      <c r="W67" s="1">
+        <v>2.1636577309973024</v>
+      </c>
+      <c r="X67" s="9"/>
+      <c r="Y67" s="20">
+        <v>0.80923326750094682</v>
+      </c>
+      <c r="Z67" s="9"/>
+    </row>
+    <row r="68" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
+        <v>334</v>
+      </c>
+      <c r="B68" s="9"/>
+      <c r="C68" s="9">
+        <v>364</v>
+      </c>
+      <c r="D68" s="9">
+        <v>118</v>
+      </c>
+      <c r="E68" s="9">
+        <v>228</v>
+      </c>
+      <c r="F68" s="9"/>
+      <c r="G68" s="12">
+        <v>0.11359649122807018</v>
+      </c>
+      <c r="H68" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I68" s="12">
+        <v>1.7106492114530698E-2</v>
+      </c>
+      <c r="J68" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K68" s="12">
+        <v>0.21437999999999999</v>
+      </c>
+      <c r="L68" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M68" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N68" s="9"/>
+      <c r="O68" s="1">
+        <v>109.40058479532165</v>
+      </c>
+      <c r="P68" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>109.34294017635931</v>
+      </c>
+      <c r="R68" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S68" s="9">
+        <v>113</v>
+      </c>
+      <c r="T68" s="9">
+        <v>42</v>
+      </c>
+      <c r="U68" s="9"/>
+      <c r="V68" s="1">
+        <v>109.3293686849694</v>
+      </c>
+      <c r="W68" s="1">
+        <v>2.2282899032855945</v>
+      </c>
+      <c r="X68" s="9"/>
+      <c r="Y68" s="20">
+        <v>0.80923718067478589</v>
+      </c>
+      <c r="Z68" s="9"/>
+    </row>
+    <row r="69" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>335</v>
+      </c>
+      <c r="B69" s="9"/>
+      <c r="C69" s="9">
+        <v>358</v>
+      </c>
+      <c r="D69" s="9">
+        <v>97</v>
+      </c>
+      <c r="E69" s="9">
+        <v>188</v>
+      </c>
+      <c r="F69" s="9"/>
+      <c r="G69" s="12">
+        <v>0.11492690058479532</v>
+      </c>
+      <c r="H69" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I69" s="12">
+        <v>1.7126917776757001E-2</v>
+      </c>
+      <c r="J69" s="12">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K69" s="12">
+        <v>0.14332</v>
+      </c>
+      <c r="L69" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M69" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N69" s="9"/>
+      <c r="O69" s="1">
+        <v>110.52631578947368</v>
+      </c>
+      <c r="P69" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>109.47239658781987</v>
+      </c>
+      <c r="R69" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S69" s="9">
+        <v>140</v>
+      </c>
+      <c r="T69" s="9">
+        <v>59</v>
+      </c>
+      <c r="U69" s="9"/>
+      <c r="V69" s="1">
+        <v>109.37335778327089</v>
+      </c>
+      <c r="W69" s="1">
+        <v>2.483727628436061</v>
+      </c>
+      <c r="X69" s="9"/>
+      <c r="Y69" s="20">
+        <v>0.80924500710165237</v>
+      </c>
+      <c r="Z69" s="9"/>
+    </row>
+    <row r="70" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>336</v>
+      </c>
+      <c r="B70" s="9"/>
+      <c r="C70" s="9">
+        <v>380</v>
+      </c>
+      <c r="D70" s="9">
+        <v>99</v>
+      </c>
+      <c r="E70" s="9">
+        <v>189</v>
+      </c>
+      <c r="F70" s="9"/>
+      <c r="G70" s="12">
+        <v>0.11328947368421054</v>
+      </c>
+      <c r="H70" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I70" s="12">
+        <v>1.7106492114530698E-2</v>
+      </c>
+      <c r="J70" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K70" s="12">
+        <v>0.30664999999999998</v>
+      </c>
+      <c r="L70" s="12">
+        <v>4.7919999999999997E-2</v>
+      </c>
+      <c r="M70" s="12">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="N70" s="9"/>
+      <c r="O70" s="1">
+        <v>109.09356725146199</v>
+      </c>
+      <c r="P70" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>109.34294017635931</v>
+      </c>
+      <c r="R70" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S70" s="9">
+        <v>96</v>
+      </c>
+      <c r="T70" s="9">
+        <v>34</v>
+      </c>
+      <c r="U70" s="9"/>
+      <c r="V70" s="1">
+        <v>109.38366340768724</v>
+      </c>
+      <c r="W70" s="1">
+        <v>2.1011498229708665</v>
+      </c>
+      <c r="X70" s="9"/>
+      <c r="Y70" s="20">
+        <v>0.80923718067478589</v>
+      </c>
+      <c r="Z70" s="9"/>
+    </row>
+    <row r="71" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="B71" s="9"/>
+      <c r="C71" s="9">
+        <v>321</v>
+      </c>
+      <c r="D71" s="9">
+        <v>112</v>
+      </c>
+      <c r="E71" s="9">
+        <v>196</v>
+      </c>
+      <c r="F71" s="9"/>
+      <c r="G71" s="12">
+        <v>0.13181286549707602</v>
+      </c>
+      <c r="H71" s="12">
+        <v>3.8E-3</v>
+      </c>
+      <c r="I71" s="12">
+        <v>1.7290323074567446E-2</v>
+      </c>
+      <c r="J71" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K71" s="12">
+        <v>0.33124999999999999</v>
+      </c>
+      <c r="L71" s="12">
+        <v>5.5500000000000001E-2</v>
+      </c>
+      <c r="M71" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N71" s="9"/>
+      <c r="O71" s="1">
+        <v>125.7748538011696</v>
+      </c>
+      <c r="P71" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="Q71" s="1">
+        <v>110.50795429972867</v>
+      </c>
+      <c r="R71" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S71" s="9">
+        <v>419</v>
+      </c>
+      <c r="T71" s="9">
+        <v>54</v>
+      </c>
+      <c r="U71" s="9"/>
+      <c r="V71" s="1">
+        <v>109.45803876146165</v>
+      </c>
+      <c r="W71" s="1">
+        <v>2.2114434501071223</v>
+      </c>
+      <c r="X71" s="9"/>
+      <c r="Y71" s="20">
+        <v>0.80930762231742637</v>
+      </c>
+      <c r="Z71" s="9"/>
+    </row>
+    <row r="72" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="B72" s="9"/>
+      <c r="C72" s="9">
+        <v>349</v>
+      </c>
+      <c r="D72" s="9">
+        <v>126</v>
+      </c>
+      <c r="E72" s="9">
+        <v>238</v>
+      </c>
+      <c r="F72" s="9"/>
+      <c r="G72" s="12">
+        <v>0.12597953216374269</v>
+      </c>
+      <c r="H72" s="12">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="I72" s="12">
+        <v>1.7239258919001681E-2</v>
+      </c>
+      <c r="J72" s="12">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K72" s="12">
+        <v>2.4122999999999999E-2</v>
+      </c>
+      <c r="L72" s="12">
+        <v>5.3100000000000001E-2</v>
+      </c>
+      <c r="M72" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="N72" s="9"/>
+      <c r="O72" s="1">
+        <v>120.55555555555556</v>
+      </c>
+      <c r="P72" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>110.18436038433984</v>
+      </c>
+      <c r="R72" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S72" s="9">
+        <v>307</v>
+      </c>
+      <c r="T72" s="9">
+        <v>81</v>
+      </c>
+      <c r="U72" s="9"/>
+      <c r="V72" s="1">
+        <v>109.48208711806646</v>
+      </c>
+      <c r="W72" s="1">
+        <v>2.1059559626752304</v>
+      </c>
+      <c r="X72" s="9"/>
+      <c r="Y72" s="20">
+        <v>0.80928805433666573</v>
+      </c>
+      <c r="Z72" s="9"/>
+    </row>
+    <row r="73" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B73" s="9"/>
+      <c r="C73" s="9">
+        <v>370</v>
+      </c>
+      <c r="D73" s="9">
+        <v>138</v>
+      </c>
+      <c r="E73" s="9">
+        <v>266</v>
+      </c>
+      <c r="F73" s="9"/>
+      <c r="G73" s="12">
+        <v>0.12444444444444445</v>
+      </c>
+      <c r="H73" s="12">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I73" s="12">
+        <v>1.7239258919001681E-2</v>
+      </c>
+      <c r="J73" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K73" s="12">
+        <v>0.12181</v>
+      </c>
+      <c r="L73" s="12">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="M73" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N73" s="9"/>
+      <c r="O73" s="1">
+        <v>119.22514619883042</v>
+      </c>
+      <c r="P73" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="Q73" s="1">
+        <v>110.18436038433984</v>
+      </c>
+      <c r="R73" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S73" s="9">
+        <v>313</v>
+      </c>
+      <c r="T73" s="9">
+        <v>66</v>
+      </c>
+      <c r="U73" s="9"/>
+      <c r="V73" s="1">
+        <v>109.51088273950494</v>
+      </c>
+      <c r="W73" s="1">
+        <v>2.2215464400806493</v>
+      </c>
+      <c r="X73" s="9"/>
+      <c r="Y73" s="20">
+        <v>0.80928805433666573</v>
+      </c>
+      <c r="Z73" s="9"/>
+    </row>
+    <row r="74" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="B74" s="9"/>
+      <c r="C74" s="9">
+        <v>410</v>
+      </c>
+      <c r="D74" s="9">
+        <v>138</v>
+      </c>
+      <c r="E74" s="9">
+        <v>264</v>
+      </c>
+      <c r="F74" s="9"/>
+      <c r="G74" s="12">
+        <v>0.11543859649122808</v>
+      </c>
+      <c r="H74" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I74" s="12">
+        <v>1.7147343438983307E-2</v>
+      </c>
+      <c r="J74" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K74" s="12">
+        <v>0.35653000000000001</v>
+      </c>
+      <c r="L74" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M74" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N74" s="9"/>
+      <c r="O74" s="1">
+        <v>111.03801169590643</v>
+      </c>
+      <c r="P74" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q74" s="1">
+        <v>109.60185039959853</v>
+      </c>
+      <c r="R74" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S74" s="9">
+        <v>140</v>
+      </c>
+      <c r="T74" s="9">
+        <v>50</v>
+      </c>
+      <c r="U74" s="9"/>
+      <c r="V74" s="1">
+        <v>109.53171766319066</v>
+      </c>
+      <c r="W74" s="1">
+        <v>2.2922212424699966</v>
+      </c>
+      <c r="X74" s="9"/>
+      <c r="Y74" s="20">
+        <v>0.8092528336341015</v>
+      </c>
+      <c r="Z74" s="9"/>
+    </row>
+    <row r="75" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="29" t="s">
+        <v>341</v>
+      </c>
+      <c r="B75" s="9"/>
+      <c r="C75" s="9">
+        <v>465</v>
+      </c>
+      <c r="D75" s="9">
+        <v>129</v>
+      </c>
+      <c r="E75" s="9">
+        <v>221</v>
+      </c>
+      <c r="F75" s="9"/>
+      <c r="G75" s="12">
+        <v>0.13007309941520467</v>
+      </c>
+      <c r="H75" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I75" s="12">
+        <v>1.7290323074567446E-2</v>
+      </c>
+      <c r="J75" s="12">
+        <v>3.8000000000000002E-4</v>
+      </c>
+      <c r="K75" s="12">
+        <v>0.20549999999999999</v>
+      </c>
+      <c r="L75" s="12">
+        <v>5.4399999999999997E-2</v>
+      </c>
+      <c r="M75" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N75" s="9"/>
+      <c r="O75" s="1">
+        <v>124.23976608187135</v>
+      </c>
+      <c r="P75" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="Q75" s="1">
+        <v>110.50795429972867</v>
+      </c>
+      <c r="R75" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S75" s="9">
+        <v>381</v>
+      </c>
+      <c r="T75" s="9">
+        <v>55</v>
+      </c>
+      <c r="U75" s="9"/>
+      <c r="V75" s="1">
+        <v>109.61687905571708</v>
+      </c>
+      <c r="W75" s="1">
+        <v>2.4031072192165333</v>
+      </c>
+      <c r="X75" s="9"/>
+      <c r="Y75" s="20">
+        <v>0.80930762231742637</v>
+      </c>
+      <c r="Z75" s="9"/>
+    </row>
+    <row r="76" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
+        <v>342</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9">
+        <v>383</v>
+      </c>
+      <c r="D76" s="9">
+        <v>112</v>
+      </c>
+      <c r="E76" s="9">
+        <v>215</v>
+      </c>
+      <c r="F76" s="9"/>
+      <c r="G76" s="12">
+        <v>0.11625730994152048</v>
+      </c>
+      <c r="H76" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I76" s="12">
+        <v>1.716776910120961E-2</v>
+      </c>
+      <c r="J76" s="12">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K76" s="12">
+        <v>0.32382</v>
+      </c>
+      <c r="L76" s="12">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="M76" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N76" s="9"/>
+      <c r="O76" s="1">
+        <v>111.75438596491229</v>
+      </c>
+      <c r="P76" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q76" s="1">
+        <v>109.73130161179979</v>
+      </c>
+      <c r="R76" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S76" s="9">
+        <v>143</v>
+      </c>
+      <c r="T76" s="9">
+        <v>54</v>
+      </c>
+      <c r="U76" s="9"/>
+      <c r="V76" s="1">
+        <v>109.61845069907348</v>
+      </c>
+      <c r="W76" s="1">
+        <v>2.6724042274926076</v>
+      </c>
+      <c r="X76" s="9"/>
+      <c r="Y76" s="20">
+        <v>0.80926066027213173</v>
+      </c>
+      <c r="Z76" s="9"/>
+    </row>
+    <row r="77" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="29" t="s">
+        <v>343</v>
+      </c>
+      <c r="B77" s="9"/>
+      <c r="C77" s="9">
+        <v>693</v>
+      </c>
+      <c r="D77" s="9">
+        <v>354</v>
+      </c>
+      <c r="E77" s="9">
+        <v>647</v>
+      </c>
+      <c r="F77" s="9"/>
+      <c r="G77" s="12">
+        <v>0.12444444444444445</v>
+      </c>
+      <c r="H77" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I77" s="12">
+        <v>1.7300535905680595E-2</v>
+      </c>
+      <c r="J77" s="12">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K77" s="12">
+        <v>0.12164</v>
+      </c>
+      <c r="L77" s="12">
+        <v>5.1799999999999999E-2</v>
+      </c>
+      <c r="M77" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N77" s="9"/>
+      <c r="O77" s="1">
+        <v>119.22514619883042</v>
+      </c>
+      <c r="P77" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q77" s="1">
+        <v>110.57267113361975</v>
+      </c>
+      <c r="R77" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S77" s="9">
+        <v>269</v>
+      </c>
+      <c r="T77" s="9">
+        <v>48</v>
+      </c>
+      <c r="U77" s="9"/>
+      <c r="V77" s="1">
+        <v>110.0569189848314</v>
+      </c>
+      <c r="W77" s="1">
+        <v>2.1567149645128789</v>
+      </c>
+      <c r="X77" s="9"/>
+      <c r="Y77" s="20">
+        <v>0.80931153599275674</v>
+      </c>
+      <c r="Z77" s="9"/>
+    </row>
+    <row r="78" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="29" t="s">
+        <v>344</v>
+      </c>
+      <c r="B78" s="9"/>
+      <c r="C78" s="9">
+        <v>462</v>
+      </c>
+      <c r="D78" s="9">
+        <v>138</v>
+      </c>
+      <c r="E78" s="9">
+        <v>289</v>
+      </c>
+      <c r="F78" s="9"/>
+      <c r="G78" s="12">
+        <v>0.11441520467836258</v>
+      </c>
+      <c r="H78" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I78" s="12">
+        <v>1.7229046087888528E-2</v>
+      </c>
+      <c r="J78" s="12">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K78" s="12">
+        <v>0.27489999999999998</v>
+      </c>
+      <c r="L78" s="12">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="M78" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N78" s="9"/>
+      <c r="O78" s="1">
+        <v>110.11695906432749</v>
+      </c>
+      <c r="P78" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q78" s="1">
+        <v>110.11963965198434</v>
+      </c>
+      <c r="R78" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S78" s="9">
+        <v>103</v>
+      </c>
+      <c r="T78" s="9">
+        <v>50</v>
+      </c>
+      <c r="U78" s="9"/>
+      <c r="V78" s="1">
+        <v>110.13703164101874</v>
+      </c>
+      <c r="W78" s="1">
+        <v>2.6111101631378912</v>
+      </c>
+      <c r="X78" s="9"/>
+      <c r="Y78" s="20">
+        <v>0.80928414081969313</v>
+      </c>
+      <c r="Z78" s="9"/>
+    </row>
+    <row r="79" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="B79" s="9"/>
+      <c r="C79" s="9">
+        <v>430</v>
+      </c>
+      <c r="D79" s="9">
+        <v>125</v>
+      </c>
+      <c r="E79" s="9">
+        <v>230</v>
+      </c>
+      <c r="F79" s="9"/>
+      <c r="G79" s="12">
+        <v>0.11697368421052633</v>
+      </c>
+      <c r="H79" s="12">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="I79" s="12">
+        <v>1.7280110243454293E-2</v>
+      </c>
+      <c r="J79" s="12">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K79" s="12">
+        <v>5.9420000000000001E-2</v>
+      </c>
+      <c r="L79" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M79" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N79" s="9"/>
+      <c r="O79" s="1">
+        <v>112.47076023391814</v>
+      </c>
+      <c r="P79" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q79" s="1">
+        <v>110.44323681612728</v>
+      </c>
+      <c r="R79" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S79" s="9">
+        <v>136</v>
+      </c>
+      <c r="T79" s="9">
+        <v>56</v>
+      </c>
+      <c r="U79" s="9"/>
+      <c r="V79" s="1">
+        <v>110.36062094420436</v>
+      </c>
+      <c r="W79" s="1">
+        <v>2.2928591899209492</v>
+      </c>
+      <c r="X79" s="9"/>
+      <c r="Y79" s="20">
+        <v>0.80930370866848855</v>
+      </c>
+      <c r="Z79" s="9"/>
+    </row>
+    <row r="80" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="9"/>
+      <c r="B80" s="9"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="9"/>
+      <c r="G80" s="9"/>
+      <c r="H80" s="9"/>
+      <c r="I80" s="9"/>
+      <c r="J80" s="9"/>
+      <c r="K80" s="9"/>
+      <c r="L80" s="9"/>
+      <c r="M80" s="9"/>
+      <c r="N80" s="9"/>
+      <c r="O80" s="9"/>
+      <c r="P80" s="9"/>
+      <c r="Q80" s="9"/>
+      <c r="R80" s="9"/>
+      <c r="S80" s="9"/>
+      <c r="T80" s="9"/>
+      <c r="U80" s="9"/>
+      <c r="V80" s="13"/>
+      <c r="W80" s="13"/>
+      <c r="X80" s="29"/>
+      <c r="Y80" s="14"/>
+      <c r="Z80" s="9"/>
+    </row>
+    <row r="81" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="B81" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C81" s="11">
+        <v>420</v>
+      </c>
+      <c r="D81" s="11">
+        <v>202</v>
+      </c>
+      <c r="E81" s="11">
+        <v>379</v>
+      </c>
+      <c r="F81" s="11"/>
+      <c r="G81" s="15">
+        <v>0.13273391812865498</v>
+      </c>
+      <c r="H81" s="15">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I81" s="15">
+        <v>1.7729474812433008E-2</v>
+      </c>
+      <c r="J81" s="15">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K81" s="15">
+        <v>0.43174000000000001</v>
+      </c>
+      <c r="L81" s="15">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="M81" s="15">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N81" s="11"/>
+      <c r="O81" s="16">
+        <v>126.59356725146199</v>
+      </c>
+      <c r="P81" s="16">
+        <v>3.8</v>
+      </c>
+      <c r="Q81" s="16">
+        <v>113.29019164008275</v>
+      </c>
+      <c r="R81" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="S81" s="11">
+        <v>362</v>
+      </c>
+      <c r="T81" s="11">
+        <v>54</v>
+      </c>
+      <c r="U81" s="9"/>
+      <c r="V81" s="9"/>
+      <c r="W81" s="9"/>
+      <c r="X81" s="9"/>
+      <c r="Y81" s="9"/>
+      <c r="Z81" s="9"/>
+    </row>
+    <row r="82" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="29" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C82" s="11">
+        <v>736</v>
+      </c>
+      <c r="D82" s="11">
+        <v>368</v>
+      </c>
+      <c r="E82" s="11">
+        <v>578</v>
+      </c>
+      <c r="F82" s="11"/>
+      <c r="G82" s="15">
+        <v>0.16271929824561404</v>
+      </c>
+      <c r="H82" s="15">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I82" s="15">
+        <v>1.558478027867095E-2</v>
+      </c>
+      <c r="J82" s="15">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K82" s="15">
+        <v>0.57228000000000001</v>
+      </c>
+      <c r="L82" s="15">
+        <v>7.5700000000000003E-2</v>
+      </c>
+      <c r="M82" s="15">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N82" s="11"/>
+      <c r="O82" s="16">
+        <v>152.48538011695908</v>
+      </c>
+      <c r="P82" s="16">
         <v>11</v>
       </c>
-      <c r="R3" s="11" t="s">
-[...14 lines deleted...]
-      <c r="Y3" s="41" t="s">
+      <c r="Q82" s="16">
+        <v>99.691118745793744</v>
+      </c>
+      <c r="R82" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="S82" s="51">
+        <v>1070</v>
+      </c>
+      <c r="T82" s="11">
+        <v>140</v>
+      </c>
+      <c r="U82" s="9"/>
+      <c r="V82" s="13"/>
+      <c r="W82" s="13"/>
+      <c r="X82" s="29"/>
+      <c r="Y82" s="14"/>
+      <c r="Z82" s="9"/>
+    </row>
+    <row r="83" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="29" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C83" s="11">
+        <v>197</v>
+      </c>
+      <c r="D83" s="11">
+        <v>79</v>
+      </c>
+      <c r="E83" s="11">
+        <v>198</v>
+      </c>
+      <c r="F83" s="11"/>
+      <c r="G83" s="15">
+        <v>0.17090643274853803</v>
+      </c>
+      <c r="H83" s="15">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="I83" s="15">
+        <v>1.5288608176389525E-2</v>
+      </c>
+      <c r="J83" s="15">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K83" s="15">
+        <v>0.35832999999999998</v>
+      </c>
+      <c r="L83" s="15">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="M83" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="N83" s="11"/>
+      <c r="O83" s="16">
+        <v>159.64912280701756</v>
+      </c>
+      <c r="P83" s="16">
+        <v>19</v>
+      </c>
+      <c r="Q83" s="16">
+        <v>97.810895128819311</v>
+      </c>
+      <c r="R83" s="16">
+        <v>2.8</v>
+      </c>
+      <c r="S83" s="51">
+        <v>1110</v>
+      </c>
+      <c r="T83" s="11">
+        <v>270</v>
+      </c>
+      <c r="U83" s="9"/>
+      <c r="V83" s="13"/>
+      <c r="W83" s="13"/>
+      <c r="X83" s="29"/>
+      <c r="Y83" s="14"/>
+      <c r="Z83" s="9"/>
+    </row>
+    <row r="84" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="47" t="s">
         <v>542</v>
       </c>
-    </row>
-[...1933 lines deleted...]
-      <c r="S34" s="26">
+      <c r="B85" s="34"/>
+      <c r="C85" s="34"/>
+      <c r="D85" s="34"/>
+      <c r="E85" s="34"/>
+      <c r="F85" s="34"/>
+      <c r="G85" s="34"/>
+      <c r="H85" s="34"/>
+      <c r="I85" s="34"/>
+      <c r="J85" s="34"/>
+      <c r="K85" s="34"/>
+      <c r="L85" s="34"/>
+      <c r="M85" s="34"/>
+      <c r="N85" s="34"/>
+      <c r="O85" s="34"/>
+      <c r="P85" s="34"/>
+      <c r="Q85" s="34"/>
+      <c r="R85" s="34"/>
+      <c r="S85" s="34"/>
+    </row>
+    <row r="86" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B86" s="34"/>
+      <c r="C86" s="34"/>
+      <c r="D86" s="34"/>
+      <c r="E86" s="34"/>
+      <c r="F86" s="34"/>
+      <c r="G86" s="34"/>
+      <c r="H86" s="34"/>
+      <c r="I86" s="34"/>
+      <c r="J86" s="34"/>
+      <c r="K86" s="34"/>
+      <c r="L86" s="34"/>
+      <c r="M86" s="34"/>
+      <c r="N86" s="34"/>
+      <c r="O86" s="34"/>
+      <c r="P86" s="34"/>
+      <c r="Q86" s="34"/>
+      <c r="R86" s="34"/>
+      <c r="S86" s="34"/>
+    </row>
+    <row r="87" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B87" s="34"/>
+      <c r="C87" s="34"/>
+      <c r="D87" s="34"/>
+      <c r="E87" s="34"/>
+      <c r="F87" s="34"/>
+      <c r="G87" s="34"/>
+      <c r="H87" s="34"/>
+      <c r="I87" s="34"/>
+      <c r="J87" s="34"/>
+      <c r="K87" s="34"/>
+      <c r="L87" s="34"/>
+      <c r="M87" s="34"/>
+      <c r="N87" s="34"/>
+      <c r="O87" s="34"/>
+      <c r="P87" s="34"/>
+      <c r="Q87" s="34"/>
+      <c r="R87" s="34"/>
+      <c r="S87" s="34"/>
+    </row>
+    <row r="88" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B88" s="34"/>
+      <c r="C88" s="34"/>
+      <c r="D88" s="34"/>
+      <c r="E88" s="34"/>
+      <c r="F88" s="34"/>
+      <c r="G88" s="34"/>
+      <c r="H88" s="34"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="34"/>
+      <c r="K88" s="34"/>
+      <c r="L88" s="34"/>
+      <c r="M88" s="34"/>
+      <c r="N88" s="34"/>
+      <c r="O88" s="34"/>
+      <c r="P88" s="34"/>
+      <c r="Q88" s="34"/>
+      <c r="R88" s="34"/>
+      <c r="S88" s="34"/>
+    </row>
+    <row r="89" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B89" s="34"/>
+      <c r="C89" s="34"/>
+      <c r="D89" s="34"/>
+      <c r="E89" s="34"/>
+      <c r="F89" s="34"/>
+      <c r="G89" s="34"/>
+      <c r="H89" s="34"/>
+      <c r="I89" s="34"/>
+      <c r="J89" s="34"/>
+      <c r="K89" s="34"/>
+      <c r="L89" s="34"/>
+      <c r="M89" s="34"/>
+      <c r="N89" s="34"/>
+      <c r="O89" s="34"/>
+      <c r="P89" s="34"/>
+      <c r="Q89" s="34"/>
+      <c r="R89" s="34"/>
+      <c r="S89" s="34"/>
+    </row>
+    <row r="90" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="49" t="s">
         <v>548</v>
       </c>
-      <c r="T34" s="26">
-[...1460 lines deleted...]
-      <c r="Y61" s="26"/>
+      <c r="B90" s="34"/>
+      <c r="C90" s="34"/>
+      <c r="D90" s="34"/>
+      <c r="E90" s="34"/>
+      <c r="F90" s="34"/>
+      <c r="G90" s="34"/>
+      <c r="H90" s="34"/>
+      <c r="I90" s="34"/>
+      <c r="J90" s="34"/>
+      <c r="K90" s="34"/>
+      <c r="L90" s="34"/>
+      <c r="M90" s="34"/>
+      <c r="N90" s="34"/>
+      <c r="O90" s="34"/>
+      <c r="P90" s="34"/>
+      <c r="Q90" s="34"/>
+      <c r="R90" s="34"/>
+      <c r="S90" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B81:B83" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Y78"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7229BF9C-26E5-4F40-A527-8D5736BDF8E0}">
+  <dimension ref="A1:Y52"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" customWidth="1"/>
+    <col min="21" max="21" width="4.7109375" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>533</v>
+      </c>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+    </row>
+    <row r="2" spans="1:25" s="30" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
+        <v>530</v>
+      </c>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
+        <v>531</v>
+      </c>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="9"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" s="30" customFormat="1" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="U3" s="9"/>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+    </row>
+    <row r="5" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>489</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9">
+        <v>506</v>
+      </c>
+      <c r="D5" s="9">
+        <v>151</v>
+      </c>
+      <c r="E5" s="9">
+        <v>1187</v>
+      </c>
+      <c r="F5" s="9"/>
+      <c r="G5" s="12">
+        <v>5.8299041102491206E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="I5" s="12">
+        <v>8.8446294267981018E-3</v>
+      </c>
+      <c r="J5" s="12">
+        <v>1.3999999999999999E-4</v>
+      </c>
+      <c r="K5" s="12">
+        <v>0.57481000000000004</v>
+      </c>
+      <c r="L5" s="12">
+        <v>4.7379999999999999E-2</v>
+      </c>
+      <c r="M5" s="12">
+        <v>6.4999999999999997E-4</v>
+      </c>
+      <c r="N5" s="9"/>
+      <c r="O5" s="1">
+        <v>57.418686454970363</v>
+      </c>
+      <c r="P5" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>56.765478187297063</v>
+      </c>
+      <c r="R5" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="S5" s="9">
+        <v>71</v>
+      </c>
+      <c r="T5" s="9">
+        <v>30</v>
+      </c>
+      <c r="U5" s="9"/>
+      <c r="V5" s="1">
+        <v>56.748228492253709</v>
+      </c>
+      <c r="W5" s="1">
+        <v>0.89694424360594627</v>
+      </c>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="20">
+        <v>0.80608018862247954</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>490</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9">
+        <v>363</v>
+      </c>
+      <c r="D6" s="9">
+        <v>76</v>
+      </c>
+      <c r="E6" s="9">
+        <v>450</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="12">
+        <v>7.6199585602081621E-2</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I6" s="12">
+        <v>1.1562307411464039E-2</v>
+      </c>
+      <c r="J6" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>0.45643</v>
+      </c>
+      <c r="L6" s="12">
+        <v>4.7500000000000001E-2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>6.6E-4</v>
+      </c>
+      <c r="N6" s="9"/>
+      <c r="O6" s="1">
+        <v>74.536693490097818</v>
+      </c>
+      <c r="P6" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>74.10781467348437</v>
+      </c>
+      <c r="R6" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S6" s="9">
+        <v>72</v>
+      </c>
+      <c r="T6" s="9">
+        <v>31</v>
+      </c>
+      <c r="U6" s="9"/>
+      <c r="V6" s="1">
+        <v>74.10717264346161</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.1510977217866274</v>
+      </c>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="20">
+        <v>0.80711674464284033</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>491</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9">
+        <v>318</v>
+      </c>
+      <c r="D7" s="9">
+        <v>55</v>
+      </c>
+      <c r="E7" s="9">
+        <v>316</v>
+      </c>
+      <c r="F7" s="9"/>
+      <c r="G7" s="12">
+        <v>7.7373391798776087E-2</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1.1640233661920409E-2</v>
+      </c>
+      <c r="J7" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K7" s="12">
+        <v>0.25608999999999998</v>
+      </c>
+      <c r="L7" s="12">
+        <v>4.8079999999999998E-2</v>
+      </c>
+      <c r="M7" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N7" s="9"/>
+      <c r="O7" s="1">
+        <v>75.514865320676535</v>
+      </c>
+      <c r="P7" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>74.604398555868784</v>
+      </c>
+      <c r="R7" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S7" s="9">
+        <v>104</v>
+      </c>
+      <c r="T7" s="9">
+        <v>37</v>
+      </c>
+      <c r="U7" s="9"/>
+      <c r="V7" s="1">
+        <v>74.547978883969975</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.3420612445435016</v>
+      </c>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="20">
+        <v>0.80714649437264818</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>492</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9">
+        <v>329</v>
+      </c>
+      <c r="D8" s="9">
+        <v>61</v>
+      </c>
+      <c r="E8" s="9">
+        <v>356</v>
+      </c>
+      <c r="F8" s="9"/>
+      <c r="G8" s="12">
+        <v>7.9134101093817757E-2</v>
+      </c>
+      <c r="H8" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1.1747382256297919E-2</v>
+      </c>
+      <c r="J8" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.27929999999999999</v>
+      </c>
+      <c r="L8" s="12">
+        <v>4.8590000000000001E-2</v>
+      </c>
+      <c r="M8" s="12">
+        <v>8.1999999999999998E-4</v>
+      </c>
+      <c r="N8" s="9"/>
+      <c r="O8" s="1">
+        <v>77.275574615718199</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>75.287138939965587</v>
+      </c>
+      <c r="R8" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S8" s="9">
+        <v>126</v>
+      </c>
+      <c r="T8" s="9">
+        <v>38</v>
+      </c>
+      <c r="U8" s="9"/>
+      <c r="V8" s="1">
+        <v>75.181205219848792</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1.2776067347000011</v>
+      </c>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="20">
+        <v>0.80718740277032219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>493</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9">
+        <v>272</v>
+      </c>
+      <c r="D9" s="9">
+        <v>35</v>
+      </c>
+      <c r="E9" s="9">
+        <v>200</v>
+      </c>
+      <c r="F9" s="9"/>
+      <c r="G9" s="12">
+        <v>7.6884305883486728E-2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1.1747382256297919E-2</v>
+      </c>
+      <c r="J9" s="12">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K9" s="12">
+        <v>0.32828000000000002</v>
+      </c>
+      <c r="L9" s="12">
+        <v>4.777E-2</v>
+      </c>
+      <c r="M9" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="N9" s="9"/>
+      <c r="O9" s="1">
+        <v>75.123596588445039</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>75.287138939965587</v>
+      </c>
+      <c r="R9" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="S9" s="9">
+        <v>70</v>
+      </c>
+      <c r="T9" s="9">
+        <v>45</v>
+      </c>
+      <c r="U9" s="9"/>
+      <c r="V9" s="1">
+        <v>75.262158633106424</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1.47037805013098</v>
+      </c>
+      <c r="X9" s="9"/>
+      <c r="Y9" s="20">
+        <v>0.80718740277032219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>494</v>
+      </c>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9">
+        <v>129</v>
+      </c>
+      <c r="D10" s="9">
+        <v>17</v>
+      </c>
+      <c r="E10" s="9">
+        <v>100</v>
+      </c>
+      <c r="F10" s="9"/>
+      <c r="G10" s="12">
+        <v>7.7764660531007557E-2</v>
+      </c>
+      <c r="H10" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1.1766863818912012E-2</v>
+      </c>
+      <c r="J10" s="12">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0.35064000000000001</v>
+      </c>
+      <c r="L10" s="12">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N10" s="9"/>
+      <c r="O10" s="1">
+        <v>75.906134052908001</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>75.411265786883988</v>
+      </c>
+      <c r="R10" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="S10" s="9">
+        <v>87</v>
+      </c>
+      <c r="T10" s="9">
+        <v>56</v>
+      </c>
+      <c r="U10" s="9"/>
+      <c r="V10" s="1">
+        <v>75.363746522747874</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1.4714337316721693</v>
+      </c>
+      <c r="X10" s="9"/>
+      <c r="Y10" s="20">
+        <v>0.80719484097418526</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9">
+        <v>277</v>
+      </c>
+      <c r="D11" s="9">
+        <v>47</v>
+      </c>
+      <c r="E11" s="9">
+        <v>264</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="12">
+        <v>7.8058112080181166E-2</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1.1766863818912012E-2</v>
+      </c>
+      <c r="J11" s="12">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0.37034</v>
+      </c>
+      <c r="L11" s="12">
+        <v>4.7989999999999998E-2</v>
+      </c>
+      <c r="M11" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N11" s="9"/>
+      <c r="O11" s="1">
+        <v>76.199585602081626</v>
+      </c>
+      <c r="P11" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>75.411265786883988</v>
+      </c>
+      <c r="R11" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S11" s="9">
+        <v>98</v>
+      </c>
+      <c r="T11" s="9">
+        <v>38</v>
+      </c>
+      <c r="U11" s="9"/>
+      <c r="V11" s="1">
+        <v>75.364735372694767</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.40585326766662</v>
+      </c>
+      <c r="X11" s="9"/>
+      <c r="Y11" s="20">
+        <v>0.80719484097418526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>496</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9">
+        <v>273</v>
+      </c>
+      <c r="D12" s="9">
+        <v>42</v>
+      </c>
+      <c r="E12" s="9">
+        <v>242</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="12">
+        <v>7.8742832361586274E-2</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I12" s="12">
+        <v>1.1776604600219058E-2</v>
+      </c>
+      <c r="J12" s="12">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>0.45065</v>
+      </c>
+      <c r="L12" s="12">
+        <v>4.7699999999999999E-2</v>
+      </c>
+      <c r="M12" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="N12" s="9"/>
+      <c r="O12" s="1">
+        <v>76.884305883486718</v>
+      </c>
+      <c r="P12" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>75.473328314071608</v>
+      </c>
+      <c r="R12" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S12" s="9">
+        <v>91</v>
+      </c>
+      <c r="T12" s="9">
+        <v>74</v>
+      </c>
+      <c r="U12" s="9"/>
+      <c r="V12" s="1">
+        <v>75.455582747286385</v>
+      </c>
+      <c r="W12" s="1">
+        <v>2.2401996536542903</v>
+      </c>
+      <c r="X12" s="9"/>
+      <c r="Y12" s="20">
+        <v>0.80719856011227442</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>497</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9">
+        <v>220</v>
+      </c>
+      <c r="D13" s="9">
+        <v>30</v>
+      </c>
+      <c r="E13" s="9">
+        <v>174</v>
+      </c>
+      <c r="F13" s="9"/>
+      <c r="G13" s="12">
+        <v>7.7569026164891808E-2</v>
+      </c>
+      <c r="H13" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I13" s="12">
+        <v>1.1786345381526104E-2</v>
+      </c>
+      <c r="J13" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0.46151999999999999</v>
+      </c>
+      <c r="L13" s="12">
+        <v>4.734E-2</v>
+      </c>
+      <c r="M13" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="N13" s="9"/>
+      <c r="O13" s="1">
+        <v>75.710499686792275</v>
+      </c>
+      <c r="P13" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>75.535390243762564</v>
+      </c>
+      <c r="R13" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S13" s="9">
+        <v>70</v>
+      </c>
+      <c r="T13" s="9">
+        <v>40</v>
+      </c>
+      <c r="U13" s="9"/>
+      <c r="V13" s="1">
+        <v>75.553409689650607</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.3437117103733807</v>
+      </c>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="20">
+        <v>0.80720227927446875</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>498</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9">
+        <v>194</v>
+      </c>
+      <c r="D14" s="9">
+        <v>26</v>
+      </c>
+      <c r="E14" s="9">
+        <v>151</v>
+      </c>
+      <c r="F14" s="9"/>
+      <c r="G14" s="12">
+        <v>7.972100419216499E-2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1.1796086162833151E-2</v>
+      </c>
+      <c r="J14" s="12">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K14" s="12">
+        <v>2.9984E-2</v>
+      </c>
+      <c r="L14" s="12">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M14" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N14" s="9"/>
+      <c r="O14" s="1">
+        <v>77.86247771406542</v>
+      </c>
+      <c r="P14" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>75.597451575966915</v>
+      </c>
+      <c r="R14" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="S14" s="9">
+        <v>105</v>
+      </c>
+      <c r="T14" s="9">
+        <v>57</v>
+      </c>
+      <c r="U14" s="9"/>
+      <c r="V14" s="1">
+        <v>75.570010406816081</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.4725757520662091</v>
+      </c>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="20">
+        <v>0.80720599846076779</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>499</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9">
+        <v>261</v>
+      </c>
+      <c r="D15" s="9">
+        <v>44</v>
+      </c>
+      <c r="E15" s="9">
+        <v>259</v>
+      </c>
+      <c r="F15" s="9"/>
+      <c r="G15" s="12">
+        <v>7.8645015178528399E-2</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1.1796086162833151E-2</v>
+      </c>
+      <c r="J15" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0.36282999999999999</v>
+      </c>
+      <c r="L15" s="12">
+        <v>4.7759999999999997E-2</v>
+      </c>
+      <c r="M15" s="12">
+        <v>9.1E-4</v>
+      </c>
+      <c r="N15" s="9"/>
+      <c r="O15" s="1">
+        <v>76.786488700428848</v>
+      </c>
+      <c r="P15" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>75.597451575966915</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S15" s="9">
+        <v>88</v>
+      </c>
+      <c r="T15" s="9">
+        <v>43</v>
+      </c>
+      <c r="U15" s="9"/>
+      <c r="V15" s="1">
+        <v>75.573975487672783</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.2159143311243894</v>
+      </c>
+      <c r="X15" s="9"/>
+      <c r="Y15" s="20">
+        <v>0.80720599846076779</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9">
+        <v>324</v>
+      </c>
+      <c r="D16" s="9">
+        <v>56</v>
+      </c>
+      <c r="E16" s="9">
+        <v>329</v>
+      </c>
+      <c r="F16" s="9"/>
+      <c r="G16" s="12">
+        <v>7.7569026164891808E-2</v>
+      </c>
+      <c r="H16" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="I16" s="12">
+        <v>1.1796086162833151E-2</v>
+      </c>
+      <c r="J16" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K16" s="12">
+        <v>0.34034999999999999</v>
+      </c>
+      <c r="L16" s="12">
+        <v>4.761E-2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>6.8000000000000005E-4</v>
+      </c>
+      <c r="N16" s="9"/>
+      <c r="O16" s="1">
+        <v>75.808316869850145</v>
+      </c>
+      <c r="P16" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>75.597451575966915</v>
+      </c>
+      <c r="R16" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S16" s="9">
+        <v>82</v>
+      </c>
+      <c r="T16" s="9">
+        <v>31</v>
+      </c>
+      <c r="U16" s="9"/>
+      <c r="V16" s="1">
+        <v>75.588844526677718</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.2784112203463869</v>
+      </c>
+      <c r="X16" s="9"/>
+      <c r="Y16" s="20">
+        <v>0.80720599846076779</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9">
+        <v>240</v>
+      </c>
+      <c r="D17" s="9">
+        <v>39</v>
+      </c>
+      <c r="E17" s="9">
+        <v>219</v>
+      </c>
+      <c r="F17" s="9"/>
+      <c r="G17" s="12">
+        <v>7.8938466727702009E-2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I17" s="12">
+        <v>1.1815567725447243E-2</v>
+      </c>
+      <c r="J17" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K17" s="12">
+        <v>0.31286999999999998</v>
+      </c>
+      <c r="L17" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M17" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="N17" s="9"/>
+      <c r="O17" s="1">
+        <v>77.079940249602458</v>
+      </c>
+      <c r="P17" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>75.72157244796044</v>
+      </c>
+      <c r="R17" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S17" s="9">
+        <v>136</v>
+      </c>
+      <c r="T17" s="9">
+        <v>44</v>
+      </c>
+      <c r="U17" s="9"/>
+      <c r="V17" s="1">
+        <v>75.595044018104971</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.2146474185437566</v>
+      </c>
+      <c r="X17" s="9"/>
+      <c r="Y17" s="20">
+        <v>0.80721343690567937</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9">
+        <v>360</v>
+      </c>
+      <c r="D18" s="9">
+        <v>68</v>
+      </c>
+      <c r="E18" s="9">
+        <v>363</v>
+      </c>
+      <c r="F18" s="9"/>
+      <c r="G18" s="12">
+        <v>8.197079940249602E-2</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I18" s="12">
+        <v>1.1844790069368383E-2</v>
+      </c>
+      <c r="J18" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0.36482999999999999</v>
+      </c>
+      <c r="L18" s="12">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="M18" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N18" s="9"/>
+      <c r="O18" s="1">
+        <v>79.916638558280724</v>
+      </c>
+      <c r="P18" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>75.907749275089628</v>
+      </c>
+      <c r="R18" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S18" s="9">
+        <v>216</v>
+      </c>
+      <c r="T18" s="9">
+        <v>62</v>
+      </c>
+      <c r="U18" s="9"/>
+      <c r="V18" s="1">
+        <v>75.602124043065587</v>
+      </c>
+      <c r="W18" s="1">
+        <v>1.3424442134478749</v>
+      </c>
+      <c r="X18" s="9"/>
+      <c r="Y18" s="20">
+        <v>0.80722459475382846</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>503</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9">
+        <v>289</v>
+      </c>
+      <c r="D19" s="9">
+        <v>46</v>
+      </c>
+      <c r="E19" s="9">
+        <v>264</v>
+      </c>
+      <c r="F19" s="9"/>
+      <c r="G19" s="12">
+        <v>7.8547197995470525E-2</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1.1815567725447243E-2</v>
+      </c>
+      <c r="J19" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K19" s="12">
+        <v>8.5972999999999994E-2</v>
+      </c>
+      <c r="L19" s="12">
+        <v>4.7789999999999999E-2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="N19" s="9"/>
+      <c r="O19" s="1">
+        <v>76.688671517370977</v>
+      </c>
+      <c r="P19" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>75.72157244796044</v>
+      </c>
+      <c r="R19" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S19" s="9">
+        <v>83</v>
+      </c>
+      <c r="T19" s="9">
+        <v>37</v>
+      </c>
+      <c r="U19" s="9"/>
+      <c r="V19" s="1">
+        <v>75.695325929213837</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1.2149087040217807</v>
+      </c>
+      <c r="X19" s="9"/>
+      <c r="Y19" s="20">
+        <v>0.80721343690567937</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>504</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9">
+        <v>248</v>
+      </c>
+      <c r="D20" s="9">
+        <v>31</v>
+      </c>
+      <c r="E20" s="9">
+        <v>181</v>
+      </c>
+      <c r="F20" s="9"/>
+      <c r="G20" s="12">
+        <v>7.8155929263239041E-2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1.1844790069368383E-2</v>
+      </c>
+      <c r="J20" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0.32855000000000001</v>
+      </c>
+      <c r="L20" s="12">
+        <v>4.7699999999999999E-2</v>
+      </c>
+      <c r="M20" s="12">
+        <v>7.2999999999999996E-4</v>
+      </c>
+      <c r="N20" s="9"/>
+      <c r="O20" s="1">
+        <v>76.297402785139496</v>
+      </c>
+      <c r="P20" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>75.907749275089628</v>
+      </c>
+      <c r="R20" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S20" s="9">
+        <v>84</v>
+      </c>
+      <c r="T20" s="9">
+        <v>34</v>
+      </c>
+      <c r="U20" s="9"/>
+      <c r="V20" s="1">
+        <v>75.890767120724561</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1.2147951820468297</v>
+      </c>
+      <c r="X20" s="9"/>
+      <c r="Y20" s="20">
+        <v>0.80722459475382846</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>505</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9">
+        <v>331</v>
+      </c>
+      <c r="D21" s="9">
+        <v>58</v>
+      </c>
+      <c r="E21" s="9">
+        <v>333</v>
+      </c>
+      <c r="F21" s="9"/>
+      <c r="G21" s="12">
+        <v>7.9036283910759883E-2</v>
+      </c>
+      <c r="H21" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I21" s="12">
+        <v>1.1874012413289522E-2</v>
+      </c>
+      <c r="J21" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0.42154000000000003</v>
+      </c>
+      <c r="L21" s="12">
+        <v>4.8529999999999997E-2</v>
+      </c>
+      <c r="M21" s="12">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="N21" s="9"/>
+      <c r="O21" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P21" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>76.093920725460649</v>
+      </c>
+      <c r="R21" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S21" s="9">
+        <v>115</v>
+      </c>
+      <c r="T21" s="9">
+        <v>42</v>
+      </c>
+      <c r="U21" s="9"/>
+      <c r="V21" s="1">
+        <v>75.994457010502302</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.2143185534769618</v>
+      </c>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="20">
+        <v>0.80723575281891169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9">
+        <v>354</v>
+      </c>
+      <c r="D22" s="9">
+        <v>68</v>
+      </c>
+      <c r="E22" s="9">
+        <v>385</v>
+      </c>
+      <c r="F22" s="9"/>
+      <c r="G22" s="12">
+        <v>7.8547197995470525E-2</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1.185453085067543E-2</v>
+      </c>
+      <c r="J22" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0.26375999999999999</v>
+      </c>
+      <c r="L22" s="12">
+        <v>4.7230000000000001E-2</v>
+      </c>
+      <c r="M22" s="12">
+        <v>5.8E-4</v>
+      </c>
+      <c r="N22" s="9"/>
+      <c r="O22" s="1">
+        <v>76.688671517370977</v>
+      </c>
+      <c r="P22" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>75.96980702261601</v>
+      </c>
+      <c r="R22" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S22" s="9">
+        <v>62</v>
+      </c>
+      <c r="T22" s="9">
+        <v>27</v>
+      </c>
+      <c r="U22" s="9"/>
+      <c r="V22" s="1">
+        <v>75.999751977748517</v>
+      </c>
+      <c r="W22" s="1">
+        <v>1.1509474552530918</v>
+      </c>
+      <c r="X22" s="9"/>
+      <c r="Y22" s="20">
+        <v>0.80722831408475271</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>507</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9">
+        <v>294</v>
+      </c>
+      <c r="D23" s="9">
+        <v>50</v>
+      </c>
+      <c r="E23" s="9">
+        <v>289</v>
+      </c>
+      <c r="F23" s="9"/>
+      <c r="G23" s="12">
+        <v>7.9036283910759883E-2</v>
+      </c>
+      <c r="H23" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>1.1883753194596568E-2</v>
+      </c>
+      <c r="J23" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0.31308999999999998</v>
+      </c>
+      <c r="L23" s="12">
+        <v>4.8210000000000003E-2</v>
+      </c>
+      <c r="M23" s="12">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="N23" s="9"/>
+      <c r="O23" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P23" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>76.155976680803334</v>
+      </c>
+      <c r="R23" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S23" s="9">
+        <v>109</v>
+      </c>
+      <c r="T23" s="9">
+        <v>45</v>
+      </c>
+      <c r="U23" s="9"/>
+      <c r="V23" s="1">
+        <v>76.088509806126339</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.2155677910532345</v>
+      </c>
+      <c r="X23" s="9"/>
+      <c r="Y23" s="20">
+        <v>0.8072394722221462</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>508</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9">
+        <v>232</v>
+      </c>
+      <c r="D24" s="9">
+        <v>44</v>
+      </c>
+      <c r="E24" s="9">
+        <v>258</v>
+      </c>
+      <c r="F24" s="9"/>
+      <c r="G24" s="12">
+        <v>7.9134101093817757E-2</v>
+      </c>
+      <c r="H24" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I24" s="12">
+        <v>1.1893493975903615E-2</v>
+      </c>
+      <c r="J24" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0.33582000000000001</v>
+      </c>
+      <c r="L24" s="12">
+        <v>4.8090000000000001E-2</v>
+      </c>
+      <c r="M24" s="12">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="N24" s="9"/>
+      <c r="O24" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P24" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>76.218032038774453</v>
+      </c>
+      <c r="R24" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S24" s="9">
+        <v>103</v>
+      </c>
+      <c r="T24" s="9">
+        <v>36</v>
+      </c>
+      <c r="U24" s="9"/>
+      <c r="V24" s="1">
+        <v>76.162626855410409</v>
+      </c>
+      <c r="W24" s="1">
+        <v>1.3417480097857366</v>
+      </c>
+      <c r="X24" s="9"/>
+      <c r="Y24" s="20">
+        <v>0.80724319164948377</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>509</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9">
+        <v>288</v>
+      </c>
+      <c r="D25" s="9">
+        <v>47</v>
+      </c>
+      <c r="E25" s="9">
+        <v>258</v>
+      </c>
+      <c r="F25" s="9"/>
+      <c r="G25" s="12">
+        <v>8.0307907290512223E-2</v>
+      </c>
+      <c r="H25" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I25" s="12">
+        <v>1.1903234757210661E-2</v>
+      </c>
+      <c r="J25" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>0.39269999999999999</v>
+      </c>
+      <c r="L25" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M25" s="12">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="N25" s="9"/>
+      <c r="O25" s="1">
+        <v>78.351563629354786</v>
+      </c>
+      <c r="P25" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>76.280086799384094</v>
+      </c>
+      <c r="R25" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S25" s="9">
+        <v>127</v>
+      </c>
+      <c r="T25" s="9">
+        <v>45</v>
+      </c>
+      <c r="U25" s="9"/>
+      <c r="V25" s="1">
+        <v>76.17375303881046</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.3421496692469872</v>
+      </c>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="20">
+        <v>0.8072469111009245</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>510</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9">
+        <v>230</v>
+      </c>
+      <c r="D26" s="9">
+        <v>35</v>
+      </c>
+      <c r="E26" s="9">
+        <v>203</v>
+      </c>
+      <c r="F26" s="9"/>
+      <c r="G26" s="12">
+        <v>7.9036283910759883E-2</v>
+      </c>
+      <c r="H26" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I26" s="12">
+        <v>1.1912975538517707E-2</v>
+      </c>
+      <c r="J26" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K26" s="12">
+        <v>0.31433</v>
+      </c>
+      <c r="L26" s="12">
+        <v>4.7969999999999999E-2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="N26" s="9"/>
+      <c r="O26" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P26" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>76.342140962646596</v>
+      </c>
+      <c r="R26" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S26" s="9">
+        <v>99</v>
+      </c>
+      <c r="T26" s="9">
+        <v>41</v>
+      </c>
+      <c r="U26" s="9"/>
+      <c r="V26" s="1">
+        <v>76.298906341093812</v>
+      </c>
+      <c r="W26" s="1">
+        <v>1.2154084297028147</v>
+      </c>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="20">
+        <v>0.80725063057646806</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>511</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9">
+        <v>304</v>
+      </c>
+      <c r="D27" s="9">
+        <v>66</v>
+      </c>
+      <c r="E27" s="9">
+        <v>377</v>
+      </c>
+      <c r="F27" s="9"/>
+      <c r="G27" s="12">
+        <v>7.7569026164891808E-2</v>
+      </c>
+      <c r="H27" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="I27" s="12">
+        <v>1.1903234757210661E-2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0.37703999999999999</v>
+      </c>
+      <c r="L27" s="12">
+        <v>4.7169999999999997E-2</v>
+      </c>
+      <c r="M27" s="12">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="N27" s="9"/>
+      <c r="O27" s="1">
+        <v>75.808316869850145</v>
+      </c>
+      <c r="P27" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>76.280086799384094</v>
+      </c>
+      <c r="R27" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S27" s="9">
+        <v>61</v>
+      </c>
+      <c r="T27" s="9">
+        <v>28</v>
+      </c>
+      <c r="U27" s="9"/>
+      <c r="V27" s="1">
+        <v>76.316774778180061</v>
+      </c>
+      <c r="W27" s="1">
+        <v>1.2148970607021985</v>
+      </c>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="20">
+        <v>0.8072469111009245</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>512</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9">
+        <v>392</v>
+      </c>
+      <c r="D28" s="9">
+        <v>77</v>
+      </c>
+      <c r="E28" s="9">
+        <v>413</v>
+      </c>
+      <c r="F28" s="9"/>
+      <c r="G28" s="12">
+        <v>7.8840649544644148E-2</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I28" s="12">
+        <v>1.1922716319824753E-2</v>
+      </c>
+      <c r="J28" s="12">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="K28" s="12">
+        <v>0.57564000000000004</v>
+      </c>
+      <c r="L28" s="12">
+        <v>4.7919999999999997E-2</v>
+      </c>
+      <c r="M28" s="12">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="N28" s="9"/>
+      <c r="O28" s="1">
+        <v>76.982123066544588</v>
+      </c>
+      <c r="P28" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>76.40419452857202</v>
+      </c>
+      <c r="R28" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S28" s="9">
+        <v>89</v>
+      </c>
+      <c r="T28" s="9">
+        <v>42</v>
+      </c>
+      <c r="U28" s="9"/>
+      <c r="V28" s="1">
+        <v>76.366058252971612</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.5974483436096458</v>
+      </c>
+      <c r="X28" s="9"/>
+      <c r="Y28" s="20">
+        <v>0.80725435007611412</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>513</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9">
+        <v>128</v>
+      </c>
+      <c r="D29" s="9">
+        <v>21</v>
+      </c>
+      <c r="E29" s="9">
+        <v>118</v>
+      </c>
+      <c r="F29" s="9"/>
+      <c r="G29" s="12">
+        <v>8.0112272924396474E-2</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I29" s="12">
+        <v>1.1951938663745892E-2</v>
+      </c>
+      <c r="J29" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0.21127000000000001</v>
+      </c>
+      <c r="L29" s="12">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M29" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N29" s="9"/>
+      <c r="O29" s="1">
+        <v>78.155929263239045</v>
+      </c>
+      <c r="P29" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>76.590351642439515</v>
+      </c>
+      <c r="R29" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S29" s="9">
+        <v>96</v>
+      </c>
+      <c r="T29" s="9">
+        <v>48</v>
+      </c>
+      <c r="U29" s="9"/>
+      <c r="V29" s="1">
+        <v>76.554505611003378</v>
+      </c>
+      <c r="W29" s="1">
+        <v>1.2172417733566976</v>
+      </c>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="20">
+        <v>0.80726550871966674</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>514</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9">
+        <v>387</v>
+      </c>
+      <c r="D30" s="9">
+        <v>25</v>
+      </c>
+      <c r="E30" s="9">
+        <v>148</v>
+      </c>
+      <c r="F30" s="9"/>
+      <c r="G30" s="12">
+        <v>7.9623187009107116E-2</v>
+      </c>
+      <c r="H30" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I30" s="12">
+        <v>1.1971420226359986E-2</v>
+      </c>
+      <c r="J30" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K30" s="12">
+        <v>0.63278999999999996</v>
+      </c>
+      <c r="L30" s="12">
+        <v>4.827E-2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>7.2999999999999996E-4</v>
+      </c>
+      <c r="N30" s="9"/>
+      <c r="O30" s="1">
+        <v>77.666843347949694</v>
+      </c>
+      <c r="P30" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>76.714453398542901</v>
+      </c>
+      <c r="R30" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S30" s="9">
+        <v>118</v>
+      </c>
+      <c r="T30" s="9">
+        <v>36</v>
+      </c>
+      <c r="U30" s="9"/>
+      <c r="V30" s="1">
+        <v>76.641584770238453</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1.341168406403213</v>
+      </c>
+      <c r="X30" s="9"/>
+      <c r="Y30" s="20">
+        <v>0.80727294793587856</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>515</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9">
+        <v>244</v>
+      </c>
+      <c r="D31" s="9">
+        <v>45</v>
+      </c>
+      <c r="E31" s="9">
+        <v>258</v>
+      </c>
+      <c r="F31" s="9"/>
+      <c r="G31" s="12">
+        <v>7.9525369826049241E-2</v>
+      </c>
+      <c r="H31" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I31" s="12">
+        <v>1.1971420226359986E-2</v>
+      </c>
+      <c r="J31" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K31" s="12">
+        <v>0.22928000000000001</v>
+      </c>
+      <c r="L31" s="12">
+        <v>4.777E-2</v>
+      </c>
+      <c r="M31" s="12">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="N31" s="9"/>
+      <c r="O31" s="1">
+        <v>77.666843347949694</v>
+      </c>
+      <c r="P31" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>76.714453398542901</v>
+      </c>
+      <c r="R31" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S31" s="9">
+        <v>85</v>
+      </c>
+      <c r="T31" s="9">
+        <v>40</v>
+      </c>
+      <c r="U31" s="9"/>
+      <c r="V31" s="1">
+        <v>76.691874953547838</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.1520041895388464</v>
+      </c>
+      <c r="X31" s="9"/>
+      <c r="Y31" s="20">
+        <v>0.80727294793587856</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>516</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9">
+        <v>286</v>
+      </c>
+      <c r="D32" s="9">
+        <v>49</v>
+      </c>
+      <c r="E32" s="9">
+        <v>285</v>
+      </c>
+      <c r="F32" s="9"/>
+      <c r="G32" s="12">
+        <v>7.9036283910759883E-2</v>
+      </c>
+      <c r="H32" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I32" s="12">
+        <v>1.1981161007667033E-2</v>
+      </c>
+      <c r="J32" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K32" s="12">
+        <v>0.49031999999999998</v>
+      </c>
+      <c r="L32" s="12">
+        <v>4.761E-2</v>
+      </c>
+      <c r="M32" s="12">
+        <v>7.3999999999999999E-4</v>
+      </c>
+      <c r="N32" s="9"/>
+      <c r="O32" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P32" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>76.77650338068743</v>
+      </c>
+      <c r="R32" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S32" s="9">
+        <v>81</v>
+      </c>
+      <c r="T32" s="9">
+        <v>34</v>
+      </c>
+      <c r="U32" s="9"/>
+      <c r="V32" s="1">
+        <v>76.770137534860197</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.1512441042945107</v>
+      </c>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="20">
+        <v>0.80727666758013705</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>517</v>
+      </c>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9">
+        <v>253</v>
+      </c>
+      <c r="D33" s="9">
+        <v>43</v>
+      </c>
+      <c r="E33" s="9">
+        <v>252</v>
+      </c>
+      <c r="F33" s="9"/>
+      <c r="G33" s="12">
+        <v>7.844938081241265E-2</v>
+      </c>
+      <c r="H33" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I33" s="12">
+        <v>1.1981161007667033E-2</v>
+      </c>
+      <c r="J33" s="12">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K33" s="12">
+        <v>0.36954999999999999</v>
+      </c>
+      <c r="L33" s="12">
+        <v>4.6629999999999998E-2</v>
+      </c>
+      <c r="M33" s="12">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="N33" s="9"/>
+      <c r="O33" s="1">
+        <v>76.590854334313107</v>
+      </c>
+      <c r="P33" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>76.77650338068743</v>
+      </c>
+      <c r="R33" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S33" s="9">
+        <v>38</v>
+      </c>
+      <c r="T33" s="9">
+        <v>39</v>
+      </c>
+      <c r="U33" s="9"/>
+      <c r="V33" s="1">
+        <v>76.86878448449923</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.4087132816259091</v>
+      </c>
+      <c r="X33" s="9"/>
+      <c r="Y33" s="20">
+        <v>0.80727666758013705</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>518</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9">
+        <v>129</v>
+      </c>
+      <c r="D34" s="9">
+        <v>21</v>
+      </c>
+      <c r="E34" s="9">
+        <v>116</v>
+      </c>
+      <c r="F34" s="9"/>
+      <c r="G34" s="12">
+        <v>8.0601358839685819E-2</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I34" s="12">
+        <v>1.2020124132895217E-2</v>
+      </c>
+      <c r="J34" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0.22796</v>
+      </c>
+      <c r="L34" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M34" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N34" s="9"/>
+      <c r="O34" s="1">
+        <v>78.645015178528411</v>
+      </c>
+      <c r="P34" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>77.024697336813446</v>
+      </c>
+      <c r="R34" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S34" s="9">
+        <v>145</v>
+      </c>
+      <c r="T34" s="9">
+        <v>59</v>
+      </c>
+      <c r="U34" s="9"/>
+      <c r="V34" s="1">
+        <v>76.898641637788728</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.3446117972223048</v>
+      </c>
+      <c r="X34" s="9"/>
+      <c r="Y34" s="20">
+        <v>0.80729154639818446</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>519</v>
+      </c>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9">
+        <v>296</v>
+      </c>
+      <c r="D35" s="9">
+        <v>53</v>
+      </c>
+      <c r="E35" s="9">
+        <v>298</v>
+      </c>
+      <c r="F35" s="9"/>
+      <c r="G35" s="12">
+        <v>7.9036283910759883E-2</v>
+      </c>
+      <c r="H35" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I35" s="12">
+        <v>1.2029864914202264E-2</v>
+      </c>
+      <c r="J35" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K35" s="12">
+        <v>0.17288000000000001</v>
+      </c>
+      <c r="L35" s="12">
+        <v>4.7460000000000002E-2</v>
+      </c>
+      <c r="M35" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="N35" s="9"/>
+      <c r="O35" s="1">
+        <v>77.177757432660343</v>
+      </c>
+      <c r="P35" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>77.086744332790119</v>
+      </c>
+      <c r="R35" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S35" s="9">
+        <v>77</v>
+      </c>
+      <c r="T35" s="9">
+        <v>42</v>
+      </c>
+      <c r="U35" s="9"/>
+      <c r="V35" s="1">
+        <v>77.096140137070066</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.3437446166136731</v>
+      </c>
+      <c r="X35" s="9"/>
+      <c r="Y35" s="20">
+        <v>0.80729526616294878</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>520</v>
+      </c>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9">
+        <v>99</v>
+      </c>
+      <c r="D36" s="9">
+        <v>15</v>
+      </c>
+      <c r="E36" s="9">
+        <v>84</v>
+      </c>
+      <c r="F36" s="9"/>
+      <c r="G36" s="12">
+        <v>8.2557702500843252E-2</v>
+      </c>
+      <c r="H36" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>1.2059087258123402E-2</v>
+      </c>
+      <c r="J36" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K36" s="12">
+        <v>9.4065999999999993E-3</v>
+      </c>
+      <c r="L36" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M36" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N36" s="9"/>
+      <c r="O36" s="1">
+        <v>80.405724473570089</v>
+      </c>
+      <c r="P36" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>77.27288173757016</v>
+      </c>
+      <c r="R36" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S36" s="9">
+        <v>153</v>
+      </c>
+      <c r="T36" s="9">
+        <v>65</v>
+      </c>
+      <c r="U36" s="9"/>
+      <c r="V36" s="1">
+        <v>77.106403305516906</v>
+      </c>
+      <c r="W36" s="1">
+        <v>1.6619583934743718</v>
+      </c>
+      <c r="X36" s="9"/>
+      <c r="Y36" s="20">
+        <v>0.80730642560184529</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>521</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9">
+        <v>155</v>
+      </c>
+      <c r="D37" s="9">
+        <v>26</v>
+      </c>
+      <c r="E37" s="9">
+        <v>128</v>
+      </c>
+      <c r="F37" s="9"/>
+      <c r="G37" s="12">
+        <v>8.0601358839685819E-2</v>
+      </c>
+      <c r="H37" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I37" s="12">
+        <v>1.2078568820737495E-2</v>
+      </c>
+      <c r="J37" s="12">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K37" s="12">
+        <v>0.30256</v>
+      </c>
+      <c r="L37" s="12">
+        <v>4.87E-2</v>
+      </c>
+      <c r="M37" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N37" s="9"/>
+      <c r="O37" s="1">
+        <v>78.645015178528411</v>
+      </c>
+      <c r="P37" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>77.396970354914231</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2</v>
+      </c>
+      <c r="S37" s="9">
+        <v>129</v>
+      </c>
+      <c r="T37" s="9">
+        <v>74</v>
+      </c>
+      <c r="U37" s="9"/>
+      <c r="V37" s="1">
+        <v>77.281213310989671</v>
+      </c>
+      <c r="W37" s="1">
+        <v>2.0450037728511634</v>
+      </c>
+      <c r="X37" s="9"/>
+      <c r="Y37" s="20">
+        <v>0.80731386534827732</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>522</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9">
+        <v>308</v>
+      </c>
+      <c r="D38" s="9">
+        <v>55</v>
+      </c>
+      <c r="E38" s="9">
+        <v>284</v>
+      </c>
+      <c r="F38" s="9"/>
+      <c r="G38" s="12">
+        <v>8.9893991230183573E-2</v>
+      </c>
+      <c r="H38" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I38" s="12">
+        <v>1.2156495071193867E-2</v>
+      </c>
+      <c r="J38" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K38" s="12">
+        <v>0.28150999999999998</v>
+      </c>
+      <c r="L38" s="12">
+        <v>5.321E-2</v>
+      </c>
+      <c r="M38" s="12">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="N38" s="9"/>
+      <c r="O38" s="1">
+        <v>87.350744470678933</v>
+      </c>
+      <c r="P38" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>77.893300939548467</v>
+      </c>
+      <c r="R38" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S38" s="9">
+        <v>333</v>
+      </c>
+      <c r="T38" s="9">
+        <v>34</v>
+      </c>
+      <c r="U38" s="9"/>
+      <c r="V38" s="1">
+        <v>77.317276174669644</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.1433216320147181</v>
+      </c>
+      <c r="X38" s="9"/>
+      <c r="Y38" s="20">
+        <v>0.80734362529798676</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>523</v>
+      </c>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9">
+        <v>440</v>
+      </c>
+      <c r="D39" s="9">
+        <v>103</v>
+      </c>
+      <c r="E39" s="9">
+        <v>683</v>
+      </c>
+      <c r="F39" s="9"/>
+      <c r="G39" s="12">
+        <v>7.9525369826049241E-2</v>
+      </c>
+      <c r="H39" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I39" s="12">
+        <v>1.2098050383351589E-2</v>
+      </c>
+      <c r="J39" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0.66522000000000003</v>
+      </c>
+      <c r="L39" s="12">
+        <v>4.7829999999999998E-2</v>
+      </c>
+      <c r="M39" s="12">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="N39" s="9"/>
+      <c r="O39" s="1">
+        <v>77.666843347949694</v>
+      </c>
+      <c r="P39" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>77.52105658369328</v>
+      </c>
+      <c r="R39" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S39" s="9">
+        <v>92</v>
+      </c>
+      <c r="T39" s="9">
+        <v>41</v>
+      </c>
+      <c r="U39" s="9"/>
+      <c r="V39" s="1">
+        <v>77.493785778858268</v>
+      </c>
+      <c r="W39" s="1">
+        <v>1.7249420377120119</v>
+      </c>
+      <c r="X39" s="9"/>
+      <c r="Y39" s="20">
+        <v>0.8073213051911089</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>524</v>
+      </c>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9">
+        <v>260</v>
+      </c>
+      <c r="D40" s="9">
+        <v>43</v>
+      </c>
+      <c r="E40" s="9">
+        <v>227</v>
+      </c>
+      <c r="F40" s="9"/>
+      <c r="G40" s="12">
+        <v>8.5003132077290031E-2</v>
+      </c>
+      <c r="H40" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I40" s="12">
+        <v>1.2166235852500913E-2</v>
+      </c>
+      <c r="J40" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0.61351</v>
+      </c>
+      <c r="L40" s="12">
+        <v>5.042E-2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>9.2000000000000003E-4</v>
+      </c>
+      <c r="N40" s="9"/>
+      <c r="O40" s="1">
+        <v>82.753336866958989</v>
+      </c>
+      <c r="P40" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>77.955339575783938</v>
+      </c>
+      <c r="R40" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S40" s="9">
+        <v>210</v>
+      </c>
+      <c r="T40" s="9">
+        <v>42</v>
+      </c>
+      <c r="U40" s="9"/>
+      <c r="V40" s="1">
+        <v>77.664119822010861</v>
+      </c>
+      <c r="W40" s="1">
+        <v>1.2751198073934649</v>
+      </c>
+      <c r="X40" s="9"/>
+      <c r="Y40" s="20">
+        <v>0.80734734540014563</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>525</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9">
+        <v>763</v>
+      </c>
+      <c r="D41" s="9">
+        <v>105</v>
+      </c>
+      <c r="E41" s="9">
+        <v>547</v>
+      </c>
+      <c r="F41" s="9"/>
+      <c r="G41" s="12">
+        <v>8.0894810388859428E-2</v>
+      </c>
+      <c r="H41" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I41" s="12">
+        <v>1.2185717415115005E-2</v>
+      </c>
+      <c r="J41" s="12">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0.44758999999999999</v>
+      </c>
+      <c r="L41" s="12">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M41" s="12">
+        <v>1E-3</v>
+      </c>
+      <c r="N41" s="9"/>
+      <c r="O41" s="1">
+        <v>78.938466727702021</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>78.079415057150428</v>
+      </c>
+      <c r="R41" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S41" s="9">
+        <v>108</v>
+      </c>
+      <c r="T41" s="9">
+        <v>49</v>
+      </c>
+      <c r="U41" s="9"/>
+      <c r="V41" s="1">
+        <v>78.015222318040543</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1.7247317576529864</v>
+      </c>
+      <c r="X41" s="9"/>
+      <c r="Y41" s="20">
+        <v>0.807354785676758</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>526</v>
+      </c>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9">
+        <v>144</v>
+      </c>
+      <c r="D42" s="9">
+        <v>18</v>
+      </c>
+      <c r="E42" s="9">
+        <v>99</v>
+      </c>
+      <c r="F42" s="9"/>
+      <c r="G42" s="12">
+        <v>8.2264250951669629E-2</v>
+      </c>
+      <c r="H42" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I42" s="12">
+        <v>1.2380533041255934E-2</v>
+      </c>
+      <c r="J42" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0.30253999999999998</v>
+      </c>
+      <c r="L42" s="12">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M42" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N42" s="9"/>
+      <c r="O42" s="1">
+        <v>80.210090107454334</v>
+      </c>
+      <c r="P42" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>79.320038542644681</v>
+      </c>
+      <c r="R42" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S42" s="9">
+        <v>96</v>
+      </c>
+      <c r="T42" s="9">
+        <v>47</v>
+      </c>
+      <c r="U42" s="9"/>
+      <c r="V42" s="1">
+        <v>79.288609180743705</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1.2807826292047502</v>
+      </c>
+      <c r="X42" s="9"/>
+      <c r="Y42" s="20">
+        <v>0.80742919374423572</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>527</v>
+      </c>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9">
+        <v>407</v>
+      </c>
+      <c r="D43" s="9">
+        <v>65</v>
+      </c>
+      <c r="E43" s="9">
+        <v>321</v>
+      </c>
+      <c r="F43" s="9"/>
+      <c r="G43" s="12">
+        <v>9.5078301932250753E-2</v>
+      </c>
+      <c r="H43" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I43" s="12">
+        <v>1.2663015699160276E-2</v>
+      </c>
+      <c r="J43" s="12">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K43" s="12">
+        <v>0.26526</v>
+      </c>
+      <c r="L43" s="12">
+        <v>5.4300000000000001E-2</v>
+      </c>
+      <c r="M43" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="N43" s="9"/>
+      <c r="O43" s="1">
+        <v>92.143786440514617</v>
+      </c>
+      <c r="P43" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>81.118518605021308</v>
+      </c>
+      <c r="R43" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S43" s="9">
+        <v>373</v>
+      </c>
+      <c r="T43" s="9">
+        <v>54</v>
+      </c>
+      <c r="U43" s="9"/>
+      <c r="V43" s="1">
+        <v>80.409833560333396</v>
+      </c>
+      <c r="W43" s="1">
+        <v>1.4610724522013947</v>
+      </c>
+      <c r="X43" s="9"/>
+      <c r="Y43" s="20">
+        <v>0.80753710256104438</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="9"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="9"/>
+      <c r="N44" s="9"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="R44" s="9"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="9"/>
+      <c r="U44" s="9"/>
+      <c r="V44" s="9"/>
+      <c r="W44" s="9"/>
+      <c r="X44" s="9"/>
+      <c r="Y44" s="9"/>
+    </row>
+    <row r="45" spans="1:25" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>528</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="11">
+        <v>292</v>
+      </c>
+      <c r="D45" s="11">
+        <v>79</v>
+      </c>
+      <c r="E45" s="11">
+        <v>254</v>
+      </c>
+      <c r="F45" s="11"/>
+      <c r="G45" s="15">
+        <v>0.16335469570664482</v>
+      </c>
+      <c r="H45" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I45" s="15">
+        <v>1.3023424607520992E-2</v>
+      </c>
+      <c r="J45" s="15">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K45" s="15">
+        <v>0.69016999999999995</v>
+      </c>
+      <c r="L45" s="15">
+        <v>8.9899999999999994E-2</v>
+      </c>
+      <c r="M45" s="15">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="N45" s="11"/>
+      <c r="O45" s="16">
+        <v>152.98607430251047</v>
+      </c>
+      <c r="P45" s="16">
+        <v>9.9</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>83.412402867166961</v>
+      </c>
+      <c r="R45" s="16">
+        <v>1.7</v>
+      </c>
+      <c r="S45" s="51">
+        <v>1410</v>
+      </c>
+      <c r="T45" s="11">
+        <v>110</v>
+      </c>
+      <c r="U45" s="9"/>
+      <c r="V45" s="9"/>
+      <c r="W45" s="9"/>
+      <c r="X45" s="9"/>
+      <c r="Y45" s="9"/>
+    </row>
+    <row r="47" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="34"/>
+      <c r="J47" s="34"/>
+      <c r="K47" s="34"/>
+      <c r="L47" s="34"/>
+      <c r="M47" s="34"/>
+      <c r="N47" s="34"/>
+      <c r="O47" s="34"/>
+      <c r="P47" s="34"/>
+      <c r="Q47" s="34"/>
+      <c r="R47" s="34"/>
+      <c r="S47" s="34"/>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="34"/>
+      <c r="L48" s="34"/>
+      <c r="M48" s="34"/>
+      <c r="N48" s="34"/>
+      <c r="O48" s="34"/>
+      <c r="P48" s="34"/>
+      <c r="Q48" s="34"/>
+      <c r="R48" s="34"/>
+      <c r="S48" s="34"/>
+    </row>
+    <row r="49" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
+      <c r="M49" s="34"/>
+      <c r="N49" s="34"/>
+      <c r="O49" s="34"/>
+      <c r="P49" s="34"/>
+      <c r="Q49" s="34"/>
+      <c r="R49" s="34"/>
+      <c r="S49" s="34"/>
+    </row>
+    <row r="50" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="34"/>
+      <c r="M50" s="34"/>
+      <c r="N50" s="34"/>
+      <c r="O50" s="34"/>
+      <c r="P50" s="34"/>
+      <c r="Q50" s="34"/>
+      <c r="R50" s="34"/>
+      <c r="S50" s="34"/>
+    </row>
+    <row r="51" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="34"/>
+      <c r="N51" s="34"/>
+      <c r="O51" s="34"/>
+      <c r="P51" s="34"/>
+      <c r="Q51" s="34"/>
+      <c r="R51" s="34"/>
+      <c r="S51" s="34"/>
+    </row>
+    <row r="52" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="49" t="s">
+        <v>548</v>
+      </c>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B45" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E8E7BCE-8A5E-44E2-851B-9C50ACDF3B31}">
+  <dimension ref="A1:Y86"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" customWidth="1"/>
+    <col min="21" max="21" width="4.7109375" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>532</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" s="9" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
+        <v>530</v>
+      </c>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
+        <v>531</v>
+      </c>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" s="9" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" s="9" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" s="9">
+        <v>163</v>
+      </c>
+      <c r="D5" s="9">
+        <v>29</v>
+      </c>
+      <c r="E5" s="9">
+        <v>98</v>
+      </c>
+      <c r="G5" s="12">
+        <v>4.9279720279720281E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I5" s="12">
+        <v>6.899999999999999E-3</v>
+      </c>
+      <c r="J5" s="12">
+        <v>1.3999999999999999E-4</v>
+      </c>
+      <c r="K5" s="12">
+        <v>0.24607000000000001</v>
+      </c>
+      <c r="L5" s="12">
+        <v>5.16E-2</v>
+      </c>
+      <c r="M5" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="O5" s="1">
+        <v>48.87412587412588</v>
+      </c>
+      <c r="P5" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>44.327503235661979</v>
+      </c>
+      <c r="R5" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="S5" s="9">
+        <v>260</v>
+      </c>
+      <c r="T5" s="9">
+        <v>120</v>
+      </c>
+      <c r="V5" s="1">
+        <v>44.053649158983667</v>
+      </c>
+      <c r="W5" s="1">
+        <v>0.90663883170835824</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.80533963666214392</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>198</v>
+      </c>
+      <c r="C6" s="9">
+        <v>401</v>
+      </c>
+      <c r="D6" s="9">
+        <v>88</v>
+      </c>
+      <c r="E6" s="9">
+        <v>345</v>
+      </c>
+      <c r="G6" s="12">
+        <v>4.6339160839160835E-2</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I6" s="12">
+        <v>7.0942222222222214E-3</v>
+      </c>
+      <c r="J6" s="12">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="K6" s="12">
+        <v>0.21618999999999999</v>
+      </c>
+      <c r="L6" s="12">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M6" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>46.034965034965033</v>
+      </c>
+      <c r="P6" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>45.570840359354619</v>
+      </c>
+      <c r="R6" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="S6" s="9">
+        <v>107</v>
+      </c>
+      <c r="T6" s="9">
+        <v>56</v>
+      </c>
+      <c r="V6" s="1">
+        <v>45.494603739469419</v>
+      </c>
+      <c r="W6" s="1">
+        <v>0.96236864006144451</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.80541355688080507</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="C7" s="9">
+        <v>190</v>
+      </c>
+      <c r="D7" s="9">
+        <v>31</v>
+      </c>
+      <c r="E7" s="9">
+        <v>138</v>
+      </c>
+      <c r="G7" s="12">
+        <v>6.1548951048951049E-2</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I7" s="12">
+        <v>8.2084444444444436E-3</v>
+      </c>
+      <c r="J7" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K7" s="12">
+        <v>4.6898000000000002E-2</v>
+      </c>
+      <c r="L7" s="12">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M7" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O7" s="1">
+        <v>60.636363636363633</v>
+      </c>
+      <c r="P7" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>52.69903880421036</v>
+      </c>
+      <c r="R7" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S7" s="9">
+        <v>404</v>
+      </c>
+      <c r="T7" s="9">
+        <v>63</v>
+      </c>
+      <c r="V7" s="1">
+        <v>52.142717054300391</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.0820183697764441</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.80583781124232623</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="C8" s="9">
+        <v>130</v>
+      </c>
+      <c r="D8" s="9">
+        <v>24</v>
+      </c>
+      <c r="E8" s="9">
+        <v>78</v>
+      </c>
+      <c r="G8" s="12">
+        <v>7.2804195804195809E-2</v>
+      </c>
+      <c r="H8" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I8" s="12">
+        <v>8.3311111111111086E-3</v>
+      </c>
+      <c r="J8" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.18679000000000001</v>
+      </c>
+      <c r="L8" s="12">
+        <v>6.3899999999999998E-2</v>
+      </c>
+      <c r="M8" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="O8" s="1">
+        <v>71.384615384615387</v>
+      </c>
+      <c r="P8" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>53.483313170135325</v>
+      </c>
+      <c r="R8" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S8" s="9">
+        <v>726</v>
+      </c>
+      <c r="T8" s="9">
+        <v>79</v>
+      </c>
+      <c r="V8" s="1">
+        <v>52.30123988473909</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1.0777548104110657</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.80588453746845945</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>201</v>
+      </c>
+      <c r="C9" s="9">
+        <v>91</v>
+      </c>
+      <c r="D9" s="9">
+        <v>13</v>
+      </c>
+      <c r="E9" s="9">
+        <v>58</v>
+      </c>
+      <c r="G9" s="12">
+        <v>6.3069930069930072E-2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I9" s="12">
+        <v>8.2799999999999992E-3</v>
+      </c>
+      <c r="J9" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K9" s="12">
+        <v>0.1139</v>
+      </c>
+      <c r="L9" s="12">
+        <v>5.5E-2</v>
+      </c>
+      <c r="M9" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="O9" s="1">
+        <v>62.05594405594406</v>
+      </c>
+      <c r="P9" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>53.156543779860144</v>
+      </c>
+      <c r="R9" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S9" s="9">
+        <v>414</v>
+      </c>
+      <c r="T9" s="9">
+        <v>97</v>
+      </c>
+      <c r="V9" s="1">
+        <v>52.603035920031381</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1.2773293763048159</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.80586506774189504</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="9">
+        <v>68</v>
+      </c>
+      <c r="D10" s="9">
+        <v>10</v>
+      </c>
+      <c r="E10" s="9">
+        <v>40</v>
+      </c>
+      <c r="G10" s="12">
+        <v>5.6783216783216788E-2</v>
+      </c>
+      <c r="H10" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I10" s="12">
+        <v>8.2595555555555547E-3</v>
+      </c>
+      <c r="J10" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0.18992000000000001</v>
+      </c>
+      <c r="L10" s="12">
+        <v>5.1200000000000002E-2</v>
+      </c>
+      <c r="M10" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="O10" s="1">
+        <v>56.073426573426573</v>
+      </c>
+      <c r="P10" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>53.025831385695824</v>
+      </c>
+      <c r="R10" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S10" s="9">
+        <v>240</v>
+      </c>
+      <c r="T10" s="9">
+        <v>110</v>
+      </c>
+      <c r="V10" s="1">
+        <v>52.73833784022316</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1.2873875159655117</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0.80585728003753743</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>203</v>
+      </c>
+      <c r="C11" s="9">
+        <v>95</v>
+      </c>
+      <c r="D11" s="9">
+        <v>13</v>
+      </c>
+      <c r="E11" s="9">
+        <v>50</v>
+      </c>
+      <c r="G11" s="12">
+        <v>5.5769230769230772E-2</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I11" s="12">
+        <v>8.2493333333333325E-3</v>
+      </c>
+      <c r="J11" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0.25919999999999999</v>
+      </c>
+      <c r="L11" s="12">
+        <v>4.9700000000000001E-2</v>
+      </c>
+      <c r="M11" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O11" s="1">
+        <v>55.05944055944056</v>
+      </c>
+      <c r="P11" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>52.96047419469128</v>
+      </c>
+      <c r="R11" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S11" s="9">
+        <v>181</v>
+      </c>
+      <c r="T11" s="9">
+        <v>65</v>
+      </c>
+      <c r="V11" s="1">
+        <v>52.777655450689693</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.153212291446291</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.80585338622527392</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>204</v>
+      </c>
+      <c r="C12" s="9">
+        <v>95</v>
+      </c>
+      <c r="D12" s="9">
+        <v>15</v>
+      </c>
+      <c r="E12" s="9">
+        <v>54</v>
+      </c>
+      <c r="G12" s="12">
+        <v>6.1954545454545457E-2</v>
+      </c>
+      <c r="H12" s="12">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I12" s="12">
+        <v>8.3208888888888881E-3</v>
+      </c>
+      <c r="J12" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K12" s="12">
+        <v>0.46168999999999999</v>
+      </c>
+      <c r="L12" s="12">
+        <v>5.4600000000000003E-2</v>
+      </c>
+      <c r="M12" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O12" s="1">
+        <v>61.041958041958047</v>
+      </c>
+      <c r="P12" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>53.41796061718447</v>
+      </c>
+      <c r="R12" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S12" s="9">
+        <v>370</v>
+      </c>
+      <c r="T12" s="9">
+        <v>100</v>
+      </c>
+      <c r="V12" s="1">
+        <v>52.890191049600453</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1.2181825654995591</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.80588064346992783</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C13" s="9">
+        <v>143</v>
+      </c>
+      <c r="D13" s="9">
+        <v>28</v>
+      </c>
+      <c r="E13" s="9">
+        <v>107</v>
+      </c>
+      <c r="G13" s="12">
+        <v>5.9419580419580419E-2</v>
+      </c>
+      <c r="H13" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I13" s="12">
+        <v>8.3004444444444436E-3</v>
+      </c>
+      <c r="J13" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0.24962000000000001</v>
+      </c>
+      <c r="L13" s="12">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="M13" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O13" s="1">
+        <v>58.709790209790206</v>
+      </c>
+      <c r="P13" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>53.287253523654343</v>
+      </c>
+      <c r="R13" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S13" s="9">
+        <v>279</v>
+      </c>
+      <c r="T13" s="9">
+        <v>91</v>
+      </c>
+      <c r="V13" s="1">
+        <v>52.928675740145785</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.1549919396593198</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.80587285555269228</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>206</v>
+      </c>
+      <c r="C14" s="9">
+        <v>195</v>
+      </c>
+      <c r="D14" s="9">
+        <v>47</v>
+      </c>
+      <c r="E14" s="9">
+        <v>166</v>
+      </c>
+      <c r="G14" s="12">
+        <v>6.5604895104895103E-2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I14" s="12">
+        <v>8.3515555555555548E-3</v>
+      </c>
+      <c r="J14" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K14" s="12">
+        <v>0.30942999999999998</v>
+      </c>
+      <c r="L14" s="12">
+        <v>5.6599999999999998E-2</v>
+      </c>
+      <c r="M14" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="O14" s="1">
+        <v>64.489510489510494</v>
+      </c>
+      <c r="P14" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>53.614016288474417</v>
+      </c>
+      <c r="R14" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S14" s="9">
+        <v>495</v>
+      </c>
+      <c r="T14" s="9">
+        <v>98</v>
+      </c>
+      <c r="V14" s="1">
+        <v>52.943663108617955</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.2747916273754853</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.80589232554534962</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="C15" s="9">
+        <v>123</v>
+      </c>
+      <c r="D15" s="9">
+        <v>25</v>
+      </c>
+      <c r="E15" s="9">
+        <v>99</v>
+      </c>
+      <c r="G15" s="12">
+        <v>5.7391608391608388E-2</v>
+      </c>
+      <c r="H15" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I15" s="12">
+        <v>8.3004444444444436E-3</v>
+      </c>
+      <c r="J15" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0.16109000000000001</v>
+      </c>
+      <c r="L15" s="12">
+        <v>5.11E-2</v>
+      </c>
+      <c r="M15" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O15" s="1">
+        <v>56.68181818181818</v>
+      </c>
+      <c r="P15" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>53.287253523654343</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S15" s="9">
+        <v>225</v>
+      </c>
+      <c r="T15" s="9">
+        <v>72</v>
+      </c>
+      <c r="V15" s="1">
+        <v>53.005715150345601</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.0884258808769587</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.80587285555269228</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>208</v>
+      </c>
+      <c r="C16" s="9">
+        <v>99</v>
+      </c>
+      <c r="D16" s="9">
+        <v>19</v>
+      </c>
+      <c r="E16" s="9">
+        <v>69</v>
+      </c>
+      <c r="G16" s="12">
+        <v>5.5465034965034965E-2</v>
+      </c>
+      <c r="H16" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I16" s="12">
+        <v>8.2799999999999992E-3</v>
+      </c>
+      <c r="J16" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K16" s="12">
+        <v>0.11709</v>
+      </c>
+      <c r="L16" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M16" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O16" s="1">
+        <v>54.85664335664336</v>
+      </c>
+      <c r="P16" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>53.156543779860144</v>
+      </c>
+      <c r="R16" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S16" s="9">
+        <v>156</v>
+      </c>
+      <c r="T16" s="9">
+        <v>77</v>
+      </c>
+      <c r="V16" s="1">
+        <v>53.008254078365731</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.0926235873582679</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.80586506774189504</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" s="9">
+        <v>93</v>
+      </c>
+      <c r="D17" s="9">
+        <v>12</v>
+      </c>
+      <c r="E17" s="9">
+        <v>46</v>
+      </c>
+      <c r="G17" s="12">
+        <v>5.7087412587412595E-2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I17" s="12">
+        <v>8.3004444444444436E-3</v>
+      </c>
+      <c r="J17" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K17" s="12">
+        <v>0.37430999999999998</v>
+      </c>
+      <c r="L17" s="12">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="M17" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O17" s="1">
+        <v>56.37762237762238</v>
+      </c>
+      <c r="P17" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>53.287253523654343</v>
+      </c>
+      <c r="R17" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S17" s="9">
+        <v>223</v>
+      </c>
+      <c r="T17" s="9">
+        <v>89</v>
+      </c>
+      <c r="V17" s="1">
+        <v>53.026725793064507</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.3459663512946192</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>0.80587285555269228</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>210</v>
+      </c>
+      <c r="C18" s="9">
+        <v>101</v>
+      </c>
+      <c r="D18" s="9">
+        <v>16</v>
+      </c>
+      <c r="E18" s="9">
+        <v>52</v>
+      </c>
+      <c r="G18" s="12">
+        <v>6.5807692307692303E-2</v>
+      </c>
+      <c r="H18" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I18" s="12">
+        <v>8.3822222222222215E-3</v>
+      </c>
+      <c r="J18" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K18" s="12">
+        <v>5.6745999999999998E-2</v>
+      </c>
+      <c r="L18" s="12">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="M18" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="O18" s="1">
+        <v>65.199300699300693</v>
+      </c>
+      <c r="P18" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>53.81006599727791</v>
+      </c>
+      <c r="R18" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S18" s="9">
+        <v>508</v>
+      </c>
+      <c r="T18" s="9">
+        <v>92</v>
+      </c>
+      <c r="V18" s="1">
+        <v>53.038537844035659</v>
+      </c>
+      <c r="W18" s="1">
+        <v>1.2109375280262185</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>0.80590400786024929</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>211</v>
+      </c>
+      <c r="C19" s="9">
+        <v>147</v>
+      </c>
+      <c r="D19" s="9">
+        <v>28</v>
+      </c>
+      <c r="E19" s="9">
+        <v>106</v>
+      </c>
+      <c r="G19" s="12">
+        <v>6.5807692307692303E-2</v>
+      </c>
+      <c r="H19" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I19" s="12">
+        <v>8.3924444444444437E-3</v>
+      </c>
+      <c r="J19" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K19" s="12">
+        <v>6.3644000000000006E-2</v>
+      </c>
+      <c r="L19" s="12">
+        <v>5.8200000000000002E-2</v>
+      </c>
+      <c r="M19" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O19" s="1">
+        <v>64.692307692307693</v>
+      </c>
+      <c r="P19" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>53.875414575278093</v>
+      </c>
+      <c r="R19" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S19" s="9">
+        <v>536</v>
+      </c>
+      <c r="T19" s="9">
+        <v>79</v>
+      </c>
+      <c r="V19" s="1">
+        <v>53.088884384256239</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1.1462104790784096</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.80590790201843232</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>212</v>
+      </c>
+      <c r="C20" s="9">
+        <v>102</v>
+      </c>
+      <c r="D20" s="9">
+        <v>16</v>
+      </c>
+      <c r="E20" s="9">
+        <v>55</v>
+      </c>
+      <c r="G20" s="12">
+        <v>5.9926573426573426E-2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>8.3515555555555548E-3</v>
+      </c>
+      <c r="J20" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K20" s="12">
+        <v>6.9470000000000004E-2</v>
+      </c>
+      <c r="L20" s="12">
+        <v>5.3699999999999998E-2</v>
+      </c>
+      <c r="M20" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O20" s="1">
+        <v>59.115384615384613</v>
+      </c>
+      <c r="P20" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>53.614016288474417</v>
+      </c>
+      <c r="R20" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S20" s="9">
+        <v>343</v>
+      </c>
+      <c r="T20" s="9">
+        <v>79</v>
+      </c>
+      <c r="V20" s="1">
+        <v>53.148010751186995</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1.3394693853753779</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.80589232554534962</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C21" s="9">
+        <v>229</v>
+      </c>
+      <c r="D21" s="9">
+        <v>55</v>
+      </c>
+      <c r="E21" s="9">
+        <v>206</v>
+      </c>
+      <c r="G21" s="12">
+        <v>5.445104895104895E-2</v>
+      </c>
+      <c r="H21" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I21" s="12">
+        <v>8.2902222222222197E-3</v>
+      </c>
+      <c r="J21" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K21" s="12">
+        <v>6.3977000000000006E-2</v>
+      </c>
+      <c r="L21" s="12">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="M21" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O21" s="1">
+        <v>53.842657342657347</v>
+      </c>
+      <c r="P21" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>53.221898983046792</v>
+      </c>
+      <c r="R21" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S21" s="9">
+        <v>106</v>
+      </c>
+      <c r="T21" s="9">
+        <v>58</v>
+      </c>
+      <c r="V21" s="1">
+        <v>53.150461940324391</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.0907204393760812</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0.80586896163398891</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>214</v>
+      </c>
+      <c r="C22" s="9">
+        <v>222</v>
+      </c>
+      <c r="D22" s="9">
+        <v>46</v>
+      </c>
+      <c r="E22" s="9">
+        <v>173</v>
+      </c>
+      <c r="G22" s="12">
+        <v>5.4146853146853149E-2</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I22" s="12">
+        <v>8.2902222222222197E-3</v>
+      </c>
+      <c r="J22" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0.17091000000000001</v>
+      </c>
+      <c r="L22" s="12">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="M22" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O22" s="1">
+        <v>53.53846153846154</v>
+      </c>
+      <c r="P22" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>53.221898983046792</v>
+      </c>
+      <c r="R22" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S22" s="9">
+        <v>104</v>
+      </c>
+      <c r="T22" s="9">
+        <v>63</v>
+      </c>
+      <c r="V22" s="1">
+        <v>53.15745680009114</v>
+      </c>
+      <c r="W22" s="1">
+        <v>1.2188961077028437</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.80586896163398891</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C23" s="9">
+        <v>68</v>
+      </c>
+      <c r="D23" s="9">
+        <v>8</v>
+      </c>
+      <c r="E23" s="9">
+        <v>30</v>
+      </c>
+      <c r="G23" s="12">
+        <v>5.5667832167832165E-2</v>
+      </c>
+      <c r="H23" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I23" s="12">
+        <v>8.3004444444444436E-3</v>
+      </c>
+      <c r="J23" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0.25484000000000001</v>
+      </c>
+      <c r="L23" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M23" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O23" s="1">
+        <v>54.95804195804196</v>
+      </c>
+      <c r="P23" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>53.287253523654343</v>
+      </c>
+      <c r="R23" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S23" s="9">
+        <v>140</v>
+      </c>
+      <c r="T23" s="9">
+        <v>110</v>
+      </c>
+      <c r="V23" s="1">
+        <v>53.159792146837582</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.2270990330641263</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.80587285555269228</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="C24" s="9">
+        <v>72</v>
+      </c>
+      <c r="D24" s="9">
+        <v>12</v>
+      </c>
+      <c r="E24" s="9">
+        <v>46</v>
+      </c>
+      <c r="G24" s="12">
+        <v>5.445104895104895E-2</v>
+      </c>
+      <c r="H24" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I24" s="12">
+        <v>8.2902222222222197E-3</v>
+      </c>
+      <c r="J24" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0.19417000000000001</v>
+      </c>
+      <c r="L24" s="12">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M24" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O24" s="1">
+        <v>53.842657342657347</v>
+      </c>
+      <c r="P24" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>53.221898983046792</v>
+      </c>
+      <c r="R24" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S24" s="9">
+        <v>94</v>
+      </c>
+      <c r="T24" s="9">
+        <v>87</v>
+      </c>
+      <c r="V24" s="1">
+        <v>53.171446504587543</v>
+      </c>
+      <c r="W24" s="1">
+        <v>1.1606457237917864</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.80586896163398891</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>217</v>
+      </c>
+      <c r="C25" s="9">
+        <v>90</v>
+      </c>
+      <c r="D25" s="9">
+        <v>13</v>
+      </c>
+      <c r="E25" s="9">
+        <v>41</v>
+      </c>
+      <c r="G25" s="12">
+        <v>6.3678321678321673E-2</v>
+      </c>
+      <c r="H25" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I25" s="12">
+        <v>8.3822222222222215E-3</v>
+      </c>
+      <c r="J25" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K25" s="12">
+        <v>0.29443000000000003</v>
+      </c>
+      <c r="L25" s="12">
+        <v>5.5399999999999998E-2</v>
+      </c>
+      <c r="M25" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O25" s="1">
+        <v>62.562937062937067</v>
+      </c>
+      <c r="P25" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>53.81006599727791</v>
+      </c>
+      <c r="R25" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S25" s="9">
+        <v>410</v>
+      </c>
+      <c r="T25" s="9">
+        <v>120</v>
+      </c>
+      <c r="V25" s="1">
+        <v>53.222414381506574</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.346567290825111</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.80590400786024929</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="C26" s="9">
+        <v>88</v>
+      </c>
+      <c r="D26" s="9">
+        <v>12</v>
+      </c>
+      <c r="E26" s="9">
+        <v>45</v>
+      </c>
+      <c r="G26" s="12">
+        <v>5.830419580419581E-2</v>
+      </c>
+      <c r="H26" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I26" s="12">
+        <v>8.3413333333333325E-3</v>
+      </c>
+      <c r="J26" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K26" s="12">
+        <v>0.11464000000000001</v>
+      </c>
+      <c r="L26" s="12">
+        <v>5.1400000000000001E-2</v>
+      </c>
+      <c r="M26" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="O26" s="1">
+        <v>57.493006993007</v>
+      </c>
+      <c r="P26" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>53.548665060560843</v>
+      </c>
+      <c r="R26" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S26" s="9">
+        <v>240</v>
+      </c>
+      <c r="T26" s="9">
+        <v>100</v>
+      </c>
+      <c r="V26" s="1">
+        <v>53.245002977955167</v>
+      </c>
+      <c r="W26" s="1">
+        <v>1.2222309771212263</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.80588843149360001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>219</v>
+      </c>
+      <c r="C27" s="9">
+        <v>93</v>
+      </c>
+      <c r="D27" s="9">
+        <v>13</v>
+      </c>
+      <c r="E27" s="9">
+        <v>47</v>
+      </c>
+      <c r="G27" s="12">
+        <v>5.9013986013986018E-2</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I27" s="12">
+        <v>8.3515555555555548E-3</v>
+      </c>
+      <c r="J27" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K27" s="12">
+        <v>0.21293000000000001</v>
+      </c>
+      <c r="L27" s="12">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="M27" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="O27" s="1">
+        <v>58.304195804195807</v>
+      </c>
+      <c r="P27" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>53.614016288474417</v>
+      </c>
+      <c r="R27" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S27" s="9">
+        <v>280</v>
+      </c>
+      <c r="T27" s="9">
+        <v>110</v>
+      </c>
+      <c r="V27" s="1">
+        <v>53.253706129261943</v>
+      </c>
+      <c r="W27" s="1">
+        <v>1.3488834916414147</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.80589232554534962</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>220</v>
+      </c>
+      <c r="C28" s="9">
+        <v>58</v>
+      </c>
+      <c r="D28" s="9">
+        <v>9</v>
+      </c>
+      <c r="E28" s="9">
+        <v>30</v>
+      </c>
+      <c r="G28" s="12">
+        <v>6.4793706293706288E-2</v>
+      </c>
+      <c r="H28" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I28" s="12">
+        <v>8.4026666666666659E-3</v>
+      </c>
+      <c r="J28" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K28" s="12">
+        <v>0.27111000000000002</v>
+      </c>
+      <c r="L28" s="12">
+        <v>5.6300000000000003E-2</v>
+      </c>
+      <c r="M28" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O28" s="1">
+        <v>63.67832167832168</v>
+      </c>
+      <c r="P28" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>53.9407624908321</v>
+      </c>
+      <c r="R28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S28" s="9">
+        <v>444</v>
+      </c>
+      <c r="T28" s="9">
+        <v>80</v>
+      </c>
+      <c r="V28" s="1">
+        <v>53.288071421016227</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.2736383684676233</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.80591179620322306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="C29" s="9">
+        <v>156</v>
+      </c>
+      <c r="D29" s="9">
+        <v>23</v>
+      </c>
+      <c r="E29" s="9">
+        <v>84</v>
+      </c>
+      <c r="G29" s="12">
+        <v>5.668181818181818E-2</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I29" s="12">
+        <v>8.3311111111111086E-3</v>
+      </c>
+      <c r="J29" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>0.23199</v>
+      </c>
+      <c r="L29" s="12">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="M29" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O29" s="1">
+        <v>55.972027972027973</v>
+      </c>
+      <c r="P29" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>53.483313170135325</v>
+      </c>
+      <c r="R29" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S29" s="9">
+        <v>194</v>
+      </c>
+      <c r="T29" s="9">
+        <v>88</v>
+      </c>
+      <c r="V29" s="1">
+        <v>53.306453712558643</v>
+      </c>
+      <c r="W29" s="1">
+        <v>1.1563040355611285</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.80588453746845945</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="C30" s="9">
+        <v>143</v>
+      </c>
+      <c r="D30" s="9">
+        <v>35</v>
+      </c>
+      <c r="E30" s="9">
+        <v>120</v>
+      </c>
+      <c r="G30" s="12">
+        <v>5.9825174825174826E-2</v>
+      </c>
+      <c r="H30" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I30" s="12">
+        <v>8.361777777777777E-3</v>
+      </c>
+      <c r="J30" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K30" s="12">
+        <v>0.13075999999999999</v>
+      </c>
+      <c r="L30" s="12">
+        <v>5.21E-2</v>
+      </c>
+      <c r="M30" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="O30" s="1">
+        <v>59.01398601398602</v>
+      </c>
+      <c r="P30" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>53.679366853889505</v>
+      </c>
+      <c r="R30" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S30" s="9">
+        <v>280</v>
+      </c>
+      <c r="T30" s="9">
+        <v>100</v>
+      </c>
+      <c r="V30" s="1">
+        <v>53.325765778594374</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1.3462561543172569</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.80589621962370772</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>223</v>
+      </c>
+      <c r="C31" s="9">
+        <v>76</v>
+      </c>
+      <c r="D31" s="9">
+        <v>12</v>
+      </c>
+      <c r="E31" s="9">
+        <v>44</v>
+      </c>
+      <c r="G31" s="12">
+        <v>5.7695804195804196E-2</v>
+      </c>
+      <c r="H31" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I31" s="12">
+        <v>8.3515555555555548E-3</v>
+      </c>
+      <c r="J31" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K31" s="12">
+        <v>0.15375</v>
+      </c>
+      <c r="L31" s="12">
+        <v>5.0700000000000002E-2</v>
+      </c>
+      <c r="M31" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="O31" s="1">
+        <v>57.290209790209794</v>
+      </c>
+      <c r="P31" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>53.614016288474417</v>
+      </c>
+      <c r="R31" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S31" s="9">
+        <v>220</v>
+      </c>
+      <c r="T31" s="9">
+        <v>95</v>
+      </c>
+      <c r="V31" s="1">
+        <v>53.35940036305842</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.2845865844529538</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>0.80589232554534962</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>224</v>
+      </c>
+      <c r="C32" s="9">
+        <v>110</v>
+      </c>
+      <c r="D32" s="9">
+        <v>14</v>
+      </c>
+      <c r="E32" s="9">
+        <v>53</v>
+      </c>
+      <c r="G32" s="12">
+        <v>5.3639860139860142E-2</v>
+      </c>
+      <c r="H32" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I32" s="12">
+        <v>8.3106666666666659E-3</v>
+      </c>
+      <c r="J32" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K32" s="12">
+        <v>2.9721999999999998E-2</v>
+      </c>
+      <c r="L32" s="12">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="M32" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O32" s="1">
+        <v>53.031468531468533</v>
+      </c>
+      <c r="P32" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>53.352607401694804</v>
+      </c>
+      <c r="R32" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S32" s="9">
+        <v>49</v>
+      </c>
+      <c r="T32" s="9">
+        <v>76</v>
+      </c>
+      <c r="V32" s="1">
+        <v>53.37934346194141</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.1598464666364561</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.80587674949800536</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>225</v>
+      </c>
+      <c r="C33" s="9">
+        <v>112</v>
+      </c>
+      <c r="D33" s="9">
+        <v>21</v>
+      </c>
+      <c r="E33" s="9">
+        <v>66</v>
+      </c>
+      <c r="G33" s="12">
+        <v>7.7975524475524471E-2</v>
+      </c>
+      <c r="H33" s="12">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="I33" s="12">
+        <v>8.5151111111111105E-3</v>
+      </c>
+      <c r="J33" s="12">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K33" s="12">
+        <v>5.7005E-2</v>
+      </c>
+      <c r="L33" s="12">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="M33" s="12">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="O33" s="1">
+        <v>76.150349650349654</v>
+      </c>
+      <c r="P33" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>54.659545844426304</v>
+      </c>
+      <c r="R33" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S33" s="9">
+        <v>820</v>
+      </c>
+      <c r="T33" s="9">
+        <v>210</v>
+      </c>
+      <c r="V33" s="1">
+        <v>53.403003780834986</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.6718290567567817</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>0.80595463399199418</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>226</v>
+      </c>
+      <c r="C34" s="9">
+        <v>149</v>
+      </c>
+      <c r="D34" s="9">
+        <v>27</v>
+      </c>
+      <c r="E34" s="9">
+        <v>99</v>
+      </c>
+      <c r="G34" s="12">
+        <v>5.434965034965035E-2</v>
+      </c>
+      <c r="H34" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I34" s="12">
+        <v>8.3311111111111086E-3</v>
+      </c>
+      <c r="J34" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0.29696</v>
+      </c>
+      <c r="L34" s="12">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="M34" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O34" s="1">
+        <v>53.74125874125874</v>
+      </c>
+      <c r="P34" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>53.483313170135325</v>
+      </c>
+      <c r="R34" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S34" s="9">
+        <v>67</v>
+      </c>
+      <c r="T34" s="9">
+        <v>59</v>
+      </c>
+      <c r="V34" s="1">
+        <v>53.475150784889479</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.2201731316792257</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>0.80588453746845945</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="C35" s="9">
+        <v>378</v>
+      </c>
+      <c r="D35" s="9">
+        <v>77</v>
+      </c>
+      <c r="E35" s="9">
+        <v>287</v>
+      </c>
+      <c r="G35" s="12">
+        <v>5.4552447552447557E-2</v>
+      </c>
+      <c r="H35" s="12">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="I35" s="12">
+        <v>8.3413333333333325E-3</v>
+      </c>
+      <c r="J35" s="12">
+        <v>1.6000000000000001E-4</v>
+      </c>
+      <c r="K35" s="12">
+        <v>0.25538</v>
+      </c>
+      <c r="L35" s="12">
+        <v>4.7809999999999998E-2</v>
+      </c>
+      <c r="M35" s="12">
+        <v>8.0999999999999996E-4</v>
+      </c>
+      <c r="O35" s="1">
+        <v>53.944055944055947</v>
+      </c>
+      <c r="P35" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>53.548665060560843</v>
+      </c>
+      <c r="R35" s="1">
+        <v>1</v>
+      </c>
+      <c r="S35" s="9">
+        <v>85</v>
+      </c>
+      <c r="T35" s="9">
+        <v>38</v>
+      </c>
+      <c r="V35" s="1">
+        <v>53.497654510517499</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.0249280054752574</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.80588843149360001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>228</v>
+      </c>
+      <c r="C36" s="9">
+        <v>116</v>
+      </c>
+      <c r="D36" s="9">
+        <v>20</v>
+      </c>
+      <c r="E36" s="9">
+        <v>65</v>
+      </c>
+      <c r="G36" s="12">
+        <v>6.7227272727272733E-2</v>
+      </c>
+      <c r="H36" s="12">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I36" s="12">
+        <v>8.4639999999999976E-3</v>
+      </c>
+      <c r="J36" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K36" s="12">
+        <v>0.41776000000000002</v>
+      </c>
+      <c r="L36" s="12">
+        <v>5.8299999999999998E-2</v>
+      </c>
+      <c r="M36" s="12">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="O36" s="1">
+        <v>66.010489510489506</v>
+      </c>
+      <c r="P36" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>54.33283607357653</v>
+      </c>
+      <c r="R36" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S36" s="9">
+        <v>510</v>
+      </c>
+      <c r="T36" s="9">
+        <v>150</v>
+      </c>
+      <c r="V36" s="1">
+        <v>53.533169353966976</v>
+      </c>
+      <c r="W36" s="1">
+        <v>1.2320112169619812</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.80593516187072478</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>229</v>
+      </c>
+      <c r="C37" s="9">
+        <v>121</v>
+      </c>
+      <c r="D37" s="9">
+        <v>17</v>
+      </c>
+      <c r="E37" s="9">
+        <v>66</v>
+      </c>
+      <c r="G37" s="12">
+        <v>5.5667832167832165E-2</v>
+      </c>
+      <c r="H37" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I37" s="12">
+        <v>8.3719999999999975E-3</v>
+      </c>
+      <c r="J37" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K37" s="12">
+        <v>9.8732000000000004E-3</v>
+      </c>
+      <c r="L37" s="12">
+        <v>4.9399999999999999E-2</v>
+      </c>
+      <c r="M37" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O37" s="1">
+        <v>55.05944055944056</v>
+      </c>
+      <c r="P37" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>53.744716756819521</v>
+      </c>
+      <c r="R37" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S37" s="9">
+        <v>162</v>
+      </c>
+      <c r="T37" s="9">
+        <v>70</v>
+      </c>
+      <c r="V37" s="1">
+        <v>53.581488560932826</v>
+      </c>
+      <c r="W37" s="1">
+        <v>1.2179151759919005</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.80590011372867443</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>230</v>
+      </c>
+      <c r="C38" s="9">
+        <v>79</v>
+      </c>
+      <c r="D38" s="9">
+        <v>13</v>
+      </c>
+      <c r="E38" s="9">
+        <v>51</v>
+      </c>
+      <c r="G38" s="12">
+        <v>5.6986013986013988E-2</v>
+      </c>
+      <c r="H38" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I38" s="12">
+        <v>8.3719999999999975E-3</v>
+      </c>
+      <c r="J38" s="12">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K38" s="12">
+        <v>0.10575</v>
+      </c>
+      <c r="L38" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M38" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O38" s="1">
+        <v>56.27622377622378</v>
+      </c>
+      <c r="P38" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>53.744716756819521</v>
+      </c>
+      <c r="R38" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S38" s="9">
+        <v>155</v>
+      </c>
+      <c r="T38" s="9">
+        <v>94</v>
+      </c>
+      <c r="V38" s="1">
+        <v>53.595615070552697</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.4130715952983652</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.80590011372867443</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="C39" s="9">
+        <v>146</v>
+      </c>
+      <c r="D39" s="9">
+        <v>30</v>
+      </c>
+      <c r="E39" s="9">
+        <v>107</v>
+      </c>
+      <c r="G39" s="12">
+        <v>6.1447552447552449E-2</v>
+      </c>
+      <c r="H39" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I39" s="12">
+        <v>8.4231111111111104E-3</v>
+      </c>
+      <c r="J39" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K39" s="12">
+        <v>0.124</v>
+      </c>
+      <c r="L39" s="12">
+        <v>5.33E-2</v>
+      </c>
+      <c r="M39" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O39" s="1">
+        <v>60.636363636363633</v>
+      </c>
+      <c r="P39" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>54.071456334662351</v>
+      </c>
+      <c r="R39" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S39" s="9">
+        <v>338</v>
+      </c>
+      <c r="T39" s="9">
+        <v>91</v>
+      </c>
+      <c r="V39" s="1">
+        <v>53.630563168494838</v>
+      </c>
+      <c r="W39" s="1">
+        <v>1.2156097275712785</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.80591958465262792</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="C40" s="9">
+        <v>89</v>
+      </c>
+      <c r="D40" s="9">
+        <v>16</v>
+      </c>
+      <c r="E40" s="9">
+        <v>47</v>
+      </c>
+      <c r="G40" s="12">
+        <v>8.4870629370629364E-2</v>
+      </c>
+      <c r="H40" s="12">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="I40" s="12">
+        <v>8.6377777777777755E-3</v>
+      </c>
+      <c r="J40" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0.25385999999999997</v>
+      </c>
+      <c r="L40" s="12">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="M40" s="12">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="O40" s="1">
+        <v>82.639860139860147</v>
+      </c>
+      <c r="P40" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>55.443581744732256</v>
+      </c>
+      <c r="R40" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S40" s="9">
+        <v>960</v>
+      </c>
+      <c r="T40" s="9">
+        <v>140</v>
+      </c>
+      <c r="V40" s="1">
+        <v>53.631061628710924</v>
+      </c>
+      <c r="W40" s="1">
+        <v>1.2215045312814092</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.8060013697967835</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="C41" s="9">
+        <v>92</v>
+      </c>
+      <c r="D41" s="9">
+        <v>13</v>
+      </c>
+      <c r="E41" s="9">
+        <v>49</v>
+      </c>
+      <c r="G41" s="12">
+        <v>5.5769230769230772E-2</v>
+      </c>
+      <c r="H41" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I41" s="12">
+        <v>8.3719999999999975E-3</v>
+      </c>
+      <c r="J41" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0.14130000000000001</v>
+      </c>
+      <c r="L41" s="12">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M41" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O41" s="1">
+        <v>55.05944055944056</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>53.744716756819521</v>
+      </c>
+      <c r="R41" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S41" s="9">
+        <v>147</v>
+      </c>
+      <c r="T41" s="9">
+        <v>85</v>
+      </c>
+      <c r="V41" s="1">
+        <v>53.637994476784385</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1.2213303035698433</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.80590011372867443</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>234</v>
+      </c>
+      <c r="C42" s="9">
+        <v>80</v>
+      </c>
+      <c r="D42" s="9">
+        <v>11</v>
+      </c>
+      <c r="E42" s="9">
+        <v>41</v>
+      </c>
+      <c r="G42" s="12">
+        <v>5.4958041958041957E-2</v>
+      </c>
+      <c r="H42" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I42" s="12">
+        <v>8.3719999999999975E-3</v>
+      </c>
+      <c r="J42" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K42" s="12">
+        <v>0.14999000000000001</v>
+      </c>
+      <c r="L42" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M42" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O42" s="1">
+        <v>54.653846153846153</v>
+      </c>
+      <c r="P42" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>53.744716756819521</v>
+      </c>
+      <c r="R42" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S42" s="9">
+        <v>115</v>
+      </c>
+      <c r="T42" s="9">
+        <v>76</v>
+      </c>
+      <c r="V42" s="1">
+        <v>53.659184110925125</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1.2210497165232768</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.80590011372867443</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>235</v>
+      </c>
+      <c r="C43" s="9">
+        <v>82</v>
+      </c>
+      <c r="D43" s="9">
+        <v>14</v>
+      </c>
+      <c r="E43" s="9">
+        <v>52</v>
+      </c>
+      <c r="G43" s="12">
+        <v>5.5160839160839158E-2</v>
+      </c>
+      <c r="H43" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I43" s="12">
+        <v>8.3822222222222215E-3</v>
+      </c>
+      <c r="J43" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K43" s="12">
+        <v>9.4855999999999996E-2</v>
+      </c>
+      <c r="L43" s="12">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="M43" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O43" s="1">
+        <v>54.552447552447553</v>
+      </c>
+      <c r="P43" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>53.81006599727791</v>
+      </c>
+      <c r="R43" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S43" s="9">
+        <v>146</v>
+      </c>
+      <c r="T43" s="9">
+        <v>91</v>
+      </c>
+      <c r="V43" s="1">
+        <v>53.675018797056943</v>
+      </c>
+      <c r="W43" s="1">
+        <v>1.1599135994450744</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.80590400786024929</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="C44" s="9">
+        <v>127</v>
+      </c>
+      <c r="D44" s="9">
+        <v>21</v>
+      </c>
+      <c r="E44" s="9">
+        <v>75</v>
+      </c>
+      <c r="G44" s="12">
+        <v>5.4856643356643357E-2</v>
+      </c>
+      <c r="H44" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I44" s="12">
+        <v>8.3719999999999975E-3</v>
+      </c>
+      <c r="J44" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K44" s="12">
+        <v>0.11293</v>
+      </c>
+      <c r="L44" s="12">
+        <v>4.7699999999999999E-2</v>
+      </c>
+      <c r="M44" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O44" s="1">
+        <v>54.248251748251747</v>
+      </c>
+      <c r="P44" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>53.744716756819521</v>
+      </c>
+      <c r="R44" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S44" s="9">
+        <v>92</v>
+      </c>
+      <c r="T44" s="9">
+        <v>77</v>
+      </c>
+      <c r="V44" s="1">
+        <v>53.701563241258775</v>
+      </c>
+      <c r="W44" s="1">
+        <v>1.2856374387235465</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>0.80590011372867443</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>237</v>
+      </c>
+      <c r="C45" s="9">
+        <v>159</v>
+      </c>
+      <c r="D45" s="9">
+        <v>23</v>
+      </c>
+      <c r="E45" s="9">
+        <v>87</v>
+      </c>
+      <c r="G45" s="12">
+        <v>5.6986013986013988E-2</v>
+      </c>
+      <c r="H45" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I45" s="12">
+        <v>8.3924444444444437E-3</v>
+      </c>
+      <c r="J45" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K45" s="12">
+        <v>0.23005999999999999</v>
+      </c>
+      <c r="L45" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M45" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O45" s="1">
+        <v>56.27622377622378</v>
+      </c>
+      <c r="P45" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>53.875414575278093</v>
+      </c>
+      <c r="R45" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S45" s="9">
+        <v>136</v>
+      </c>
+      <c r="T45" s="9">
+        <v>66</v>
+      </c>
+      <c r="V45" s="1">
+        <v>53.754456229472993</v>
+      </c>
+      <c r="W45" s="1">
+        <v>1.1546212746218936</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>0.80590790201843232</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>238</v>
+      </c>
+      <c r="C46" s="9">
+        <v>95</v>
+      </c>
+      <c r="D46" s="9">
+        <v>13</v>
+      </c>
+      <c r="E46" s="9">
+        <v>50</v>
+      </c>
+      <c r="G46" s="12">
+        <v>5.5363636363636365E-2</v>
+      </c>
+      <c r="H46" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I46" s="12">
+        <v>8.3822222222222215E-3</v>
+      </c>
+      <c r="J46" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K46" s="12">
+        <v>0.29071999999999998</v>
+      </c>
+      <c r="L46" s="12">
+        <v>4.7500000000000001E-2</v>
+      </c>
+      <c r="M46" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O46" s="1">
+        <v>54.75524475524476</v>
+      </c>
+      <c r="P46" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>53.81006599727791</v>
+      </c>
+      <c r="R46" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S46" s="9">
+        <v>80</v>
+      </c>
+      <c r="T46" s="9">
+        <v>71</v>
+      </c>
+      <c r="V46" s="1">
+        <v>53.781094922197916</v>
+      </c>
+      <c r="W46" s="1">
+        <v>1.2209336581449215</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>0.80590400786024929</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="C47" s="9">
+        <v>109</v>
+      </c>
+      <c r="D47" s="9">
+        <v>16</v>
+      </c>
+      <c r="E47" s="9">
+        <v>60</v>
+      </c>
+      <c r="G47" s="12">
+        <v>5.5363636363636365E-2</v>
+      </c>
+      <c r="H47" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I47" s="12">
+        <v>8.4026666666666659E-3</v>
+      </c>
+      <c r="J47" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K47" s="12">
+        <v>0.15307999999999999</v>
+      </c>
+      <c r="L47" s="12">
+        <v>4.8300000000000003E-2</v>
+      </c>
+      <c r="M47" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O47" s="1">
+        <v>54.75524475524476</v>
+      </c>
+      <c r="P47" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>53.9407624908321</v>
+      </c>
+      <c r="R47" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S47" s="9">
+        <v>114</v>
+      </c>
+      <c r="T47" s="9">
+        <v>80</v>
+      </c>
+      <c r="V47" s="1">
+        <v>53.855193863629189</v>
+      </c>
+      <c r="W47" s="1">
+        <v>1.1583305096932024</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>0.80591179620322306</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="C48" s="9">
+        <v>117</v>
+      </c>
+      <c r="D48" s="9">
+        <v>22</v>
+      </c>
+      <c r="E48" s="9">
+        <v>76</v>
+      </c>
+      <c r="G48" s="12">
+        <v>6.3374125874125872E-2</v>
+      </c>
+      <c r="H48" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I48" s="12">
+        <v>8.4639999999999976E-3</v>
+      </c>
+      <c r="J48" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K48" s="12">
+        <v>0.10206999999999999</v>
+      </c>
+      <c r="L48" s="12">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="M48" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O48" s="1">
+        <v>62.36013986013986</v>
+      </c>
+      <c r="P48" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>54.33283607357653</v>
+      </c>
+      <c r="R48" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S48" s="9">
+        <v>335</v>
+      </c>
+      <c r="T48" s="9">
+        <v>87</v>
+      </c>
+      <c r="V48" s="1">
+        <v>53.875911333567295</v>
+      </c>
+      <c r="W48" s="1">
+        <v>1.2792228181296594</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>0.80593516187072478</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="C49" s="9">
+        <v>97</v>
+      </c>
+      <c r="D49" s="9">
+        <v>14</v>
+      </c>
+      <c r="E49" s="9">
+        <v>54</v>
+      </c>
+      <c r="G49" s="12">
+        <v>5.3944055944055942E-2</v>
+      </c>
+      <c r="H49" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I49" s="12">
+        <v>8.4026666666666659E-3</v>
+      </c>
+      <c r="J49" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K49" s="12">
+        <v>0.11279</v>
+      </c>
+      <c r="L49" s="12">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="M49" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O49" s="1">
+        <v>53.43706293706294</v>
+      </c>
+      <c r="P49" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>53.9407624908321</v>
+      </c>
+      <c r="R49" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S49" s="9">
+        <v>87</v>
+      </c>
+      <c r="T49" s="9">
+        <v>70</v>
+      </c>
+      <c r="V49" s="1">
+        <v>53.904815510260335</v>
+      </c>
+      <c r="W49" s="1">
+        <v>1.0934543888147146</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>0.80591179620322306</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>242</v>
+      </c>
+      <c r="C50" s="9">
+        <v>83</v>
+      </c>
+      <c r="D50" s="9">
+        <v>13</v>
+      </c>
+      <c r="E50" s="9">
+        <v>47</v>
+      </c>
+      <c r="G50" s="12">
+        <v>5.6377622377622373E-2</v>
+      </c>
+      <c r="H50" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I50" s="12">
+        <v>8.4231111111111104E-3</v>
+      </c>
+      <c r="J50" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K50" s="12">
+        <v>9.4672999999999993E-2</v>
+      </c>
+      <c r="L50" s="12">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="M50" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="O50" s="1">
+        <v>55.667832167832167</v>
+      </c>
+      <c r="P50" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>54.071456334662351</v>
+      </c>
+      <c r="R50" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S50" s="9">
+        <v>152</v>
+      </c>
+      <c r="T50" s="9">
+        <v>95</v>
+      </c>
+      <c r="V50" s="1">
+        <v>53.921911498948504</v>
+      </c>
+      <c r="W50" s="1">
+        <v>1.223900187269596</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>0.80591958465262792</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C51" s="9">
+        <v>114</v>
+      </c>
+      <c r="D51" s="9">
+        <v>17</v>
+      </c>
+      <c r="E51" s="9">
+        <v>63</v>
+      </c>
+      <c r="G51" s="12">
+        <v>5.7087412587412595E-2</v>
+      </c>
+      <c r="H51" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I51" s="12">
+        <v>8.4231111111111104E-3</v>
+      </c>
+      <c r="J51" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K51" s="12">
+        <v>0.16766</v>
+      </c>
+      <c r="L51" s="12">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M51" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O51" s="1">
+        <v>56.37762237762238</v>
+      </c>
+      <c r="P51" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>54.071456334662351</v>
+      </c>
+      <c r="R51" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S51" s="9">
+        <v>143</v>
+      </c>
+      <c r="T51" s="9">
+        <v>89</v>
+      </c>
+      <c r="V51" s="1">
+        <v>53.943229328187996</v>
+      </c>
+      <c r="W51" s="1">
+        <v>1.2225577062799322</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.80591958465262792</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>244</v>
+      </c>
+      <c r="C52" s="9">
+        <v>129</v>
+      </c>
+      <c r="D52" s="9">
+        <v>29</v>
+      </c>
+      <c r="E52" s="9">
+        <v>106</v>
+      </c>
+      <c r="G52" s="12">
+        <v>5.445104895104895E-2</v>
+      </c>
+      <c r="H52" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I52" s="12">
+        <v>8.4128888888888864E-3</v>
+      </c>
+      <c r="J52" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K52" s="12">
+        <v>0.11919</v>
+      </c>
+      <c r="L52" s="12">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M52" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O52" s="1">
+        <v>53.842657342657347</v>
+      </c>
+      <c r="P52" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>54.006109743956181</v>
+      </c>
+      <c r="R52" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S52" s="9">
+        <v>96</v>
+      </c>
+      <c r="T52" s="9">
+        <v>76</v>
+      </c>
+      <c r="V52" s="1">
+        <v>53.956016332296727</v>
+      </c>
+      <c r="W52" s="1">
+        <v>1.2848114477392709</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>0.80591569041462163</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="C53" s="9">
+        <v>52</v>
+      </c>
+      <c r="D53" s="9">
+        <v>7</v>
+      </c>
+      <c r="E53" s="9">
+        <v>24</v>
+      </c>
+      <c r="G53" s="12">
+        <v>5.9926573426573426E-2</v>
+      </c>
+      <c r="H53" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I53" s="12">
+        <v>8.4742222222222215E-3</v>
+      </c>
+      <c r="J53" s="12">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K53" s="12">
+        <v>8.8188000000000002E-2</v>
+      </c>
+      <c r="L53" s="12">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="M53" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="O53" s="1">
+        <v>59.01398601398602</v>
+      </c>
+      <c r="P53" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>54.398179352394585</v>
+      </c>
+      <c r="R53" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S53" s="9">
+        <v>330</v>
+      </c>
+      <c r="T53" s="9">
+        <v>120</v>
+      </c>
+      <c r="V53" s="1">
+        <v>53.983693530152522</v>
+      </c>
+      <c r="W53" s="1">
+        <v>1.4108541377582564</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>0.80593905624176609</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>246</v>
+      </c>
+      <c r="C54" s="9">
+        <v>268</v>
+      </c>
+      <c r="D54" s="9">
+        <v>80</v>
+      </c>
+      <c r="E54" s="9">
+        <v>290</v>
+      </c>
+      <c r="G54" s="12">
+        <v>5.4653846153846157E-2</v>
+      </c>
+      <c r="H54" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I54" s="12">
+        <v>8.4128888888888864E-3</v>
+      </c>
+      <c r="J54" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K54" s="12">
+        <v>0.15035999999999999</v>
+      </c>
+      <c r="L54" s="12">
+        <v>4.7100000000000003E-2</v>
+      </c>
+      <c r="M54" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O54" s="1">
+        <v>54.045454545454547</v>
+      </c>
+      <c r="P54" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>54.006109743956181</v>
+      </c>
+      <c r="R54" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S54" s="9">
+        <v>60</v>
+      </c>
+      <c r="T54" s="9">
+        <v>65</v>
+      </c>
+      <c r="V54" s="1">
+        <v>54.00569757750246</v>
+      </c>
+      <c r="W54" s="1">
+        <v>1.220942838438293</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>0.80591569041462163</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="C55" s="9">
+        <v>101</v>
+      </c>
+      <c r="D55" s="9">
+        <v>18</v>
+      </c>
+      <c r="E55" s="9">
+        <v>53</v>
+      </c>
+      <c r="G55" s="12">
+        <v>7.1080419580419579E-2</v>
+      </c>
+      <c r="H55" s="12">
+        <v>7.6E-3</v>
+      </c>
+      <c r="I55" s="12">
+        <v>8.5764444444444438E-3</v>
+      </c>
+      <c r="J55" s="12">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="K55" s="12">
+        <v>0.24887999999999999</v>
+      </c>
+      <c r="L55" s="12">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="M55" s="12">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="O55" s="1">
+        <v>69.66083916083916</v>
+      </c>
+      <c r="P55" s="1">
+        <v>7.2</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>55.051575714235533</v>
+      </c>
+      <c r="R55" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S55" s="9">
+        <v>570</v>
+      </c>
+      <c r="T55" s="9">
+        <v>240</v>
+      </c>
+      <c r="V55" s="1">
+        <v>54.047083384097547</v>
+      </c>
+      <c r="W55" s="1">
+        <v>1.6552196200459122</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.80597800141550502</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>248</v>
+      </c>
+      <c r="C56" s="9">
+        <v>65</v>
+      </c>
+      <c r="D56" s="9">
+        <v>8</v>
+      </c>
+      <c r="E56" s="9">
+        <v>27</v>
+      </c>
+      <c r="G56" s="12">
+        <v>5.3944055944055942E-2</v>
+      </c>
+      <c r="H56" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I56" s="12">
+        <v>8.4231111111111104E-3</v>
+      </c>
+      <c r="J56" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K56" s="12">
+        <v>0.22692000000000001</v>
+      </c>
+      <c r="L56" s="12">
+        <v>4.7399999999999998E-2</v>
+      </c>
+      <c r="M56" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O56" s="1">
+        <v>53.33566433566434</v>
+      </c>
+      <c r="P56" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q56" s="1">
+        <v>54.071456334662351</v>
+      </c>
+      <c r="R56" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S56" s="9">
+        <v>75</v>
+      </c>
+      <c r="T56" s="9">
+        <v>72</v>
+      </c>
+      <c r="V56" s="1">
+        <v>54.049817776365273</v>
+      </c>
+      <c r="W56" s="1">
+        <v>1.1581337581277131</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>0.80591958465262792</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>249</v>
+      </c>
+      <c r="C57" s="9">
+        <v>113</v>
+      </c>
+      <c r="D57" s="9">
+        <v>16</v>
+      </c>
+      <c r="E57" s="9">
+        <v>61</v>
+      </c>
+      <c r="G57" s="12">
+        <v>5.5566433566433572E-2</v>
+      </c>
+      <c r="H57" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I57" s="12">
+        <v>8.4333333333333326E-3</v>
+      </c>
+      <c r="J57" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K57" s="12">
+        <v>0.26818999999999998</v>
+      </c>
+      <c r="L57" s="12">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="M57" s="12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O57" s="1">
+        <v>54.85664335664336</v>
+      </c>
+      <c r="P57" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>54.136802262964039</v>
+      </c>
+      <c r="R57" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S57" s="9">
+        <v>98</v>
+      </c>
+      <c r="T57" s="9">
+        <v>63</v>
+      </c>
+      <c r="V57" s="1">
+        <v>54.079657417096726</v>
+      </c>
+      <c r="W57" s="1">
+        <v>1.1553552390163917</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>0.80592347891724148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>250</v>
+      </c>
+      <c r="C58" s="9">
+        <v>92</v>
+      </c>
+      <c r="D58" s="9">
+        <v>11</v>
+      </c>
+      <c r="E58" s="9">
+        <v>37</v>
+      </c>
+      <c r="G58" s="12">
+        <v>6.1650349650349649E-2</v>
+      </c>
+      <c r="H58" s="12">
+        <v>5.3E-3</v>
+      </c>
+      <c r="I58" s="12">
+        <v>8.5048888888888865E-3</v>
+      </c>
+      <c r="J58" s="12">
+        <v>2.3000000000000001E-4</v>
+      </c>
+      <c r="K58" s="12">
+        <v>0.25001000000000001</v>
+      </c>
+      <c r="L58" s="12">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="M58" s="12">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="O58" s="1">
+        <v>60.73776223776224</v>
+      </c>
+      <c r="P58" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>54.594205214877029</v>
+      </c>
+      <c r="R58" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="S58" s="9">
+        <v>290</v>
+      </c>
+      <c r="T58" s="9">
+        <v>170</v>
+      </c>
+      <c r="V58" s="1">
+        <v>54.178511849348958</v>
+      </c>
+      <c r="W58" s="1">
+        <v>1.4947980952613928</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>0.805950739514528</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>251</v>
+      </c>
+      <c r="C59" s="9">
+        <v>601</v>
+      </c>
+      <c r="D59" s="9">
+        <v>201</v>
+      </c>
+      <c r="E59" s="9">
+        <v>779</v>
+      </c>
+      <c r="G59" s="12">
+        <v>5.4856643356643357E-2</v>
+      </c>
+      <c r="H59" s="12">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="I59" s="12">
+        <v>8.4435555555555548E-3</v>
+      </c>
+      <c r="J59" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K59" s="12">
+        <v>6.9982000000000003E-2</v>
+      </c>
+      <c r="L59" s="12">
+        <v>4.734E-2</v>
+      </c>
+      <c r="M59" s="12">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="O59" s="1">
+        <v>54.248251748251747</v>
+      </c>
+      <c r="P59" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>54.202147528874676</v>
+      </c>
+      <c r="R59" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S59" s="9">
+        <v>70</v>
+      </c>
+      <c r="T59" s="9">
+        <v>40</v>
+      </c>
+      <c r="V59" s="1">
+        <v>54.184914481194092</v>
+      </c>
+      <c r="W59" s="1">
+        <v>1.0896612221873836</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>0.80592737320846231</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>252</v>
+      </c>
+      <c r="C60" s="9">
+        <v>89</v>
+      </c>
+      <c r="D60" s="9">
+        <v>12</v>
+      </c>
+      <c r="E60" s="9">
+        <v>40</v>
+      </c>
+      <c r="G60" s="12">
+        <v>5.627622377622378E-2</v>
+      </c>
+      <c r="H60" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I60" s="12">
+        <v>8.4639999999999976E-3</v>
+      </c>
+      <c r="J60" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K60" s="12">
+        <v>0.11867</v>
+      </c>
+      <c r="L60" s="12">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="M60" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O60" s="1">
+        <v>55.667832167832167</v>
+      </c>
+      <c r="P60" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>54.33283607357653</v>
+      </c>
+      <c r="R60" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S60" s="9">
+        <v>135</v>
+      </c>
+      <c r="T60" s="9">
+        <v>79</v>
+      </c>
+      <c r="V60" s="1">
+        <v>54.211501199432305</v>
+      </c>
+      <c r="W60" s="1">
+        <v>1.3474278145155241</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>0.80593516187072478</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>253</v>
+      </c>
+      <c r="C61" s="9">
+        <v>103</v>
+      </c>
+      <c r="D61" s="9">
+        <v>14</v>
+      </c>
+      <c r="E61" s="9">
+        <v>52</v>
+      </c>
+      <c r="G61" s="12">
+        <v>5.4552447552447557E-2</v>
+      </c>
+      <c r="H61" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I61" s="12">
+        <v>8.4537777777777771E-3</v>
+      </c>
+      <c r="J61" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K61" s="12">
+        <v>2.2558000000000002E-2</v>
+      </c>
+      <c r="L61" s="12">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M61" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O61" s="1">
+        <v>54.146853146853147</v>
+      </c>
+      <c r="P61" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>54.267492132407696</v>
+      </c>
+      <c r="R61" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S61" s="9">
+        <v>94</v>
+      </c>
+      <c r="T61" s="9">
+        <v>71</v>
+      </c>
+      <c r="V61" s="1">
+        <v>54.217525591014933</v>
+      </c>
+      <c r="W61" s="1">
+        <v>1.0939730140833968</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>0.80593126752629018</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>254</v>
+      </c>
+      <c r="C62" s="9">
+        <v>118</v>
+      </c>
+      <c r="D62" s="9">
+        <v>22</v>
+      </c>
+      <c r="E62" s="9">
+        <v>81</v>
+      </c>
+      <c r="G62" s="12">
+        <v>5.4146853146853149E-2</v>
+      </c>
+      <c r="H62" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I62" s="12">
+        <v>8.4537777777777771E-3</v>
+      </c>
+      <c r="J62" s="12">
+        <v>1.7000000000000001E-4</v>
+      </c>
+      <c r="K62" s="12">
+        <v>2.9745000000000001E-2</v>
+      </c>
+      <c r="L62" s="12">
+        <v>4.7100000000000003E-2</v>
+      </c>
+      <c r="M62" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O62" s="1">
+        <v>53.53846153846154</v>
+      </c>
+      <c r="P62" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q62" s="1">
+        <v>54.267492132407696</v>
+      </c>
+      <c r="R62" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S62" s="9">
+        <v>61</v>
+      </c>
+      <c r="T62" s="9">
+        <v>72</v>
+      </c>
+      <c r="V62" s="1">
+        <v>54.26744593680602</v>
+      </c>
+      <c r="W62" s="1">
+        <v>1.094964909410636</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>0.80593126752629018</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>255</v>
+      </c>
+      <c r="C63" s="9">
+        <v>76</v>
+      </c>
+      <c r="D63" s="9">
+        <v>11</v>
+      </c>
+      <c r="E63" s="9">
+        <v>41</v>
+      </c>
+      <c r="G63" s="12">
+        <v>5.4958041958041957E-2</v>
+      </c>
+      <c r="H63" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I63" s="12">
+        <v>8.4639999999999976E-3</v>
+      </c>
+      <c r="J63" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K63" s="12">
+        <v>0.14693000000000001</v>
+      </c>
+      <c r="L63" s="12">
+        <v>4.7300000000000002E-2</v>
+      </c>
+      <c r="M63" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O63" s="1">
+        <v>54.349650349650354</v>
+      </c>
+      <c r="P63" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q63" s="1">
+        <v>54.33283607357653</v>
+      </c>
+      <c r="R63" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S63" s="9">
+        <v>74</v>
+      </c>
+      <c r="T63" s="9">
+        <v>68</v>
+      </c>
+      <c r="V63" s="1">
+        <v>54.318601920778988</v>
+      </c>
+      <c r="W63" s="1">
+        <v>1.1575874727027737</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>0.80593516187072478</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>256</v>
+      </c>
+      <c r="C64" s="9">
+        <v>201</v>
+      </c>
+      <c r="D64" s="9">
+        <v>31</v>
+      </c>
+      <c r="E64" s="9">
+        <v>114</v>
+      </c>
+      <c r="G64" s="12">
+        <v>5.5465034965034965E-2</v>
+      </c>
+      <c r="H64" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I64" s="12">
+        <v>8.4844444444444438E-3</v>
+      </c>
+      <c r="J64" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K64" s="12">
+        <v>0.16619999999999999</v>
+      </c>
+      <c r="L64" s="12">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="M64" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O64" s="1">
+        <v>54.85664335664336</v>
+      </c>
+      <c r="P64" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>54.463521968875305</v>
+      </c>
+      <c r="R64" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S64" s="9">
+        <v>103</v>
+      </c>
+      <c r="T64" s="9">
+        <v>78</v>
+      </c>
+      <c r="V64" s="1">
+        <v>54.399338701947826</v>
+      </c>
+      <c r="W64" s="1">
+        <v>1.348841438809083</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>0.80594295063941379</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>257</v>
+      </c>
+      <c r="C65" s="9">
+        <v>252</v>
+      </c>
+      <c r="D65" s="9">
+        <v>66</v>
+      </c>
+      <c r="E65" s="9">
+        <v>277</v>
+      </c>
+      <c r="G65" s="12">
+        <v>6.1954545454545457E-2</v>
+      </c>
+      <c r="H65" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I65" s="12">
+        <v>8.5457777777777754E-3</v>
+      </c>
+      <c r="J65" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K65" s="12">
+        <v>2.1579999999999998E-2</v>
+      </c>
+      <c r="L65" s="12">
+        <v>5.3400000000000003E-2</v>
+      </c>
+      <c r="M65" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O65" s="1">
+        <v>61.041958041958047</v>
+      </c>
+      <c r="P65" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>54.855563759426026</v>
+      </c>
+      <c r="R65" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S65" s="9">
+        <v>336</v>
+      </c>
+      <c r="T65" s="9">
+        <v>64</v>
+      </c>
+      <c r="V65" s="1">
+        <v>54.402220506364174</v>
+      </c>
+      <c r="W65" s="1">
+        <v>1.1484865230111707</v>
+      </c>
+      <c r="Y65" s="20">
+        <v>0.80596631758402615</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>258</v>
+      </c>
+      <c r="C66" s="9">
+        <v>102</v>
+      </c>
+      <c r="D66" s="9">
+        <v>18</v>
+      </c>
+      <c r="E66" s="9">
+        <v>62</v>
+      </c>
+      <c r="G66" s="12">
+        <v>6.7632867132867133E-2</v>
+      </c>
+      <c r="H66" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I66" s="12">
+        <v>8.6071111111111105E-3</v>
+      </c>
+      <c r="J66" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K66" s="12">
+        <v>9.1331999999999997E-2</v>
+      </c>
+      <c r="L66" s="12">
+        <v>5.7299999999999997E-2</v>
+      </c>
+      <c r="M66" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="O66" s="1">
+        <v>66.41608391608392</v>
+      </c>
+      <c r="P66" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>55.247581709215872</v>
+      </c>
+      <c r="R66" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S66" s="9">
+        <v>478</v>
+      </c>
+      <c r="T66" s="9">
+        <v>79</v>
+      </c>
+      <c r="V66" s="1">
+        <v>54.508440588430368</v>
+      </c>
+      <c r="W66" s="1">
+        <v>1.2086759534058125</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>0.80598968548642569</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>259</v>
+      </c>
+      <c r="C67" s="9">
+        <v>108</v>
+      </c>
+      <c r="D67" s="9">
+        <v>16</v>
+      </c>
+      <c r="E67" s="9">
+        <v>60</v>
+      </c>
+      <c r="G67" s="12">
+        <v>5.4958041958041957E-2</v>
+      </c>
+      <c r="H67" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I67" s="12">
+        <v>8.494666666666666E-3</v>
+      </c>
+      <c r="J67" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K67" s="12">
+        <v>9.1310000000000002E-3</v>
+      </c>
+      <c r="L67" s="12">
+        <v>4.7300000000000002E-2</v>
+      </c>
+      <c r="M67" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O67" s="1">
+        <v>54.349650349650354</v>
+      </c>
+      <c r="P67" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q67" s="1">
+        <v>54.528863923032119</v>
+      </c>
+      <c r="R67" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S67" s="9">
+        <v>72</v>
+      </c>
+      <c r="T67" s="9">
+        <v>83</v>
+      </c>
+      <c r="V67" s="1">
+        <v>54.51485602891124</v>
+      </c>
+      <c r="W67" s="1">
+        <v>1.223507158056568</v>
+      </c>
+      <c r="Y67" s="20">
+        <v>0.80594684506366798</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
+        <v>260</v>
+      </c>
+      <c r="C68" s="9">
+        <v>132</v>
+      </c>
+      <c r="D68" s="9">
+        <v>17</v>
+      </c>
+      <c r="E68" s="9">
+        <v>62</v>
+      </c>
+      <c r="G68" s="12">
+        <v>5.647902097902098E-2</v>
+      </c>
+      <c r="H68" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I68" s="12">
+        <v>8.5151111111111105E-3</v>
+      </c>
+      <c r="J68" s="12">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="K68" s="12">
+        <v>0.29442000000000002</v>
+      </c>
+      <c r="L68" s="12">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="M68" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O68" s="1">
+        <v>55.769230769230774</v>
+      </c>
+      <c r="P68" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>54.659545844426304</v>
+      </c>
+      <c r="R68" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S68" s="9">
+        <v>109</v>
+      </c>
+      <c r="T68" s="9">
+        <v>74</v>
+      </c>
+      <c r="V68" s="1">
+        <v>54.588228138873788</v>
+      </c>
+      <c r="W68" s="1">
+        <v>1.2843625002676777</v>
+      </c>
+      <c r="Y68" s="20">
+        <v>0.80595463399199418</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>261</v>
+      </c>
+      <c r="C69" s="9">
+        <v>89</v>
+      </c>
+      <c r="D69" s="9">
+        <v>12</v>
+      </c>
+      <c r="E69" s="9">
+        <v>45</v>
+      </c>
+      <c r="G69" s="12">
+        <v>5.5059440559440564E-2</v>
+      </c>
+      <c r="H69" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I69" s="12">
+        <v>8.5253333333333327E-3</v>
+      </c>
+      <c r="J69" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K69" s="12">
+        <v>4.5532000000000003E-2</v>
+      </c>
+      <c r="L69" s="12">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="M69" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O69" s="1">
+        <v>54.451048951048953</v>
+      </c>
+      <c r="P69" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>54.724885811691941</v>
+      </c>
+      <c r="R69" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="S69" s="9">
+        <v>96</v>
+      </c>
+      <c r="T69" s="9">
+        <v>90</v>
+      </c>
+      <c r="V69" s="1">
+        <v>54.6751499338923</v>
+      </c>
+      <c r="W69" s="1">
+        <v>1.3514554620639394</v>
+      </c>
+      <c r="Y69" s="20">
+        <v>0.80595852849606597</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>262</v>
+      </c>
+      <c r="C70" s="9">
+        <v>150</v>
+      </c>
+      <c r="D70" s="9">
+        <v>35</v>
+      </c>
+      <c r="E70" s="9">
+        <v>123</v>
+      </c>
+      <c r="G70" s="12">
+        <v>5.8608391608391611E-2</v>
+      </c>
+      <c r="H70" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I70" s="12">
+        <v>8.5764444444444438E-3</v>
+      </c>
+      <c r="J70" s="12">
+        <v>2.1000000000000001E-4</v>
+      </c>
+      <c r="K70" s="12">
+        <v>0.12556999999999999</v>
+      </c>
+      <c r="L70" s="12">
+        <v>4.9099999999999998E-2</v>
+      </c>
+      <c r="M70" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O70" s="1">
+        <v>57.7972027972028</v>
+      </c>
+      <c r="P70" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>55.051575714235533</v>
+      </c>
+      <c r="R70" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="S70" s="9">
+        <v>164</v>
+      </c>
+      <c r="T70" s="9">
+        <v>75</v>
+      </c>
+      <c r="V70" s="1">
+        <v>54.907969539364899</v>
+      </c>
+      <c r="W70" s="1">
+        <v>1.3456449128578689</v>
+      </c>
+      <c r="Y70" s="20">
+        <v>0.80597800141550502</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="29" t="s">
+        <v>263</v>
+      </c>
+      <c r="C71" s="9">
+        <v>102</v>
+      </c>
+      <c r="D71" s="9">
+        <v>21</v>
+      </c>
+      <c r="E71" s="9">
+        <v>66</v>
+      </c>
+      <c r="G71" s="12">
+        <v>7.158741258741258E-2</v>
+      </c>
+      <c r="H71" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I71" s="12">
+        <v>8.7195555555555533E-3</v>
+      </c>
+      <c r="J71" s="12">
+        <v>1.8000000000000001E-4</v>
+      </c>
+      <c r="K71" s="12">
+        <v>0.31190000000000001</v>
+      </c>
+      <c r="L71" s="12">
+        <v>6.0199999999999997E-2</v>
+      </c>
+      <c r="M71" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="O71" s="1">
+        <v>70.167832167832174</v>
+      </c>
+      <c r="P71" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="Q71" s="1">
+        <v>55.966219373699694</v>
+      </c>
+      <c r="R71" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S71" s="9">
+        <v>570</v>
+      </c>
+      <c r="T71" s="9">
+        <v>100</v>
+      </c>
+      <c r="V71" s="1">
+        <v>55.005295837582935</v>
+      </c>
+      <c r="W71" s="1">
+        <v>1.152251547980631</v>
+      </c>
+      <c r="Y71" s="20">
+        <v>0.80603252912828116</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>264</v>
+      </c>
+      <c r="C72" s="9">
+        <v>109</v>
+      </c>
+      <c r="D72" s="9">
+        <v>18</v>
+      </c>
+      <c r="E72" s="9">
+        <v>65</v>
+      </c>
+      <c r="G72" s="12">
+        <v>6.6618881118881118E-2</v>
+      </c>
+      <c r="H72" s="12">
+        <v>3.8E-3</v>
+      </c>
+      <c r="I72" s="12">
+        <v>8.6786666666666644E-3</v>
+      </c>
+      <c r="J72" s="12">
+        <v>1.9000000000000001E-4</v>
+      </c>
+      <c r="K72" s="12">
+        <v>0.23019000000000001</v>
+      </c>
+      <c r="L72" s="12">
+        <v>5.57E-2</v>
+      </c>
+      <c r="M72" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O72" s="1">
+        <v>65.503496503496493</v>
+      </c>
+      <c r="P72" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>55.704905855767677</v>
+      </c>
+      <c r="R72" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="S72" s="9">
+        <v>410</v>
+      </c>
+      <c r="T72" s="9">
+        <v>100</v>
+      </c>
+      <c r="V72" s="1">
+        <v>55.07745914886749</v>
+      </c>
+      <c r="W72" s="1">
+        <v>1.2173739652568647</v>
+      </c>
+      <c r="Y72" s="20">
+        <v>0.80601694924970968</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="29"/>
+    </row>
+    <row r="74" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>265</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C74" s="11">
+        <v>50</v>
+      </c>
+      <c r="D74" s="11">
+        <v>19</v>
+      </c>
+      <c r="E74" s="11">
+        <v>40</v>
+      </c>
+      <c r="F74" s="11"/>
+      <c r="G74" s="15">
+        <v>0.19651048951048952</v>
+      </c>
+      <c r="H74" s="15">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="I74" s="15">
+        <v>9.4657777777777761E-3</v>
+      </c>
+      <c r="J74" s="15">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K74" s="15">
+        <v>0.29877999999999999</v>
+      </c>
+      <c r="L74" s="15">
+        <v>0.15390000000000001</v>
+      </c>
+      <c r="M74" s="15">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="N74" s="11"/>
+      <c r="O74" s="16">
+        <v>182.21328671328672</v>
+      </c>
+      <c r="P74" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="Q74" s="16">
+        <v>60.733331349104745</v>
+      </c>
+      <c r="R74" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="S74" s="51">
+        <v>2372</v>
+      </c>
+      <c r="T74" s="11">
+        <v>71</v>
+      </c>
+      <c r="V74" s="13"/>
+      <c r="W74" s="13"/>
+      <c r="X74" s="29"/>
+      <c r="Y74" s="14"/>
+    </row>
+    <row r="75" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="B75" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C75" s="11">
+        <v>52</v>
+      </c>
+      <c r="D75" s="11">
+        <v>48</v>
+      </c>
+      <c r="E75" s="11">
+        <v>31</v>
+      </c>
+      <c r="F75" s="11"/>
+      <c r="G75" s="15">
+        <v>0.81118881118881125</v>
+      </c>
+      <c r="H75" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="I75" s="15">
+        <v>1.574222222222222E-2</v>
+      </c>
+      <c r="J75" s="15">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="K75" s="15">
+        <v>0.98101000000000005</v>
+      </c>
+      <c r="L75" s="15">
+        <v>0.30599999999999999</v>
+      </c>
+      <c r="M75" s="15">
+        <v>4.7E-2</v>
+      </c>
+      <c r="N75" s="11"/>
+      <c r="O75" s="16">
+        <v>538.42657342657344</v>
+      </c>
+      <c r="P75" s="16">
+        <v>98</v>
+      </c>
+      <c r="Q75" s="16">
+        <v>100.69040244413564</v>
+      </c>
+      <c r="R75" s="16">
+        <v>10</v>
+      </c>
+      <c r="S75" s="51">
+        <v>3300</v>
+      </c>
+      <c r="T75" s="11">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
+        <v>267</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="11">
+        <v>113</v>
+      </c>
+      <c r="D76" s="11">
+        <v>37</v>
+      </c>
+      <c r="E76" s="11">
+        <v>69</v>
+      </c>
+      <c r="F76" s="11"/>
+      <c r="G76" s="15">
+        <v>0.1602097902097902</v>
+      </c>
+      <c r="H76" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I76" s="15">
+        <v>9.3328888888888871E-3</v>
+      </c>
+      <c r="J76" s="15">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K76" s="15">
+        <v>0.45473999999999998</v>
+      </c>
+      <c r="L76" s="15">
+        <v>0.1246</v>
+      </c>
+      <c r="M76" s="15">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="N76" s="11"/>
+      <c r="O76" s="16">
+        <v>150.67832167832168</v>
+      </c>
+      <c r="P76" s="16">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q76" s="16">
+        <v>59.884651554174468</v>
+      </c>
+      <c r="R76" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="S76" s="51">
+        <v>2000</v>
+      </c>
+      <c r="T76" s="11">
+        <v>110</v>
+      </c>
+      <c r="V76" s="13"/>
+      <c r="W76" s="13"/>
+      <c r="X76" s="29"/>
+      <c r="Y76" s="14"/>
+    </row>
+    <row r="77" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="29" t="s">
+        <v>268</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C77" s="11">
+        <v>104</v>
+      </c>
+      <c r="D77" s="11">
+        <v>33</v>
+      </c>
+      <c r="E77" s="11">
+        <v>80</v>
+      </c>
+      <c r="F77" s="11"/>
+      <c r="G77" s="15">
+        <v>0.12573426573426574</v>
+      </c>
+      <c r="H77" s="15">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I77" s="15">
+        <v>9.516888888888889E-3</v>
+      </c>
+      <c r="J77" s="15">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K77" s="15">
+        <v>0.83359000000000005</v>
+      </c>
+      <c r="L77" s="15">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="M77" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="N77" s="11"/>
+      <c r="O77" s="16">
+        <v>118.63636363636364</v>
+      </c>
+      <c r="P77" s="16">
+        <v>15</v>
+      </c>
+      <c r="Q77" s="16">
+        <v>61.059716906583347</v>
+      </c>
+      <c r="R77" s="16">
+        <v>1.7</v>
+      </c>
+      <c r="S77" s="51">
+        <v>1430</v>
+      </c>
+      <c r="T77" s="11">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="B78" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C78" s="11">
+        <v>99</v>
+      </c>
+      <c r="D78" s="11">
+        <v>33</v>
+      </c>
+      <c r="E78" s="11">
+        <v>64</v>
+      </c>
+      <c r="F78" s="11"/>
+      <c r="G78" s="15">
+        <v>0.18150349650349651</v>
+      </c>
+      <c r="H78" s="15">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I78" s="15">
+        <v>9.5986666666666668E-3</v>
+      </c>
+      <c r="J78" s="15">
+        <v>2.2000000000000001E-4</v>
+      </c>
+      <c r="K78" s="15">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="L78" s="15">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="M78" s="15">
+        <v>1.2E-2</v>
+      </c>
+      <c r="N78" s="11"/>
+      <c r="O78" s="16">
+        <v>168.32167832167832</v>
+      </c>
+      <c r="P78" s="16">
+        <v>14</v>
+      </c>
+      <c r="Q78" s="16">
+        <v>61.581899428814047</v>
+      </c>
+      <c r="R78" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="S78" s="51">
+        <v>2180</v>
+      </c>
+      <c r="T78" s="11">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="B79" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C79" s="11">
+        <v>107</v>
+      </c>
+      <c r="D79" s="11">
+        <v>75</v>
+      </c>
+      <c r="E79" s="11">
+        <v>74</v>
+      </c>
+      <c r="F79" s="11"/>
+      <c r="G79" s="15">
+        <v>0.4157342657342657</v>
+      </c>
+      <c r="H79" s="15">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="I79" s="15">
+        <v>1.1602222222222222E-2</v>
+      </c>
+      <c r="J79" s="15">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K79" s="15">
+        <v>0.52788999999999997</v>
+      </c>
+      <c r="L79" s="15">
+        <v>0.2591</v>
+      </c>
+      <c r="M79" s="15">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="N79" s="11"/>
+      <c r="O79" s="16">
+        <v>352.86713286713285</v>
+      </c>
+      <c r="P79" s="16">
+        <v>11</v>
+      </c>
+      <c r="Q79" s="16">
+        <v>74.362175995474971</v>
+      </c>
+      <c r="R79" s="16">
+        <v>2</v>
+      </c>
+      <c r="S79" s="51">
+        <v>3255</v>
+      </c>
+      <c r="T79" s="11">
+        <v>45</v>
+      </c>
+      <c r="V79" s="13"/>
+      <c r="W79" s="13"/>
+      <c r="X79" s="29"/>
+      <c r="Y79" s="14"/>
+    </row>
+    <row r="80" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="B81" s="34"/>
+      <c r="C81" s="34"/>
+      <c r="D81" s="34"/>
+      <c r="E81" s="34"/>
+      <c r="F81" s="34"/>
+      <c r="G81" s="34"/>
+      <c r="H81" s="34"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="34"/>
+      <c r="K81" s="34"/>
+      <c r="L81" s="34"/>
+      <c r="M81" s="34"/>
+      <c r="N81" s="34"/>
+      <c r="O81" s="34"/>
+      <c r="P81" s="34"/>
+      <c r="Q81" s="34"/>
+      <c r="R81" s="34"/>
+      <c r="S81" s="34"/>
+    </row>
+    <row r="82" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B82" s="34"/>
+      <c r="C82" s="34"/>
+      <c r="D82" s="34"/>
+      <c r="E82" s="34"/>
+      <c r="F82" s="34"/>
+      <c r="G82" s="34"/>
+      <c r="H82" s="34"/>
+      <c r="I82" s="34"/>
+      <c r="J82" s="34"/>
+      <c r="K82" s="34"/>
+      <c r="L82" s="34"/>
+      <c r="M82" s="34"/>
+      <c r="N82" s="34"/>
+      <c r="O82" s="34"/>
+      <c r="P82" s="34"/>
+      <c r="Q82" s="34"/>
+      <c r="R82" s="34"/>
+      <c r="S82" s="34"/>
+    </row>
+    <row r="83" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B83" s="34"/>
+      <c r="C83" s="34"/>
+      <c r="D83" s="34"/>
+      <c r="E83" s="34"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="34"/>
+      <c r="H83" s="34"/>
+      <c r="I83" s="34"/>
+      <c r="J83" s="34"/>
+      <c r="K83" s="34"/>
+      <c r="L83" s="34"/>
+      <c r="M83" s="34"/>
+      <c r="N83" s="34"/>
+      <c r="O83" s="34"/>
+      <c r="P83" s="34"/>
+      <c r="Q83" s="34"/>
+      <c r="R83" s="34"/>
+      <c r="S83" s="34"/>
+    </row>
+    <row r="84" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B84" s="34"/>
+      <c r="C84" s="34"/>
+      <c r="D84" s="34"/>
+      <c r="E84" s="34"/>
+      <c r="F84" s="34"/>
+      <c r="G84" s="34"/>
+      <c r="H84" s="34"/>
+      <c r="I84" s="34"/>
+      <c r="J84" s="34"/>
+      <c r="K84" s="34"/>
+      <c r="L84" s="34"/>
+      <c r="M84" s="34"/>
+      <c r="N84" s="34"/>
+      <c r="O84" s="34"/>
+      <c r="P84" s="34"/>
+      <c r="Q84" s="34"/>
+      <c r="R84" s="34"/>
+      <c r="S84" s="34"/>
+    </row>
+    <row r="85" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B85" s="34"/>
+      <c r="C85" s="34"/>
+      <c r="D85" s="34"/>
+      <c r="E85" s="34"/>
+      <c r="F85" s="34"/>
+      <c r="G85" s="34"/>
+      <c r="H85" s="34"/>
+      <c r="I85" s="34"/>
+      <c r="J85" s="34"/>
+      <c r="K85" s="34"/>
+      <c r="L85" s="34"/>
+      <c r="M85" s="34"/>
+      <c r="N85" s="34"/>
+      <c r="O85" s="34"/>
+      <c r="P85" s="34"/>
+      <c r="Q85" s="34"/>
+      <c r="R85" s="34"/>
+      <c r="S85" s="34"/>
+    </row>
+    <row r="86" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="49" t="s">
+        <v>548</v>
+      </c>
+      <c r="B86" s="34"/>
+      <c r="C86" s="34"/>
+      <c r="D86" s="34"/>
+      <c r="E86" s="34"/>
+      <c r="F86" s="34"/>
+      <c r="G86" s="34"/>
+      <c r="H86" s="34"/>
+      <c r="I86" s="34"/>
+      <c r="J86" s="34"/>
+      <c r="K86" s="34"/>
+      <c r="L86" s="34"/>
+      <c r="M86" s="34"/>
+      <c r="N86" s="34"/>
+      <c r="O86" s="34"/>
+      <c r="P86" s="34"/>
+      <c r="Q86" s="34"/>
+      <c r="R86" s="34"/>
+      <c r="S86" s="34"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B74:B79" numberStoredAsText="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C80607B-D0B3-4EB5-8627-460A4FCE5A43}">
+  <dimension ref="A1:Y53"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="6" max="6" width="4.7109375" customWidth="1"/>
     <col min="14" max="14" width="4.7109375" customWidth="1"/>
     <col min="21" max="21" width="4.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>537</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
         <v>530</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...13 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
         <v>531</v>
       </c>
-      <c r="H2" s="3"/>
-[...6 lines deleted...]
-      <c r="O2" s="3" t="s">
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" s="19"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+    </row>
+    <row r="5" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="C5" s="9">
+        <v>80</v>
+      </c>
+      <c r="D5" s="9">
+        <v>10</v>
+      </c>
+      <c r="E5" s="9">
+        <v>57</v>
+      </c>
+      <c r="G5" s="12">
+        <v>9.1879415361599562E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="I5" s="20">
+        <v>1.2081877111293708E-2</v>
+      </c>
+      <c r="J5" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K5" s="9">
+        <v>0.20910999999999999</v>
+      </c>
+      <c r="L5" s="9">
+        <v>5.6099999999999997E-2</v>
+      </c>
+      <c r="M5" s="9">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="O5" s="1">
+        <v>89.276325944219508</v>
+      </c>
+      <c r="P5" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>77.418042410938966</v>
+      </c>
+      <c r="R5" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S5" s="9">
+        <v>436</v>
+      </c>
+      <c r="T5" s="9">
+        <v>94</v>
+      </c>
+      <c r="V5" s="1">
+        <v>76.587660331405004</v>
+      </c>
+      <c r="W5" s="1">
+        <v>1.6594892343113252</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.84060930761546715</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="C6" s="9">
+        <v>128</v>
+      </c>
+      <c r="D6" s="9">
+        <v>20</v>
+      </c>
+      <c r="E6" s="9">
+        <v>120</v>
+      </c>
+      <c r="G6" s="12">
+        <v>8.9469147382543954E-2</v>
+      </c>
+      <c r="H6" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I6" s="20">
+        <v>1.2189055053410024E-2</v>
+      </c>
+      <c r="J6" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K6" s="9">
+        <v>0.13225999999999999</v>
+      </c>
+      <c r="L6" s="9">
+        <v>5.4100000000000002E-2</v>
+      </c>
+      <c r="M6" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>86.769647246001682</v>
+      </c>
+      <c r="P6" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>78.100671791953459</v>
+      </c>
+      <c r="R6" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S6" s="9">
+        <v>364</v>
+      </c>
+      <c r="T6" s="9">
+        <v>64</v>
+      </c>
+      <c r="V6" s="1">
+        <v>77.460536712913068</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.6530776863657468</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.84065376662925118</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>351</v>
+      </c>
+      <c r="C7" s="9">
+        <v>236</v>
+      </c>
+      <c r="D7" s="9">
+        <v>45</v>
+      </c>
+      <c r="E7" s="9">
+        <v>276</v>
+      </c>
+      <c r="G7" s="12">
+        <v>8.9854790259192865E-2</v>
+      </c>
+      <c r="H7" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I7" s="20">
+        <v>1.2208541951976626E-2</v>
+      </c>
+      <c r="J7" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9.9844000000000002E-2</v>
+      </c>
+      <c r="L7" s="9">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="M7" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O7" s="1">
+        <v>87.155290122650584</v>
+      </c>
+      <c r="P7" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>78.22477845901787</v>
+      </c>
+      <c r="R7" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S7" s="9">
+        <v>355</v>
+      </c>
+      <c r="T7" s="9">
+        <v>63</v>
+      </c>
+      <c r="V7" s="1">
+        <v>77.593702620616099</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.7163086664375369</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.84066185045502084</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>352</v>
+      </c>
+      <c r="C8" s="9">
+        <v>424</v>
+      </c>
+      <c r="D8" s="9">
+        <v>67</v>
+      </c>
+      <c r="E8" s="9">
+        <v>440</v>
+      </c>
+      <c r="G8" s="12">
+        <v>8.1563468411241583E-2</v>
+      </c>
+      <c r="H8" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1.2189055053410024E-2</v>
+      </c>
+      <c r="J8" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K8" s="9">
+        <v>0.25281999999999999</v>
+      </c>
+      <c r="L8" s="9">
+        <v>4.9020000000000001E-2</v>
+      </c>
+      <c r="M8" s="9">
+        <v>8.4000000000000003E-4</v>
+      </c>
+      <c r="O8" s="1">
+        <v>79.635254027997092</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>78.100671791953459</v>
+      </c>
+      <c r="R8" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S8" s="9">
+        <v>147</v>
+      </c>
+      <c r="T8" s="9">
+        <v>38</v>
+      </c>
+      <c r="V8" s="1">
+        <v>77.95878169192197</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1.6581834106633611</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.84065376662925118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>353</v>
+      </c>
+      <c r="C9" s="9">
+        <v>319</v>
+      </c>
+      <c r="D9" s="9">
+        <v>75</v>
+      </c>
+      <c r="E9" s="9">
+        <v>483</v>
+      </c>
+      <c r="G9" s="12">
+        <v>8.3106039917837174E-2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1.222802885054323E-2</v>
+      </c>
+      <c r="J9" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0.33428000000000002</v>
+      </c>
+      <c r="L9" s="9">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="M9" s="9">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="O9" s="1">
+        <v>80.888593377106019</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>78.348882736820912</v>
+      </c>
+      <c r="R9" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S9" s="9">
+        <v>184</v>
+      </c>
+      <c r="T9" s="9">
+        <v>38</v>
+      </c>
+      <c r="V9" s="1">
+        <v>78.130293102584758</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1.6565879649154021</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.8406699343942402</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="9">
+        <v>339</v>
+      </c>
+      <c r="D10" s="9">
+        <v>83</v>
+      </c>
+      <c r="E10" s="9">
+        <v>543</v>
+      </c>
+      <c r="G10" s="12">
+        <v>8.1467057692079362E-2</v>
+      </c>
+      <c r="H10" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I10" s="20">
+        <v>1.2237772299826531E-2</v>
+      </c>
+      <c r="J10" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K10" s="9">
+        <v>0.40534999999999999</v>
+      </c>
+      <c r="L10" s="9">
+        <v>4.8559999999999999E-2</v>
+      </c>
+      <c r="M10" s="9">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O10" s="1">
+        <v>79.346021870510427</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>78.410933979778889</v>
+      </c>
+      <c r="R10" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S10" s="9">
+        <v>127</v>
+      </c>
+      <c r="T10" s="9">
+        <v>41</v>
+      </c>
+      <c r="V10" s="1">
+        <v>78.314390030800112</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1.7232031494485749</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0.84067397640639341</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>355</v>
+      </c>
+      <c r="C11" s="9">
+        <v>589</v>
+      </c>
+      <c r="D11" s="9">
+        <v>182</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1217</v>
+      </c>
+      <c r="G11" s="12">
+        <v>8.0310129062132668E-2</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1.2247515749109832E-2</v>
+      </c>
+      <c r="J11" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K11" s="9">
+        <v>0.45839999999999997</v>
+      </c>
+      <c r="L11" s="9">
+        <v>4.8309999999999999E-2</v>
+      </c>
+      <c r="M11" s="9">
+        <v>6.4999999999999997E-4</v>
+      </c>
+      <c r="O11" s="1">
+        <v>78.285503959725972</v>
+      </c>
+      <c r="P11" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>78.4729846254546</v>
+      </c>
+      <c r="R11" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S11" s="9">
+        <v>114</v>
+      </c>
+      <c r="T11" s="9">
+        <v>30</v>
+      </c>
+      <c r="V11" s="1">
+        <v>78.401122461183448</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.7224871177231418</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.84067801844690848</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>356</v>
+      </c>
+      <c r="C12" s="9">
+        <v>261</v>
+      </c>
+      <c r="D12" s="9">
+        <v>52</v>
+      </c>
+      <c r="E12" s="9">
+        <v>320</v>
+      </c>
+      <c r="G12" s="12">
+        <v>8.1659879130403804E-2</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I12" s="20">
+        <v>1.2276746096959737E-2</v>
+      </c>
+      <c r="J12" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.36981999999999998</v>
+      </c>
+      <c r="L12" s="9">
+        <v>4.9239999999999999E-2</v>
+      </c>
+      <c r="M12" s="9">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="O12" s="1">
+        <v>79.538843308834885</v>
+      </c>
+      <c r="P12" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>78.659132978914499</v>
+      </c>
+      <c r="R12" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S12" s="9">
+        <v>154</v>
+      </c>
+      <c r="T12" s="9">
+        <v>42</v>
+      </c>
+      <c r="V12" s="1">
+        <v>78.49561194777624</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1.6582967196686822</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.84069014473862524</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="C13" s="9">
+        <v>447</v>
+      </c>
+      <c r="D13" s="9">
+        <v>139</v>
+      </c>
+      <c r="E13" s="9">
+        <v>917</v>
+      </c>
+      <c r="G13" s="12">
+        <v>7.9249611151348209E-2</v>
+      </c>
+      <c r="H13" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I13" s="20">
+        <v>1.2276746096959737E-2</v>
+      </c>
+      <c r="J13" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K13" s="9">
+        <v>0.44224999999999998</v>
+      </c>
+      <c r="L13" s="9">
+        <v>4.7739999999999998E-2</v>
+      </c>
+      <c r="M13" s="9">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="O13" s="1">
+        <v>77.417807487265947</v>
+      </c>
+      <c r="P13" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>78.659132978914499</v>
+      </c>
+      <c r="R13" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S13" s="9">
+        <v>87</v>
+      </c>
+      <c r="T13" s="9">
+        <v>35</v>
+      </c>
+      <c r="V13" s="1">
+        <v>78.643769927919209</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.724168687679656</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.84069014473862524</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>358</v>
+      </c>
+      <c r="C14" s="9">
+        <v>235</v>
+      </c>
+      <c r="D14" s="9">
+        <v>35</v>
+      </c>
+      <c r="E14" s="9">
+        <v>222</v>
+      </c>
+      <c r="G14" s="12">
+        <v>8.5901950773541666E-2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I14" s="20">
+        <v>1.2335206792659544E-2</v>
+      </c>
+      <c r="J14" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K14" s="9">
+        <v>0.17094000000000001</v>
+      </c>
+      <c r="L14" s="9">
+        <v>5.1110000000000003E-2</v>
+      </c>
+      <c r="M14" s="9">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="O14" s="1">
+        <v>83.491682794486067</v>
+      </c>
+      <c r="P14" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>79.031413560803742</v>
+      </c>
+      <c r="R14" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S14" s="9">
+        <v>243</v>
+      </c>
+      <c r="T14" s="9">
+        <v>43</v>
+      </c>
+      <c r="V14" s="1">
+        <v>78.682291989218172</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.6544473416820784</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.84071439808782067</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>359</v>
+      </c>
+      <c r="C15" s="9">
+        <v>418</v>
+      </c>
+      <c r="D15" s="9">
+        <v>108</v>
+      </c>
+      <c r="E15" s="9">
+        <v>714</v>
+      </c>
+      <c r="G15" s="12">
+        <v>8.0792182657943787E-2</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I15" s="20">
+        <v>1.2315719894092941E-2</v>
+      </c>
+      <c r="J15" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K15" s="9">
+        <v>0.28564000000000001</v>
+      </c>
+      <c r="L15" s="9">
+        <v>4.8259999999999997E-2</v>
+      </c>
+      <c r="M15" s="9">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="O15" s="1">
+        <v>78.767557555537095</v>
+      </c>
+      <c r="P15" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>78.907322422292495</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S15" s="9">
+        <v>116</v>
+      </c>
+      <c r="T15" s="9">
+        <v>33</v>
+      </c>
+      <c r="V15" s="1">
+        <v>78.840882198824815</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.659107524512361</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.84070631352464364</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>360</v>
+      </c>
+      <c r="C16" s="9">
+        <v>180</v>
+      </c>
+      <c r="D16" s="9">
+        <v>32</v>
+      </c>
+      <c r="E16" s="9">
+        <v>205</v>
+      </c>
+      <c r="G16" s="12">
+        <v>8.7830165156786155E-2</v>
+      </c>
+      <c r="H16" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I16" s="20">
+        <v>1.2383924039076052E-2</v>
+      </c>
+      <c r="J16" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K16" s="9">
+        <v>0.14634</v>
+      </c>
+      <c r="L16" s="9">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="M16" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O16" s="1">
+        <v>85.323486458568325</v>
+      </c>
+      <c r="P16" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>79.341630956875932</v>
+      </c>
+      <c r="R16" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S16" s="9">
+        <v>290</v>
+      </c>
+      <c r="T16" s="9">
+        <v>51</v>
+      </c>
+      <c r="V16" s="1">
+        <v>78.883179022297895</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.6536617954566342</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.84073460999207927</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="C17" s="9">
+        <v>344</v>
+      </c>
+      <c r="D17" s="9">
+        <v>83</v>
+      </c>
+      <c r="E17" s="9">
         <v>532</v>
       </c>
-      <c r="P2" s="3"/>
-[...55 lines deleted...]
-      <c r="Q3" s="9" t="s">
+      <c r="G17" s="12">
+        <v>8.2623986322026055E-2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I17" s="20">
+        <v>1.2344950241942846E-2</v>
+      </c>
+      <c r="J17" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K17" s="9">
+        <v>0.48499999999999999</v>
+      </c>
+      <c r="L17" s="9">
+        <v>4.8899999999999999E-2</v>
+      </c>
+      <c r="M17" s="9">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="O17" s="1">
+        <v>80.59936121961934</v>
+      </c>
+      <c r="P17" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>79.093458234303384</v>
+      </c>
+      <c r="R17" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S17" s="9">
+        <v>134</v>
+      </c>
+      <c r="T17" s="9">
+        <v>39</v>
+      </c>
+      <c r="V17" s="1">
+        <v>78.963672893887349</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.6584147176929889</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>0.84071844041195065</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>362</v>
+      </c>
+      <c r="C18" s="9">
+        <v>281</v>
+      </c>
+      <c r="D18" s="9">
+        <v>62</v>
+      </c>
+      <c r="E18" s="9">
+        <v>391</v>
+      </c>
+      <c r="G18" s="12">
+        <v>8.2913218479512718E-2</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I18" s="20">
+        <v>1.2364437140509449E-2</v>
+      </c>
+      <c r="J18" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K18" s="9">
+        <v>0.36865999999999999</v>
+      </c>
+      <c r="L18" s="9">
+        <v>4.9529999999999998E-2</v>
+      </c>
+      <c r="M18" s="9">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="O18" s="1">
+        <v>80.792182657943798</v>
+      </c>
+      <c r="P18" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>79.217545789852437</v>
+      </c>
+      <c r="R18" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S18" s="9">
+        <v>168</v>
+      </c>
+      <c r="T18" s="9">
+        <v>42</v>
+      </c>
+      <c r="V18" s="1">
+        <v>79.025141164104184</v>
+      </c>
+      <c r="W18" s="1">
+        <v>1.7212423325942181</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>0.84072652514529367</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>363</v>
+      </c>
+      <c r="C19" s="9">
+        <v>84</v>
+      </c>
+      <c r="D19" s="9">
         <v>11</v>
       </c>
-      <c r="R3" s="11" t="s">
-[...57 lines deleted...]
-      <c r="P5" s="12">
+      <c r="E19" s="9">
+        <v>59</v>
+      </c>
+      <c r="G19" s="12">
+        <v>9.1783004642437341E-2</v>
+      </c>
+      <c r="H19" s="12">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I19" s="20">
+        <v>1.2432641285492558E-2</v>
+      </c>
+      <c r="J19" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K19" s="9">
+        <v>0.22731000000000001</v>
+      </c>
+      <c r="L19" s="9">
+        <v>5.3800000000000001E-2</v>
+      </c>
+      <c r="M19" s="9">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O19" s="1">
+        <v>89.179915225057286</v>
+      </c>
+      <c r="P19" s="1">
+        <v>4.7</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>79.65183342523946</v>
+      </c>
+      <c r="R19" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S19" s="9">
+        <v>356</v>
+      </c>
+      <c r="T19" s="9">
+        <v>99</v>
+      </c>
+      <c r="V19" s="1">
+        <v>79.032206485839737</v>
+      </c>
+      <c r="W19" s="1">
+        <v>1.7289431278748348</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.84075482260534995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>364</v>
+      </c>
+      <c r="C20" s="9">
+        <v>374</v>
+      </c>
+      <c r="D20" s="9">
+        <v>94</v>
+      </c>
+      <c r="E20" s="9">
+        <v>618</v>
+      </c>
+      <c r="G20" s="12">
+        <v>8.4455789986108309E-2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I20" s="20">
+        <v>1.2422897836209255E-2</v>
+      </c>
+      <c r="J20" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0.19600999999999999</v>
+      </c>
+      <c r="L20" s="9">
+        <v>4.9930000000000002E-2</v>
+      </c>
+      <c r="M20" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O20" s="1">
+        <v>82.141932726214932</v>
+      </c>
+      <c r="P20" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>79.589794125715457</v>
+      </c>
+      <c r="R20" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S20" s="9">
+        <v>187</v>
+      </c>
+      <c r="T20" s="9">
+        <v>39</v>
+      </c>
+      <c r="V20" s="1">
+        <v>79.35726608650576</v>
+      </c>
+      <c r="W20" s="1">
+        <v>1.6563301344611283</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.84075078002597559</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>365</v>
+      </c>
+      <c r="C21" s="9">
+        <v>238</v>
+      </c>
+      <c r="D21" s="9">
+        <v>54</v>
+      </c>
+      <c r="E21" s="9">
+        <v>321</v>
+      </c>
+      <c r="G21" s="12">
+        <v>8.2334754164539378E-2</v>
+      </c>
+      <c r="H21" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I21" s="20">
+        <v>1.2413154386925956E-2</v>
+      </c>
+      <c r="J21" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K21" s="9">
+        <v>7.3820999999999998E-2</v>
+      </c>
+      <c r="L21" s="9">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O21" s="1">
+        <v>80.213718342970452</v>
+      </c>
+      <c r="P21" s="1">
         <v>2.1</v>
       </c>
-      <c r="Q5" s="12">
-[...61 lines deleted...]
-      <c r="P6" s="12">
+      <c r="Q21" s="1">
+        <v>79.527754229127595</v>
+      </c>
+      <c r="R21" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S21" s="9">
+        <v>124</v>
+      </c>
+      <c r="T21" s="9">
+        <v>50</v>
+      </c>
+      <c r="V21" s="1">
+        <v>79.428087677237713</v>
+      </c>
+      <c r="W21" s="1">
+        <v>1.6603983803301292</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0.8407467374749612</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="C22" s="9">
+        <v>348</v>
+      </c>
+      <c r="D22" s="9">
+        <v>88</v>
+      </c>
+      <c r="E22" s="9">
+        <v>562</v>
+      </c>
+      <c r="G22" s="12">
+        <v>8.4648611424432765E-2</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1.8E-3</v>
+      </c>
+      <c r="I22" s="20">
+        <v>1.245212818405916E-2</v>
+      </c>
+      <c r="J22" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K22" s="9">
+        <v>0.36170000000000002</v>
+      </c>
+      <c r="L22" s="9">
+        <v>4.9930000000000002E-2</v>
+      </c>
+      <c r="M22" s="9">
+        <v>7.3999999999999999E-4</v>
+      </c>
+      <c r="O22" s="1">
+        <v>82.33475416453939</v>
+      </c>
+      <c r="P22" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>79.77591023314757</v>
+      </c>
+      <c r="R22" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S22" s="9">
+        <v>188</v>
+      </c>
+      <c r="T22" s="9">
+        <v>34</v>
+      </c>
+      <c r="V22" s="1">
+        <v>79.543216871518453</v>
+      </c>
+      <c r="W22" s="1">
+        <v>1.6556221489482383</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.84076290784917873</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>367</v>
+      </c>
+      <c r="C23" s="9">
+        <v>181</v>
+      </c>
+      <c r="D23" s="9">
+        <v>23</v>
+      </c>
+      <c r="E23" s="9">
+        <v>127</v>
+      </c>
+      <c r="G23" s="12">
+        <v>8.4166557828621646E-2</v>
+      </c>
+      <c r="H23" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I23" s="20">
+        <v>1.245212818405916E-2</v>
+      </c>
+      <c r="J23" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0.22514000000000001</v>
+      </c>
+      <c r="L23" s="9">
+        <v>4.9399999999999999E-2</v>
+      </c>
+      <c r="M23" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O23" s="1">
+        <v>81.949111287890489</v>
+      </c>
+      <c r="P23" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>79.77591023314757</v>
+      </c>
+      <c r="R23" s="1">
         <v>1.8</v>
       </c>
-      <c r="Q6" s="12">
-[...91 lines deleted...]
-      <c r="C8" s="12">
+      <c r="S23" s="9">
+        <v>173</v>
+      </c>
+      <c r="T23" s="9">
+        <v>68</v>
+      </c>
+      <c r="V23" s="1">
+        <v>79.596303489157606</v>
+      </c>
+      <c r="W23" s="1">
+        <v>1.7261720536539642</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.84076290784917873</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="C24" s="9">
+        <v>758</v>
+      </c>
+      <c r="D24" s="9">
+        <v>261</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1706</v>
+      </c>
+      <c r="G24" s="12">
+        <v>8.2238343445377157E-2</v>
+      </c>
+      <c r="H24" s="12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="I24" s="20">
+        <v>1.2442384734775859E-2</v>
+      </c>
+      <c r="J24" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K24" s="9">
+        <v>0.45641999999999999</v>
+      </c>
+      <c r="L24" s="9">
+        <v>4.8590000000000001E-2</v>
+      </c>
+      <c r="M24" s="9">
+        <v>6.2E-4</v>
+      </c>
+      <c r="O24" s="1">
+        <v>80.213718342970452</v>
+      </c>
+      <c r="P24" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>79.713872127713955</v>
+      </c>
+      <c r="R24" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S24" s="9">
+        <v>124</v>
+      </c>
+      <c r="T24" s="9">
+        <v>29</v>
+      </c>
+      <c r="V24" s="1">
+        <v>79.615348629826272</v>
+      </c>
+      <c r="W24" s="1">
+        <v>1.6579117897369935</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.84075886521308452</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>369</v>
+      </c>
+      <c r="C25" s="9">
+        <v>767</v>
+      </c>
+      <c r="D25" s="9">
+        <v>217</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1392</v>
+      </c>
+      <c r="G25" s="12">
+        <v>8.1949111287890494E-2</v>
+      </c>
+      <c r="H25" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I25" s="20">
+        <v>1.2442384734775859E-2</v>
+      </c>
+      <c r="J25" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K25" s="9">
+        <v>0.49443999999999999</v>
+      </c>
+      <c r="L25" s="9">
+        <v>4.8460000000000003E-2</v>
+      </c>
+      <c r="M25" s="9">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="O25" s="1">
+        <v>79.82807546632155</v>
+      </c>
+      <c r="P25" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>79.713872127713955</v>
+      </c>
+      <c r="R25" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S25" s="9">
         <v>121</v>
       </c>
-      <c r="D8" s="12">
-[...130 lines deleted...]
-      <c r="D10" s="34">
+      <c r="T25" s="9">
         <v>28</v>
       </c>
-      <c r="E10" s="34">
-[...711 lines deleted...]
-      <c r="D21" s="12">
+      <c r="V25" s="1">
+        <v>79.628359683146741</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1.6581074315622013</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.84075886521308452</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="C26" s="9">
+        <v>146</v>
+      </c>
+      <c r="D26" s="9">
         <v>19</v>
       </c>
-      <c r="E21" s="12">
-[...327 lines deleted...]
-      <c r="F26" s="12"/>
+      <c r="E26" s="9">
+        <v>113</v>
+      </c>
       <c r="G26" s="12">
-        <v>9.7799999999999998E-2</v>
+        <v>8.4359379266946075E-2</v>
       </c>
       <c r="H26" s="12">
         <v>3.3999999999999998E-3</v>
       </c>
-      <c r="I26" s="12">
-[...24 lines deleted...]
-      <c r="R26" s="12">
+      <c r="I26" s="20">
+        <v>1.2461871633342461E-2</v>
+      </c>
+      <c r="J26" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K26" s="9">
+        <v>0.10333000000000001</v>
+      </c>
+      <c r="L26" s="9">
+        <v>4.9500000000000002E-2</v>
+      </c>
+      <c r="M26" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O26" s="1">
+        <v>82.045522007052696</v>
+      </c>
+      <c r="P26" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>79.837947741554643</v>
+      </c>
+      <c r="R26" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S26" s="9">
+        <v>173</v>
+      </c>
+      <c r="T26" s="9">
+        <v>78</v>
+      </c>
+      <c r="V26" s="1">
+        <v>79.648303173349589</v>
+      </c>
+      <c r="W26" s="1">
+        <v>1.6657664117505901</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.84076695051363293</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="C27" s="9">
+        <v>471</v>
+      </c>
+      <c r="D27" s="9">
+        <v>166</v>
+      </c>
+      <c r="E27" s="9">
+        <v>1128</v>
+      </c>
+      <c r="G27" s="12">
+        <v>8.4841432862757207E-2</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I27" s="20">
+        <v>1.2481358531909065E-2</v>
+      </c>
+      <c r="J27" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K27" s="9">
+        <v>0.45039000000000001</v>
+      </c>
+      <c r="L27" s="9">
+        <v>4.999E-2</v>
+      </c>
+      <c r="M27" s="9">
+        <v>8.4000000000000003E-4</v>
+      </c>
+      <c r="O27" s="1">
+        <v>82.623986322026056</v>
+      </c>
+      <c r="P27" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>79.962020967329494</v>
+      </c>
+      <c r="R27" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S27" s="9">
+        <v>190</v>
+      </c>
+      <c r="T27" s="9">
+        <v>38</v>
+      </c>
+      <c r="V27" s="1">
+        <v>79.723140357355859</v>
+      </c>
+      <c r="W27" s="1">
+        <v>1.7830169065201658</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.84077503592761971</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>372</v>
+      </c>
+      <c r="C28" s="9">
+        <v>619</v>
+      </c>
+      <c r="D28" s="9">
+        <v>176</v>
+      </c>
+      <c r="E28" s="9">
+        <v>1026</v>
+      </c>
+      <c r="G28" s="12">
+        <v>8.1563468411241583E-2</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I28" s="20">
+        <v>1.2471615082625764E-2</v>
+      </c>
+      <c r="J28" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K28" s="9">
+        <v>0.44137999999999999</v>
+      </c>
+      <c r="L28" s="9">
+        <v>4.7649999999999998E-2</v>
+      </c>
+      <c r="M28" s="9">
+        <v>6.4999999999999997E-4</v>
+      </c>
+      <c r="O28" s="1">
+        <v>79.442432589672663</v>
+      </c>
+      <c r="P28" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>79.899984652945264</v>
+      </c>
+      <c r="R28" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S28" s="9">
+        <v>85</v>
+      </c>
+      <c r="T28" s="9">
+        <v>30</v>
+      </c>
+      <c r="V28" s="1">
+        <v>79.895904732073433</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1.6599485108422327</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.84077099320644655</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>373</v>
+      </c>
+      <c r="C29" s="9">
+        <v>210</v>
+      </c>
+      <c r="D29" s="9">
+        <v>31</v>
+      </c>
+      <c r="E29" s="9">
+        <v>195</v>
+      </c>
+      <c r="G29" s="12">
+        <v>8.7348111560975036E-2</v>
+      </c>
+      <c r="H29" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I29" s="20">
+        <v>1.2569049575458777E-2</v>
+      </c>
+      <c r="J29" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K29" s="9">
+        <v>0.18181</v>
+      </c>
+      <c r="L29" s="9">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O29" s="1">
+        <v>84.841432862757202</v>
+      </c>
+      <c r="P29" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>80.520320933466479</v>
+      </c>
+      <c r="R29" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S29" s="9">
+        <v>223</v>
+      </c>
+      <c r="T29" s="9">
+        <v>45</v>
+      </c>
+      <c r="V29" s="1">
+        <v>80.199035359914078</v>
+      </c>
+      <c r="W29" s="1">
+        <v>1.6551230820458289</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.84081142169433953</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>374</v>
+      </c>
+      <c r="C30" s="9">
+        <v>222</v>
+      </c>
+      <c r="D30" s="9">
+        <v>34</v>
+      </c>
+      <c r="E30" s="9">
+        <v>214</v>
+      </c>
+      <c r="G30" s="12">
+        <v>8.4166557828621646E-2</v>
+      </c>
+      <c r="H30" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I30" s="20">
+        <v>1.2578793024742078E-2</v>
+      </c>
+      <c r="J30" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.25907999999999998</v>
+      </c>
+      <c r="L30" s="9">
+        <v>4.9070000000000003E-2</v>
+      </c>
+      <c r="M30" s="9">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="O30" s="1">
+        <v>82.141932726214932</v>
+      </c>
+      <c r="P30" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>80.582351278434288</v>
+      </c>
+      <c r="R30" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S30" s="9">
+        <v>150</v>
+      </c>
+      <c r="T30" s="9">
+        <v>43</v>
+      </c>
+      <c r="V30" s="1">
+        <v>80.435965885413182</v>
+      </c>
+      <c r="W30" s="1">
+        <v>1.6586327361745214</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.84081546469910229</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>375</v>
+      </c>
+      <c r="C31" s="9">
+        <v>322</v>
+      </c>
+      <c r="D31" s="9">
+        <v>48</v>
+      </c>
+      <c r="E31" s="9">
+        <v>299</v>
+      </c>
+      <c r="G31" s="12">
+        <v>8.2913218479512718E-2</v>
+      </c>
+      <c r="H31" s="12">
+        <v>1.9E-3</v>
+      </c>
+      <c r="I31" s="20">
+        <v>1.2569049575458777E-2</v>
+      </c>
+      <c r="J31" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K31" s="9">
+        <v>0.42187999999999998</v>
+      </c>
+      <c r="L31" s="9">
+        <v>4.8210000000000003E-2</v>
+      </c>
+      <c r="M31" s="9">
+        <v>7.2999999999999996E-4</v>
+      </c>
+      <c r="O31" s="1">
+        <v>80.792182657943798</v>
+      </c>
+      <c r="P31" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>80.520320933466479</v>
+      </c>
+      <c r="R31" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S31" s="9">
+        <v>109</v>
+      </c>
+      <c r="T31" s="9">
+        <v>33</v>
+      </c>
+      <c r="V31" s="1">
+        <v>80.460857882738495</v>
+      </c>
+      <c r="W31" s="1">
+        <v>1.6590413199033023</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>0.84081142169433953</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>376</v>
+      </c>
+      <c r="C32" s="9">
+        <v>237</v>
+      </c>
+      <c r="D32" s="9">
+        <v>34</v>
+      </c>
+      <c r="E32" s="9">
+        <v>206</v>
+      </c>
+      <c r="G32" s="12">
+        <v>8.7444522280137257E-2</v>
+      </c>
+      <c r="H32" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I32" s="20">
+        <v>1.2617766821875284E-2</v>
+      </c>
+      <c r="J32" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K32" s="9">
+        <v>0.19749</v>
+      </c>
+      <c r="L32" s="9">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="M32" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O32" s="1">
+        <v>84.937843581919424</v>
+      </c>
+      <c r="P32" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>80.830466689631521</v>
+      </c>
+      <c r="R32" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S32" s="9">
+        <v>210</v>
+      </c>
+      <c r="T32" s="9">
+        <v>47</v>
+      </c>
+      <c r="V32" s="1">
+        <v>80.528881160369039</v>
+      </c>
+      <c r="W32" s="1">
+        <v>1.7189454900552401</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.84083163700173502</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>377</v>
+      </c>
+      <c r="C33" s="9">
+        <v>218</v>
+      </c>
+      <c r="D33" s="9">
+        <v>47</v>
+      </c>
+      <c r="E33" s="9">
+        <v>267</v>
+      </c>
+      <c r="G33" s="12">
+        <v>9.6507129881386322E-2</v>
+      </c>
+      <c r="H33" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I33" s="20">
+        <v>1.2754175111841503E-2</v>
+      </c>
+      <c r="J33" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K33" s="9">
+        <v>0.26962000000000003</v>
+      </c>
+      <c r="L33" s="9">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M33" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O33" s="1">
+        <v>93.51839758735737</v>
+      </c>
+      <c r="P33" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>81.698795432732027</v>
+      </c>
+      <c r="R33" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S33" s="9">
+        <v>421</v>
+      </c>
+      <c r="T33" s="9">
+        <v>50</v>
+      </c>
+      <c r="V33" s="1">
+        <v>80.934266327975465</v>
+      </c>
+      <c r="W33" s="1">
+        <v>1.7743330648022411</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>0.84088824363400327</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="C34" s="9">
+        <v>285</v>
+      </c>
+      <c r="D34" s="9">
+        <v>45</v>
+      </c>
+      <c r="E34" s="9">
+        <v>278</v>
+      </c>
+      <c r="G34" s="12">
+        <v>8.4455789986108309E-2</v>
+      </c>
+      <c r="H34" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I34" s="20">
+        <v>1.2676227517575094E-2</v>
+      </c>
+      <c r="J34" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K34" s="9">
+        <v>0.21618000000000001</v>
+      </c>
+      <c r="L34" s="9">
+        <v>4.8669999999999998E-2</v>
+      </c>
+      <c r="M34" s="9">
+        <v>9.3000000000000005E-4</v>
+      </c>
+      <c r="O34" s="1">
+        <v>82.141932726214932</v>
+      </c>
+      <c r="P34" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>81.20262190167881</v>
+      </c>
+      <c r="R34" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S34" s="9">
+        <v>132</v>
+      </c>
+      <c r="T34" s="9">
+        <v>41</v>
+      </c>
+      <c r="V34" s="1">
+        <v>81.097163470178359</v>
+      </c>
+      <c r="W34" s="1">
+        <v>1.659039457917572</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>0.84085589630641999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>379</v>
+      </c>
+      <c r="C35" s="9">
+        <v>260</v>
+      </c>
+      <c r="D35" s="9">
+        <v>69</v>
+      </c>
+      <c r="E35" s="9">
+        <v>432</v>
+      </c>
+      <c r="G35" s="12">
+        <v>8.5901950773541666E-2</v>
+      </c>
+      <c r="H35" s="12">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="I35" s="20">
+        <v>1.2695714416141694E-2</v>
+      </c>
+      <c r="J35" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K35" s="9">
+        <v>0.20083000000000001</v>
+      </c>
+      <c r="L35" s="9">
+        <v>4.9169999999999998E-2</v>
+      </c>
+      <c r="M35" s="9">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="O35" s="1">
+        <v>83.491682794486067</v>
+      </c>
+      <c r="P35" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>81.326668864794954</v>
+      </c>
+      <c r="R35" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S35" s="9">
+        <v>152</v>
+      </c>
+      <c r="T35" s="9">
+        <v>43</v>
+      </c>
+      <c r="V35" s="1">
+        <v>81.170258601172748</v>
+      </c>
+      <c r="W35" s="1">
+        <v>1.7218447815469431</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.84086398296817411</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>380</v>
+      </c>
+      <c r="C36" s="9">
+        <v>330</v>
+      </c>
+      <c r="D36" s="9">
+        <v>45</v>
+      </c>
+      <c r="E36" s="9">
+        <v>281</v>
+      </c>
+      <c r="G36" s="12">
+        <v>8.4841432862757207E-2</v>
+      </c>
+      <c r="H36" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I36" s="20">
+        <v>1.2705457865424995E-2</v>
+      </c>
+      <c r="J36" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K36" s="9">
+        <v>0.39434000000000002</v>
+      </c>
+      <c r="L36" s="9">
+        <v>4.8919999999999998E-2</v>
+      </c>
+      <c r="M36" s="9">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="O36" s="1">
+        <v>82.52757560286382</v>
+      </c>
+      <c r="P36" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>81.388691451236809</v>
+      </c>
+      <c r="R36" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S36" s="9">
+        <v>142</v>
+      </c>
+      <c r="T36" s="9">
+        <v>40</v>
+      </c>
+      <c r="V36" s="1">
+        <v>81.25783259854343</v>
+      </c>
+      <c r="W36" s="1">
+        <v>1.7855154295642053</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.84086802634158708</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>381</v>
+      </c>
+      <c r="C37" s="9">
+        <v>239</v>
+      </c>
+      <c r="D37" s="9">
+        <v>57</v>
+      </c>
+      <c r="E37" s="9">
+        <v>330</v>
+      </c>
+      <c r="G37" s="12">
+        <v>9.0818897450815103E-2</v>
+      </c>
+      <c r="H37" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I37" s="20">
+        <v>1.2880839952524422E-2</v>
+      </c>
+      <c r="J37" s="20">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K37" s="9">
+        <v>0.23838000000000001</v>
+      </c>
+      <c r="L37" s="9">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="M37" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O37" s="1">
+        <v>88.119397314272831</v>
+      </c>
+      <c r="P37" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>82.50499597759395</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2</v>
+      </c>
+      <c r="S37" s="9">
+        <v>316</v>
+      </c>
+      <c r="T37" s="9">
+        <v>64</v>
+      </c>
+      <c r="V37" s="1">
+        <v>81.952150905394177</v>
+      </c>
+      <c r="W37" s="1">
+        <v>2.03319196502901</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.84094081191195358</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="C38" s="9">
+        <v>239</v>
+      </c>
+      <c r="D38" s="9">
+        <v>62</v>
+      </c>
+      <c r="E38" s="9">
+        <v>395</v>
+      </c>
+      <c r="G38" s="12">
+        <v>8.7251700841812802E-2</v>
+      </c>
+      <c r="H38" s="12">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="I38" s="20">
+        <v>1.2871096503241119E-2</v>
+      </c>
+      <c r="J38" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K38" s="9">
+        <v>0.33833999999999997</v>
+      </c>
+      <c r="L38" s="9">
+        <v>5.0099999999999999E-2</v>
+      </c>
+      <c r="M38" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O38" s="1">
+        <v>84.745022143594994</v>
+      </c>
+      <c r="P38" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>82.442984130522944</v>
+      </c>
+      <c r="R38" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S38" s="9">
+        <v>190</v>
+      </c>
+      <c r="T38" s="9">
+        <v>49</v>
+      </c>
+      <c r="V38" s="1">
+        <v>82.190526641609495</v>
+      </c>
+      <c r="W38" s="1">
+        <v>1.7839550272600844</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.840936768028132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>383</v>
+      </c>
+      <c r="C39" s="9">
+        <v>1123</v>
+      </c>
+      <c r="D39" s="9">
+        <v>200</v>
+      </c>
+      <c r="E39" s="9">
+        <v>1252</v>
+      </c>
+      <c r="G39" s="12">
+        <v>8.3588093513648293E-2</v>
+      </c>
+      <c r="H39" s="12">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I39" s="20">
+        <v>1.2890583401807723E-2</v>
+      </c>
+      <c r="J39" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K39" s="9">
+        <v>0.67723999999999995</v>
+      </c>
+      <c r="L39" s="9">
+        <v>4.7460000000000002E-2</v>
+      </c>
+      <c r="M39" s="9">
+        <v>5.1000000000000004E-4</v>
+      </c>
+      <c r="O39" s="1">
+        <v>81.370646972917143</v>
+      </c>
+      <c r="P39" s="1">
         <v>1.4</v>
       </c>
-      <c r="S26" s="12">
-[...104 lines deleted...]
-      <c r="J28" s="12">
+      <c r="Q39" s="1">
+        <v>82.567007228142288</v>
+      </c>
+      <c r="R39" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S39" s="9">
+        <v>70</v>
+      </c>
+      <c r="T39" s="9">
+        <v>23</v>
+      </c>
+      <c r="V39" s="1">
+        <v>82.588029369230512</v>
+      </c>
+      <c r="W39" s="1">
+        <v>1.7232047994837698</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.84094485582413048</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="C40" s="9">
+        <v>157</v>
+      </c>
+      <c r="D40" s="9">
+        <v>24</v>
+      </c>
+      <c r="E40" s="9">
+        <v>141</v>
+      </c>
+      <c r="G40" s="12">
+        <v>9.9688683613739726E-2</v>
+      </c>
+      <c r="H40" s="12">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="I40" s="20">
+        <v>1.308545238747375E-2</v>
+      </c>
+      <c r="J40" s="20">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K40" s="9">
+        <v>0.43636999999999998</v>
+      </c>
+      <c r="L40" s="9">
+        <v>5.5800000000000002E-2</v>
+      </c>
+      <c r="M40" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O40" s="1">
+        <v>96.314308443061876</v>
+      </c>
+      <c r="P40" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>83.807106987007245</v>
+      </c>
+      <c r="R40" s="1">
+        <v>2</v>
+      </c>
+      <c r="S40" s="9">
+        <v>447</v>
+      </c>
+      <c r="T40" s="9">
+        <v>52</v>
+      </c>
+      <c r="V40" s="1">
+        <v>82.953850837408737</v>
+      </c>
+      <c r="W40" s="1">
+        <v>1.9615075683059005</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.84102574002205321</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="C41" s="9">
+        <v>91</v>
+      </c>
+      <c r="D41" s="9">
+        <v>21</v>
+      </c>
+      <c r="E41" s="9">
+        <v>101</v>
+      </c>
+      <c r="G41" s="12">
+        <v>9.7953290668819679E-2</v>
+      </c>
+      <c r="H41" s="12">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="I41" s="20">
+        <v>1.3572624851638819E-2</v>
+      </c>
+      <c r="J41" s="20">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K41" s="9">
+        <v>0.21292</v>
+      </c>
+      <c r="L41" s="9">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="M41" s="9">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O41" s="1">
+        <v>94.482504778979617</v>
+      </c>
+      <c r="P41" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>86.906313091764844</v>
+      </c>
+      <c r="R41" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S41" s="9">
+        <v>359</v>
+      </c>
+      <c r="T41" s="9">
+        <v>98</v>
+      </c>
+      <c r="V41" s="1">
+        <v>86.224865924546876</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1.9809409734688563</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.84122800013229571</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="C42" s="9">
+        <v>408</v>
+      </c>
+      <c r="D42" s="9">
+        <v>95</v>
+      </c>
+      <c r="E42" s="9">
+        <v>564</v>
+      </c>
+      <c r="G42" s="12">
+        <v>9.8917397860441916E-2</v>
+      </c>
+      <c r="H42" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I42" s="20">
+        <v>1.3572624851638819E-2</v>
+      </c>
+      <c r="J42" s="20">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K42" s="9">
+        <v>0.46242</v>
+      </c>
+      <c r="L42" s="9">
+        <v>5.323E-2</v>
+      </c>
+      <c r="M42" s="9">
+        <v>8.5999999999999998E-4</v>
+      </c>
+      <c r="O42" s="1">
+        <v>95.543022689764072</v>
+      </c>
+      <c r="P42" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>86.906313091764844</v>
+      </c>
+      <c r="R42" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S42" s="9">
+        <v>330</v>
+      </c>
+      <c r="T42" s="9">
+        <v>37</v>
+      </c>
+      <c r="V42" s="1">
+        <v>86.308824335322797</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1.838232049543109</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.84122800013229571</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>387</v>
+      </c>
+      <c r="C43" s="9">
+        <v>30</v>
+      </c>
+      <c r="D43" s="9">
+        <v>69</v>
+      </c>
+      <c r="E43" s="9">
+        <v>20</v>
+      </c>
+      <c r="G43" s="12">
+        <v>2.3620626194744907</v>
+      </c>
+      <c r="H43" s="12">
+        <v>0.37</v>
+      </c>
+      <c r="I43" s="20">
+        <v>3.2737989591892627E-2</v>
+      </c>
+      <c r="J43" s="20">
+        <v>3.3E-3</v>
+      </c>
+      <c r="K43" s="9">
+        <v>0.99400999999999995</v>
+      </c>
+      <c r="L43" s="9">
+        <v>0.41799999999999998</v>
+      </c>
+      <c r="M43" s="9">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="O43" s="52">
+        <v>1041.2357669520202</v>
+      </c>
+      <c r="P43" s="1">
+        <v>140</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>207.66167726970008</v>
+      </c>
+      <c r="R43" s="1">
+        <v>20</v>
+      </c>
+      <c r="S43" s="52">
+        <v>3270</v>
+      </c>
+      <c r="T43" s="9">
+        <v>340</v>
+      </c>
+      <c r="V43" s="1">
+        <v>112.6354403063112</v>
+      </c>
+      <c r="W43" s="1">
+        <v>17.05061253026118</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.84924099532109021</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A44" s="45"/>
+      <c r="B44" s="19"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+      <c r="T44" s="19"/>
+      <c r="U44" s="19"/>
+      <c r="V44" s="19"/>
+      <c r="W44" s="19"/>
+      <c r="X44" s="19"/>
+      <c r="Y44" s="19"/>
+    </row>
+    <row r="45" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A45" s="45"/>
+      <c r="B45" s="19"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="19"/>
+      <c r="K45" s="19"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="19"/>
+      <c r="O45" s="19"/>
+      <c r="P45" s="19"/>
+      <c r="Q45" s="19"/>
+      <c r="R45" s="19"/>
+      <c r="S45" s="19"/>
+      <c r="T45" s="19"/>
+      <c r="U45" s="19"/>
+      <c r="V45" s="19"/>
+      <c r="W45" s="19"/>
+      <c r="X45" s="19"/>
+      <c r="Y45" s="19"/>
+    </row>
+    <row r="46" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>388</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" s="11">
+        <v>51</v>
+      </c>
+      <c r="D46" s="11">
+        <v>8</v>
+      </c>
+      <c r="E46" s="11">
+        <v>37</v>
+      </c>
+      <c r="F46" s="11"/>
+      <c r="G46" s="15">
+        <v>0.11077591631739549</v>
+      </c>
+      <c r="H46" s="15">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="I46" s="36">
+        <v>1.2471615082625764E-2</v>
+      </c>
+      <c r="J46" s="36">
         <v>2.7999999999999998E-4</v>
       </c>
-      <c r="K28" s="12">
-[...18 lines deleted...]
-      <c r="R28" s="12">
+      <c r="K46" s="11">
+        <v>9.6324999999999994E-2</v>
+      </c>
+      <c r="L46" s="11">
+        <v>6.6699999999999995E-2</v>
+      </c>
+      <c r="M46" s="11">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N46" s="11"/>
+      <c r="O46" s="16">
+        <v>106.43743395509541</v>
+      </c>
+      <c r="P46" s="16">
+        <v>8</v>
+      </c>
+      <c r="Q46" s="16">
+        <v>79.899984652945264</v>
+      </c>
+      <c r="R46" s="16">
         <v>1.8</v>
       </c>
-      <c r="S28" s="12">
-[...280 lines deleted...]
-      <c r="C33" s="12">
+      <c r="S46" s="11">
+        <v>720</v>
+      </c>
+      <c r="T46" s="11">
         <v>150</v>
       </c>
-      <c r="D33" s="12">
-[...900 lines deleted...]
-      </c>
+      <c r="U46" s="11"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A47" s="8" t="s">
-[...1518 lines deleted...]
-      <c r="A73" s="38" t="s">
+      <c r="A47" s="5"/>
+      <c r="B47" s="19"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="19"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="19"/>
+      <c r="J47" s="19"/>
+      <c r="K47" s="19"/>
+      <c r="L47" s="19"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+      <c r="T47" s="19"/>
+      <c r="U47" s="19"/>
+      <c r="V47" s="19"/>
+      <c r="W47" s="19"/>
+      <c r="X47" s="19"/>
+      <c r="Y47" s="19"/>
+    </row>
+    <row r="48" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="34"/>
+      <c r="L48" s="34"/>
+      <c r="M48" s="34"/>
+      <c r="N48" s="34"/>
+      <c r="O48" s="34"/>
+      <c r="P48" s="34"/>
+      <c r="Q48" s="34"/>
+      <c r="R48" s="34"/>
+      <c r="S48" s="34"/>
+    </row>
+    <row r="49" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
+      <c r="M49" s="34"/>
+      <c r="N49" s="34"/>
+      <c r="O49" s="34"/>
+      <c r="P49" s="34"/>
+      <c r="Q49" s="34"/>
+      <c r="R49" s="34"/>
+      <c r="S49" s="34"/>
+    </row>
+    <row r="50" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="34"/>
+      <c r="M50" s="34"/>
+      <c r="N50" s="34"/>
+      <c r="O50" s="34"/>
+      <c r="P50" s="34"/>
+      <c r="Q50" s="34"/>
+      <c r="R50" s="34"/>
+      <c r="S50" s="34"/>
+    </row>
+    <row r="51" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="34"/>
+      <c r="N51" s="34"/>
+      <c r="O51" s="34"/>
+      <c r="P51" s="34"/>
+      <c r="Q51" s="34"/>
+      <c r="R51" s="34"/>
+      <c r="S51" s="34"/>
+    </row>
+    <row r="52" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+    </row>
+    <row r="53" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="49" t="s">
         <v>548</v>
       </c>
-      <c r="B73" s="12"/>
-[...29 lines deleted...]
-      <c r="B78" s="12"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="34"/>
+      <c r="J53" s="34"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="34"/>
+      <c r="M53" s="34"/>
+      <c r="N53" s="34"/>
+      <c r="O53" s="34"/>
+      <c r="P53" s="34"/>
+      <c r="Q53" s="34"/>
+      <c r="R53" s="34"/>
+      <c r="S53" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B46" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Y81"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8374F396-F323-49BA-A43C-94388607137F}">
+  <dimension ref="A1:Y112"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="6" max="6" width="4.7109375" customWidth="1"/>
     <col min="14" max="14" width="4.7109375" customWidth="1"/>
     <col min="21" max="21" width="4.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1" s="28" t="s">
+        <v>538</v>
+      </c>
+      <c r="O1" s="33"/>
+    </row>
+    <row r="2" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="31" t="s">
         <v>530</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="31" t="s">
         <v>531</v>
       </c>
-      <c r="H2" s="3"/>
-[...22 lines deleted...]
-      <c r="A3" s="16" t="s">
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="V2" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="W2" s="31"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" s="9" customFormat="1" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="11"/>
-      <c r="G3" s="9" t="s">
+      <c r="F3" s="8"/>
+      <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="H3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="I3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="11" t="s">
+      <c r="Q3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="K3" s="11" t="s">
-[...5 lines deleted...]
-      <c r="M3" s="11" t="s">
+      <c r="S3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T3" s="8" t="s">
         <v>540</v>
       </c>
-      <c r="N3" s="4"/>
-[...3 lines deleted...]
-      <c r="P3" s="11" t="s">
+      <c r="V3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y3" s="27" t="s">
         <v>541</v>
       </c>
-      <c r="Q3" s="9" t="s">
-[...31 lines deleted...]
-      <c r="D5" s="12">
+    </row>
+    <row r="4" spans="1:25" s="9" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="C5" s="9">
+        <v>478</v>
+      </c>
+      <c r="D5" s="9">
+        <v>66</v>
+      </c>
+      <c r="E5" s="9">
+        <v>432</v>
+      </c>
+      <c r="G5" s="12">
+        <v>8.8377569250362581E-2</v>
+      </c>
+      <c r="H5" s="12">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="I5" s="20">
+        <v>1.3225450980392154E-2</v>
+      </c>
+      <c r="J5" s="20">
+        <v>2.5999999999999998E-4</v>
+      </c>
+      <c r="K5" s="9">
+        <v>0.23832</v>
+      </c>
+      <c r="L5" s="9">
+        <v>4.8280000000000003E-2</v>
+      </c>
+      <c r="M5" s="9">
+        <v>6.8000000000000005E-4</v>
+      </c>
+      <c r="O5" s="1">
+        <v>85.908922064598272</v>
+      </c>
+      <c r="P5" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>84.697877415968776</v>
+      </c>
+      <c r="R5" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S5" s="9">
+        <v>113</v>
+      </c>
+      <c r="T5" s="9">
+        <v>31</v>
+      </c>
+      <c r="V5" s="1">
+        <v>84.636835203318498</v>
+      </c>
+      <c r="W5" s="1">
+        <v>1.6581123506441633</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.84108385618699233</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="C6" s="9">
+        <v>206</v>
+      </c>
+      <c r="D6" s="9">
+        <v>30</v>
+      </c>
+      <c r="E6" s="9">
+        <v>189</v>
+      </c>
+      <c r="G6" s="12">
+        <v>9.4203576608766382E-2</v>
+      </c>
+      <c r="H6" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I6" s="20">
+        <v>1.3344509803921566E-2</v>
+      </c>
+      <c r="J6" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K6" s="9">
+        <v>0.28075</v>
+      </c>
+      <c r="L6" s="9">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="M6" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>91.339945873279774</v>
+      </c>
+      <c r="P6" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>85.455317330938314</v>
+      </c>
+      <c r="R6" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S6" s="9">
+        <v>283</v>
+      </c>
+      <c r="T6" s="9">
         <v>53</v>
       </c>
-      <c r="E5" s="12">
-[...142 lines deleted...]
-      <c r="J7" s="17">
+      <c r="V6" s="1">
+        <v>84.975029753301584</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1.7805553912085132</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.84113328444796398</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="C7" s="9">
+        <v>325</v>
+      </c>
+      <c r="D7" s="9">
+        <v>45</v>
+      </c>
+      <c r="E7" s="9">
+        <v>291</v>
+      </c>
+      <c r="G7" s="12">
+        <v>8.7686348038348585E-2</v>
+      </c>
+      <c r="H7" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I7" s="20">
+        <v>1.3314745098039213E-2</v>
+      </c>
+      <c r="J7" s="20">
         <v>2.7E-4</v>
       </c>
-      <c r="K7" s="17">
-[...8 lines deleted...]
-      <c r="N7" s="12"/>
+      <c r="K7" s="9">
+        <v>4.0154000000000002E-2</v>
+      </c>
+      <c r="L7" s="9">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="M7" s="9">
+        <v>1E-3</v>
+      </c>
       <c r="O7" s="1">
-        <v>106.23002118236087</v>
+        <v>85.31644674001484</v>
       </c>
       <c r="P7" s="1">
-        <v>2.6</v>
+        <v>2</v>
       </c>
       <c r="Q7" s="1">
-        <v>104.78062382018796</v>
+        <v>85.265965695555835</v>
       </c>
       <c r="R7" s="1">
         <v>1.7</v>
       </c>
-      <c r="S7" s="12">
-[...2 lines deleted...]
-      <c r="T7" s="12">
+      <c r="S7" s="9">
+        <v>119</v>
+      </c>
+      <c r="T7" s="9">
+        <v>45</v>
+      </c>
+      <c r="V7" s="1">
+        <v>85.192901345903607</v>
+      </c>
+      <c r="W7" s="1">
+        <v>1.7232148152782325</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.84112092698586882</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="29" t="s">
+        <v>392</v>
+      </c>
+      <c r="C8" s="9">
+        <v>313</v>
+      </c>
+      <c r="D8" s="9">
         <v>49</v>
       </c>
-      <c r="V7" s="42">
-[...27 lines deleted...]
-      <c r="H8" s="17">
+      <c r="E8" s="9">
+        <v>295</v>
+      </c>
+      <c r="G8" s="12">
+        <v>8.8970044574946019E-2</v>
+      </c>
+      <c r="H8" s="12">
+        <v>2E-3</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1.3354431372549018E-2</v>
+      </c>
+      <c r="J8" s="20">
+        <v>2.7E-4</v>
+      </c>
+      <c r="K8" s="9">
+        <v>0.34423999999999999</v>
+      </c>
+      <c r="L8" s="9">
+        <v>4.9050000000000003E-2</v>
+      </c>
+      <c r="M8" s="9">
+        <v>8.8000000000000003E-4</v>
+      </c>
+      <c r="O8" s="1">
+        <v>86.501397389181705</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>85.518433306785084</v>
+      </c>
+      <c r="R8" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="S8" s="9">
+        <v>146</v>
+      </c>
+      <c r="T8" s="9">
+        <v>40</v>
+      </c>
+      <c r="V8" s="1">
+        <v>85.375950880562641</v>
+      </c>
+      <c r="W8" s="1">
+        <v>1.721040589704935</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.84113740366078749</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29" t="s">
+        <v>393</v>
+      </c>
+      <c r="C9" s="9">
+        <v>204</v>
+      </c>
+      <c r="D9" s="9">
+        <v>33</v>
+      </c>
+      <c r="E9" s="9">
+        <v>197</v>
+      </c>
+      <c r="G9" s="12">
+        <v>9.2327404747585495E-2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1.3503254901960783E-2</v>
+      </c>
+      <c r="J9" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0.14219000000000001</v>
+      </c>
+      <c r="L9" s="9">
+        <v>5.0299999999999997E-2</v>
+      </c>
+      <c r="M9" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O9" s="1">
+        <v>89.760011674390611</v>
+      </c>
+      <c r="P9" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>86.465098796771443</v>
+      </c>
+      <c r="R9" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S9" s="9">
+        <v>202</v>
+      </c>
+      <c r="T9" s="9">
+        <v>47</v>
+      </c>
+      <c r="V9" s="1">
+        <v>86.187516081307166</v>
+      </c>
+      <c r="W9" s="1">
+        <v>1.7831329676008425</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.84119919538056875</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="C10" s="9">
+        <v>187</v>
+      </c>
+      <c r="D10" s="9">
+        <v>25</v>
+      </c>
+      <c r="E10" s="9">
+        <v>137</v>
+      </c>
+      <c r="G10" s="12">
+        <v>9.8252157993419867E-2</v>
+      </c>
+      <c r="H10" s="12">
         <v>3.2000000000000002E-3</v>
       </c>
-      <c r="I8" s="17">
-[...11 lines deleted...]
-      <c r="M8" s="17">
+      <c r="I10" s="20">
+        <v>1.3642156862745095E-2</v>
+      </c>
+      <c r="J10" s="20">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K10" s="9">
+        <v>0.51258999999999999</v>
+      </c>
+      <c r="L10" s="9">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="M10" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O10" s="1">
+        <v>94.993543708210964</v>
+      </c>
+      <c r="P10" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>87.348527845451258</v>
+      </c>
+      <c r="R10" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="S10" s="9">
+        <v>307</v>
+      </c>
+      <c r="T10" s="9">
+        <v>59</v>
+      </c>
+      <c r="V10" s="1">
+        <v>86.82900085445597</v>
+      </c>
+      <c r="W10" s="1">
+        <v>1.8438310672436888</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0.84125687361936341</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="C11" s="9">
+        <v>251</v>
+      </c>
+      <c r="D11" s="9">
+        <v>43</v>
+      </c>
+      <c r="E11" s="9">
+        <v>250</v>
+      </c>
+      <c r="G11" s="12">
+        <v>9.6178494357377839E-2</v>
+      </c>
+      <c r="H11" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1.3691764705882349E-2</v>
+      </c>
+      <c r="J11" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K11" s="9">
+        <v>0.34587000000000001</v>
+      </c>
+      <c r="L11" s="9">
+        <v>5.0900000000000001E-2</v>
+      </c>
+      <c r="M11" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O11" s="1">
+        <v>93.117371847030071</v>
+      </c>
+      <c r="P11" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>87.664008882102081</v>
+      </c>
+      <c r="R11" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S11" s="9">
+        <v>227</v>
+      </c>
+      <c r="T11" s="9">
+        <v>45</v>
+      </c>
+      <c r="V11" s="1">
+        <v>87.319284022513983</v>
+      </c>
+      <c r="W11" s="1">
+        <v>1.7816917652257884</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.84127747438651834</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="29" t="s">
+        <v>396</v>
+      </c>
+      <c r="C12" s="9">
+        <v>276</v>
+      </c>
+      <c r="D12" s="9">
+        <v>35</v>
+      </c>
+      <c r="E12" s="9">
+        <v>211</v>
+      </c>
+      <c r="G12" s="12">
+        <v>9.5981002582516683E-2</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I12" s="20">
+        <v>1.3741372549019604E-2</v>
+      </c>
+      <c r="J12" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.29920000000000002</v>
+      </c>
+      <c r="L12" s="9">
+        <v>5.0700000000000002E-2</v>
+      </c>
+      <c r="M12" s="9">
         <v>1E-3</v>
       </c>
-      <c r="N8" s="12"/>
-[...259 lines deleted...]
-      <c r="N12" s="12"/>
       <c r="O12" s="1">
-        <v>105.05728865780858</v>
+        <v>92.919880072168937</v>
       </c>
       <c r="P12" s="1">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="Q12" s="1">
-        <v>105.15224717919318</v>
+        <v>87.979474480184734</v>
       </c>
       <c r="R12" s="1">
         <v>1.8</v>
       </c>
-      <c r="S12" s="12">
-[...48 lines deleted...]
-      <c r="M13" s="17">
+      <c r="S12" s="9">
+        <v>221</v>
+      </c>
+      <c r="T12" s="9">
+        <v>45</v>
+      </c>
+      <c r="V12" s="1">
+        <v>87.656295771637673</v>
+      </c>
+      <c r="W12" s="1">
+        <v>1.7813897119339721</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.84129807588846994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="29" t="s">
+        <v>397</v>
+      </c>
+      <c r="C13" s="9">
+        <v>174</v>
+      </c>
+      <c r="D13" s="9">
+        <v>32</v>
+      </c>
+      <c r="E13" s="9">
+        <v>178</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0.10417691123925422</v>
+      </c>
+      <c r="H13" s="12">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="I13" s="20">
+        <v>1.3810823529411763E-2</v>
+      </c>
+      <c r="J13" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K13" s="9">
+        <v>0.31274000000000002</v>
+      </c>
+      <c r="L13" s="9">
+        <v>5.4600000000000003E-2</v>
+      </c>
+      <c r="M13" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O13" s="1">
+        <v>100.42456751689247</v>
+      </c>
+      <c r="P13" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>88.421100383578633</v>
+      </c>
+      <c r="R13" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S13" s="9">
+        <v>369</v>
+      </c>
+      <c r="T13" s="9">
+        <v>67</v>
+      </c>
+      <c r="V13" s="1">
+        <v>87.664721293826531</v>
+      </c>
+      <c r="W13" s="1">
+        <v>1.7792371996244158</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.84132691922563241</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="29" t="s">
+        <v>398</v>
+      </c>
+      <c r="C14" s="9">
+        <v>106</v>
+      </c>
+      <c r="D14" s="9">
+        <v>28</v>
+      </c>
+      <c r="E14" s="9">
+        <v>144</v>
+      </c>
+      <c r="G14" s="12">
+        <v>0.11385400820745036</v>
+      </c>
+      <c r="H14" s="12">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="I14" s="20">
+        <v>1.4029098039215683E-2</v>
+      </c>
+      <c r="J14" s="20">
+        <v>3.1E-4</v>
+      </c>
+      <c r="K14" s="9">
+        <v>0.17205000000000001</v>
+      </c>
+      <c r="L14" s="9">
+        <v>5.9299999999999999E-2</v>
+      </c>
+      <c r="M14" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O14" s="1">
+        <v>109.21295149821343</v>
+      </c>
+      <c r="P14" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>89.808870577924139</v>
+      </c>
+      <c r="R14" s="1">
+        <v>2</v>
+      </c>
+      <c r="S14" s="9">
+        <v>554</v>
+      </c>
+      <c r="T14" s="9">
+        <v>81</v>
+      </c>
+      <c r="V14" s="1">
+        <v>88.514442125289847</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1.9626563180048142</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.84141757908923287</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="29" t="s">
+        <v>399</v>
+      </c>
+      <c r="C15" s="9">
+        <v>175</v>
+      </c>
+      <c r="D15" s="9">
+        <v>26</v>
+      </c>
+      <c r="E15" s="9">
+        <v>143</v>
+      </c>
+      <c r="G15" s="12">
+        <v>9.8548395655711579E-2</v>
+      </c>
+      <c r="H15" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I15" s="20">
+        <v>1.3910039215686272E-2</v>
+      </c>
+      <c r="J15" s="20">
+        <v>2.7999999999999998E-4</v>
+      </c>
+      <c r="K15" s="9">
+        <v>4.5871000000000002E-2</v>
+      </c>
+      <c r="L15" s="9">
+        <v>5.1200000000000002E-2</v>
+      </c>
+      <c r="M15" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O15" s="1">
+        <v>95.586019032794397</v>
+      </c>
+      <c r="P15" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>89.051942053505144</v>
+      </c>
+      <c r="R15" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="S15" s="9">
+        <v>243</v>
+      </c>
+      <c r="T15" s="9">
+        <v>52</v>
+      </c>
+      <c r="V15" s="1">
+        <v>88.671426382321542</v>
+      </c>
+      <c r="W15" s="1">
+        <v>1.7817082021733299</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.84136812649118764</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>400</v>
+      </c>
+      <c r="C16" s="9">
+        <v>158</v>
+      </c>
+      <c r="D16" s="9">
+        <v>45</v>
+      </c>
+      <c r="E16" s="9">
+        <v>255</v>
+      </c>
+      <c r="G16" s="12">
+        <v>9.9140870980295018E-2</v>
+      </c>
+      <c r="H16" s="12">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I16" s="20">
+        <v>1.4068784313725487E-2</v>
+      </c>
+      <c r="J16" s="20">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K16" s="9">
+        <v>0.16224</v>
+      </c>
+      <c r="L16" s="9">
+        <v>5.11E-2</v>
+      </c>
+      <c r="M16" s="9">
         <v>1.2999999999999999E-3</v>
       </c>
-      <c r="N13" s="12"/>
-[...194 lines deleted...]
-      <c r="N16" s="12"/>
       <c r="O16" s="1">
-        <v>113.1686886192952</v>
+        <v>95.882256695086113</v>
       </c>
       <c r="P16" s="1">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="Q16" s="1">
-        <v>105.77157184067431</v>
+        <v>90.061160336809834</v>
       </c>
       <c r="R16" s="1">
         <v>1.8</v>
       </c>
-      <c r="S16" s="12">
-[...51 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="S16" s="9">
+        <v>241</v>
+      </c>
+      <c r="T16" s="9">
+        <v>54</v>
+      </c>
+      <c r="V16" s="1">
+        <v>89.689968698494454</v>
+      </c>
+      <c r="W16" s="1">
+        <v>1.8459996169651918</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.8414340642290048</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="29" t="s">
+        <v>401</v>
+      </c>
+      <c r="C17" s="9">
+        <v>208</v>
+      </c>
+      <c r="D17" s="9">
+        <v>39</v>
+      </c>
+      <c r="E17" s="9">
+        <v>220</v>
+      </c>
+      <c r="G17" s="12">
+        <v>0.10032582162946188</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I17" s="20">
+        <v>1.4406117647058821E-2</v>
+      </c>
+      <c r="J17" s="20">
+        <v>2.9E-4</v>
+      </c>
+      <c r="K17" s="9">
+        <v>0.33633999999999997</v>
+      </c>
+      <c r="L17" s="9">
+        <v>5.0700000000000002E-2</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
       <c r="O17" s="1">
-        <v>107.59820912767185</v>
+        <v>96.968461456822425</v>
       </c>
       <c r="P17" s="1">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="Q17" s="1">
-        <v>105.39998418385672</v>
+        <v>92.205224729269105</v>
       </c>
       <c r="R17" s="1">
         <v>1.8</v>
       </c>
-      <c r="S17" s="12">
-[...39 lines deleted...]
-      <c r="J18" s="17">
+      <c r="S17" s="9">
+        <v>224</v>
+      </c>
+      <c r="T17" s="9">
+        <v>53</v>
+      </c>
+      <c r="V17" s="1">
+        <v>91.87653471192354</v>
+      </c>
+      <c r="W17" s="1">
+        <v>1.8458868806153692</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>0.84157420690061147</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="C18" s="9">
+        <v>148</v>
+      </c>
+      <c r="D18" s="9">
+        <v>43</v>
+      </c>
+      <c r="E18" s="9">
+        <v>177</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0.17478022075211372</v>
+      </c>
+      <c r="H18" s="12">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I18" s="20">
+        <v>1.5130392156862743E-2</v>
+      </c>
+      <c r="J18" s="20">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K18" s="9">
+        <v>0.72562000000000004</v>
+      </c>
+      <c r="L18" s="9">
+        <v>8.4199999999999997E-2</v>
+      </c>
+      <c r="M18" s="9">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="O18" s="1">
+        <v>162.930714260445</v>
+      </c>
+      <c r="P18" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>96.806249295609206</v>
+      </c>
+      <c r="R18" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S18" s="9">
+        <v>1090</v>
+      </c>
+      <c r="T18" s="9">
+        <v>160</v>
+      </c>
+      <c r="V18" s="1">
+        <v>92.407405117763304</v>
+      </c>
+      <c r="W18" s="1">
+        <v>2.1885652962073543</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>0.84187521621151784</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="29" t="s">
+        <v>403</v>
+      </c>
+      <c r="C19" s="9">
+        <v>21</v>
+      </c>
+      <c r="D19" s="9">
+        <v>5</v>
+      </c>
+      <c r="E19" s="9">
+        <v>19</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0.16194325538613927</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I19" s="20">
+        <v>1.5467725490196075E-2</v>
+      </c>
+      <c r="J19" s="20">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K19" s="9">
+        <v>0.20554</v>
+      </c>
+      <c r="L19" s="9">
+        <v>7.6700000000000004E-2</v>
+      </c>
+      <c r="M19" s="9">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="O19" s="1">
+        <v>154.04358439169346</v>
+      </c>
+      <c r="P19" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>98.948071830756788</v>
+      </c>
+      <c r="R19" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S19" s="9">
+        <v>990</v>
+      </c>
+      <c r="T19" s="9">
+        <v>200</v>
+      </c>
+      <c r="V19" s="1">
+        <v>95.388508422367408</v>
+      </c>
+      <c r="W19" s="1">
+        <v>2.3409232029547486</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.8420154657646689</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="C20" s="9">
+        <v>138</v>
+      </c>
+      <c r="D20" s="9">
+        <v>22</v>
+      </c>
+      <c r="E20" s="9">
+        <v>103</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0.11997625322814585</v>
+      </c>
+      <c r="H20" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I20" s="20">
+        <v>1.5864588235294116E-2</v>
+      </c>
+      <c r="J20" s="20">
+        <v>3.2000000000000003E-4</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0.19123000000000001</v>
+      </c>
+      <c r="L20" s="9">
+        <v>5.4899999999999997E-2</v>
+      </c>
+      <c r="M20" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O20" s="1">
+        <v>114.84146708175608</v>
+      </c>
+      <c r="P20" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>101.46695231487638</v>
+      </c>
+      <c r="R20" s="1">
+        <v>2</v>
+      </c>
+      <c r="S20" s="9">
+        <v>403</v>
+      </c>
+      <c r="T20" s="9">
+        <v>58</v>
+      </c>
+      <c r="V20" s="1">
+        <v>100.59561326597553</v>
+      </c>
+      <c r="W20" s="1">
+        <v>2.0263454131847256</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.84218050870749095</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="29" t="s">
+        <v>405</v>
+      </c>
+      <c r="C21" s="9">
+        <v>119</v>
+      </c>
+      <c r="D21" s="9">
+        <v>27</v>
+      </c>
+      <c r="E21" s="9">
+        <v>108</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0.15404358439169347</v>
+      </c>
+      <c r="H21" s="12">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="I21" s="20">
+        <v>1.6360666666666666E-2</v>
+      </c>
+      <c r="J21" s="20">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="K21" s="9">
+        <v>0.25518999999999997</v>
+      </c>
+      <c r="L21" s="9">
+        <v>6.8199999999999997E-2</v>
+      </c>
+      <c r="M21" s="9">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O21" s="1">
+        <v>145.05770863551135</v>
+      </c>
+      <c r="P21" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>104.61416947620717</v>
+      </c>
+      <c r="R21" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S21" s="9">
+        <v>873</v>
+      </c>
+      <c r="T21" s="9">
+        <v>80</v>
+      </c>
+      <c r="V21" s="1">
+        <v>101.98194155410845</v>
+      </c>
+      <c r="W21" s="1">
+        <v>2.3195304716143701</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>0.84238687845879723</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>406</v>
+      </c>
+      <c r="C22" s="9">
+        <v>149</v>
+      </c>
+      <c r="D22" s="9">
+        <v>32</v>
+      </c>
+      <c r="E22" s="9">
+        <v>151</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0.11760635192981211</v>
+      </c>
+      <c r="H22" s="12">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I22" s="20">
+        <v>1.6142392156862743E-2</v>
+      </c>
+      <c r="J22" s="20">
+        <v>3.3E-4</v>
+      </c>
+      <c r="K22" s="9">
+        <v>9.7975000000000007E-2</v>
+      </c>
+      <c r="L22" s="9">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O22" s="1">
+        <v>112.66905755828347</v>
+      </c>
+      <c r="P22" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>103.22958321947799</v>
+      </c>
+      <c r="R22" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S22" s="9">
+        <v>307</v>
+      </c>
+      <c r="T22" s="9">
+        <v>65</v>
+      </c>
+      <c r="V22" s="1">
+        <v>102.5935599724921</v>
+      </c>
+      <c r="W22" s="1">
+        <v>2.0991167110599158</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.84229606672443247</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>407</v>
+      </c>
+      <c r="C23" s="9">
+        <v>351</v>
+      </c>
+      <c r="D23" s="9">
+        <v>80</v>
+      </c>
+      <c r="E23" s="9">
+        <v>393</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0.10901545972335229</v>
+      </c>
+      <c r="H23" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I23" s="20">
+        <v>1.6261450980392153E-2</v>
+      </c>
+      <c r="J23" s="20">
+        <v>3.4000000000000002E-4</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0.39474999999999999</v>
+      </c>
+      <c r="L23" s="9">
+        <v>4.82E-2</v>
+      </c>
+      <c r="M23" s="9">
+        <v>7.7999999999999999E-4</v>
+      </c>
+      <c r="O23" s="1">
+        <v>104.96687833869881</v>
+      </c>
+      <c r="P23" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>103.98484895268953</v>
+      </c>
+      <c r="R23" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="S23" s="9">
+        <v>110</v>
+      </c>
+      <c r="T23" s="9">
+        <v>35</v>
+      </c>
+      <c r="V23" s="1">
+        <v>103.97128236101648</v>
+      </c>
+      <c r="W23" s="1">
+        <v>2.164527566104836</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.84234559863604153</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="C24" s="9">
+        <v>316</v>
+      </c>
+      <c r="D24" s="9">
+        <v>75</v>
+      </c>
+      <c r="E24" s="9">
+        <v>385</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0.11207658223370005</v>
+      </c>
+      <c r="H24" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I24" s="20">
+        <v>1.6618627450980389E-2</v>
+      </c>
+      <c r="J24" s="20">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K24" s="9">
+        <v>0.33415</v>
+      </c>
+      <c r="L24" s="9">
+        <v>4.9399999999999999E-2</v>
+      </c>
+      <c r="M24" s="9">
+        <v>8.7000000000000001E-4</v>
+      </c>
+      <c r="O24" s="1">
+        <v>107.73176318675483</v>
+      </c>
+      <c r="P24" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>106.25011537311235</v>
+      </c>
+      <c r="R24" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S24" s="9">
+        <v>160</v>
+      </c>
+      <c r="T24" s="9">
+        <v>39</v>
+      </c>
+      <c r="V24" s="1">
+        <v>106.08276633894029</v>
+      </c>
+      <c r="W24" s="1">
+        <v>2.2249039828839905</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.84249421973816474</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>409</v>
+      </c>
+      <c r="C25" s="9">
+        <v>261</v>
+      </c>
+      <c r="D25" s="9">
+        <v>74</v>
+      </c>
+      <c r="E25" s="9">
+        <v>366</v>
+      </c>
+      <c r="G25" s="12">
+        <v>0.12698721123571652</v>
+      </c>
+      <c r="H25" s="12">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="I25" s="20">
+        <v>1.6896431372549016E-2</v>
+      </c>
+      <c r="J25" s="20">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K25" s="9">
+        <v>0.41063</v>
+      </c>
+      <c r="L25" s="9">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M25" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O25" s="1">
+        <v>121.25994976474331</v>
+      </c>
+      <c r="P25" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>108.01143909010875</v>
+      </c>
+      <c r="R25" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S25" s="9">
+        <v>407</v>
+      </c>
+      <c r="T25" s="9">
+        <v>60</v>
+      </c>
+      <c r="V25" s="1">
+        <v>107.07552098152921</v>
+      </c>
+      <c r="W25" s="1">
+        <v>2.2777982776683472</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.84260984023277574</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="C26" s="9">
+        <v>246</v>
+      </c>
+      <c r="D26" s="9">
+        <v>62</v>
+      </c>
+      <c r="E26" s="9">
+        <v>276</v>
+      </c>
+      <c r="G26" s="12">
+        <v>0.13182575971981458</v>
+      </c>
+      <c r="H26" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I26" s="20">
+        <v>1.7015490196078425E-2</v>
+      </c>
+      <c r="J26" s="20">
+        <v>3.5E-4</v>
+      </c>
+      <c r="K26" s="9">
+        <v>0.22076999999999999</v>
+      </c>
+      <c r="L26" s="9">
+        <v>5.6599999999999998E-2</v>
+      </c>
+      <c r="M26" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O26" s="1">
+        <v>125.60476881168852</v>
+      </c>
+      <c r="P26" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>108.76614481875195</v>
+      </c>
+      <c r="R26" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S26" s="9">
+        <v>465</v>
+      </c>
+      <c r="T26" s="9">
+        <v>39</v>
+      </c>
+      <c r="V26" s="1">
+        <v>107.62163783732198</v>
+      </c>
+      <c r="W26" s="1">
+        <v>2.2056301021678562</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.84265939891831576</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>411</v>
+      </c>
+      <c r="C27" s="9">
+        <v>256</v>
+      </c>
+      <c r="D27" s="9">
+        <v>52</v>
+      </c>
+      <c r="E27" s="9">
+        <v>254</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0.11197783634626947</v>
+      </c>
+      <c r="H27" s="12">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I27" s="20">
+        <v>1.6955960784313724E-2</v>
+      </c>
+      <c r="J27" s="20">
+        <v>3.6000000000000002E-4</v>
+      </c>
+      <c r="K27" s="9">
+        <v>0.40411999999999998</v>
+      </c>
+      <c r="L27" s="9">
+        <v>4.8439999999999997E-2</v>
+      </c>
+      <c r="M27" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O27" s="1">
+        <v>107.63301729932427</v>
+      </c>
+      <c r="P27" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>108.38880299895682</v>
+      </c>
+      <c r="R27" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S27" s="9">
+        <v>118</v>
+      </c>
+      <c r="T27" s="9">
+        <v>36</v>
+      </c>
+      <c r="V27" s="1">
+        <v>108.35428171148979</v>
+      </c>
+      <c r="W27" s="1">
+        <v>2.2901800381110617</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.84263461904719628</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="C28" s="9">
+        <v>169</v>
+      </c>
+      <c r="D28" s="9">
+        <v>47</v>
+      </c>
+      <c r="E28" s="9">
+        <v>289</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0.13103579262037002</v>
+      </c>
+      <c r="H28" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I28" s="20">
+        <v>1.7690156862745093E-2</v>
+      </c>
+      <c r="J28" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K28" s="9">
+        <v>8.7903999999999996E-2</v>
+      </c>
+      <c r="L28" s="9">
+        <v>5.3100000000000001E-2</v>
+      </c>
+      <c r="M28" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O28" s="1">
+        <v>124.9135475996745</v>
+      </c>
+      <c r="P28" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>113.04114246656819</v>
+      </c>
+      <c r="R28" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S28" s="9">
+        <v>339</v>
+      </c>
+      <c r="T28" s="9">
+        <v>59</v>
+      </c>
+      <c r="V28" s="1">
+        <v>112.35956310393529</v>
+      </c>
+      <c r="W28" s="1">
+        <v>2.5955198713504073</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.84294031130095259</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>413</v>
+      </c>
+      <c r="C29" s="9">
+        <v>32</v>
+      </c>
+      <c r="D29" s="9">
+        <v>7</v>
+      </c>
+      <c r="E29" s="9">
+        <v>29</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0.14100912725085787</v>
+      </c>
+      <c r="H29" s="12">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="I29" s="20">
+        <v>1.837474509803921E-2</v>
+      </c>
+      <c r="J29" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K29" s="9">
+        <v>7.1308999999999997E-2</v>
+      </c>
+      <c r="L29" s="9">
+        <v>5.6500000000000002E-2</v>
+      </c>
+      <c r="M29" s="9">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="O29" s="1">
+        <v>133.30694803127318</v>
+      </c>
+      <c r="P29" s="1">
+        <v>8.5</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>117.37611181942187</v>
+      </c>
+      <c r="R29" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S29" s="9">
+        <v>430</v>
+      </c>
+      <c r="T29" s="9">
+        <v>140</v>
+      </c>
+      <c r="V29" s="1">
+        <v>116.18267947890831</v>
+      </c>
+      <c r="W29" s="1">
+        <v>2.8799586512952988</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.84322549344049413</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>414</v>
+      </c>
+      <c r="C30" s="9">
+        <v>64</v>
+      </c>
+      <c r="D30" s="9">
+        <v>15</v>
+      </c>
+      <c r="E30" s="9">
+        <v>64</v>
+      </c>
+      <c r="G30" s="12">
+        <v>0.14179909435030244</v>
+      </c>
+      <c r="H30" s="12">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="I30" s="20">
+        <v>1.8344980392156859E-2</v>
+      </c>
+      <c r="J30" s="20">
         <v>3.8999999999999999E-4</v>
       </c>
-      <c r="K18" s="17">
-[...788 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="K30" s="9">
+        <v>0.13930999999999999</v>
+      </c>
+      <c r="L30" s="9">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M30" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
       <c r="O30" s="1">
-        <v>108.28230310032735</v>
+        <v>134.68939045530121</v>
       </c>
       <c r="P30" s="1">
-        <v>2.1</v>
+        <v>5.4</v>
       </c>
       <c r="Q30" s="1">
-        <v>106.32891316788329</v>
+        <v>117.18769549513546</v>
       </c>
       <c r="R30" s="1">
         <v>2.4</v>
       </c>
-      <c r="S30" s="12">
-[...2 lines deleted...]
-      <c r="T30" s="12">
+      <c r="S30" s="9">
+        <v>430</v>
+      </c>
+      <c r="T30" s="9">
+        <v>84</v>
+      </c>
+      <c r="V30" s="1">
+        <v>116.20076915204079</v>
+      </c>
+      <c r="W30" s="1">
+        <v>2.4766080201455987</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.84321309131257083</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>415</v>
+      </c>
+      <c r="C31" s="9">
+        <v>74</v>
+      </c>
+      <c r="D31" s="9">
+        <v>15</v>
+      </c>
+      <c r="E31" s="9">
+        <v>62</v>
+      </c>
+      <c r="G31" s="12">
+        <v>0.14555143807266421</v>
+      </c>
+      <c r="H31" s="12">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="I31" s="20">
+        <v>1.8424352941176468E-2</v>
+      </c>
+      <c r="J31" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K31" s="9">
+        <v>0.21665999999999999</v>
+      </c>
+      <c r="L31" s="9">
+        <v>5.74E-2</v>
+      </c>
+      <c r="M31" s="9">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O31" s="1">
+        <v>137.6517670782184</v>
+      </c>
+      <c r="P31" s="1">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>117.69012678920029</v>
+      </c>
+      <c r="R31" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S31" s="9">
+        <v>500</v>
+      </c>
+      <c r="T31" s="9">
+        <v>71</v>
+      </c>
+      <c r="V31" s="1">
+        <v>116.36202740253549</v>
+      </c>
+      <c r="W31" s="1">
+        <v>2.4642693729696648</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>0.84324616424039867</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>416</v>
+      </c>
+      <c r="C32" s="9">
+        <v>89</v>
+      </c>
+      <c r="D32" s="9">
+        <v>23</v>
+      </c>
+      <c r="E32" s="9">
+        <v>99</v>
+      </c>
+      <c r="G32" s="12">
+        <v>0.12866589132203626</v>
+      </c>
+      <c r="H32" s="12">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="I32" s="20">
+        <v>1.8553333333333331E-2</v>
+      </c>
+      <c r="J32" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K32" s="9">
+        <v>7.3841999999999996E-3</v>
+      </c>
+      <c r="L32" s="9">
+        <v>5.04E-2</v>
+      </c>
+      <c r="M32" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O32" s="1">
+        <v>123.03737573849361</v>
+      </c>
+      <c r="P32" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>118.50649413178667</v>
+      </c>
+      <c r="R32" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S32" s="9">
+        <v>204</v>
+      </c>
+      <c r="T32" s="9">
+        <v>72</v>
+      </c>
+      <c r="V32" s="1">
+        <v>118.20905447348403</v>
+      </c>
+      <c r="W32" s="1">
+        <v>2.5454577407034256</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.84329991175223618</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>417</v>
+      </c>
+      <c r="C33" s="9">
+        <v>45</v>
+      </c>
+      <c r="D33" s="9">
+        <v>14</v>
+      </c>
+      <c r="E33" s="9">
+        <v>60</v>
+      </c>
+      <c r="G33" s="12">
+        <v>0.13705929175363496</v>
+      </c>
+      <c r="H33" s="12">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="I33" s="20">
+        <v>1.87418431372549E-2</v>
+      </c>
+      <c r="J33" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K33" s="9">
+        <v>8.2964999999999997E-2</v>
+      </c>
+      <c r="L33" s="9">
+        <v>5.3800000000000001E-2</v>
+      </c>
+      <c r="M33" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="O33" s="1">
+        <v>130.44331729578656</v>
+      </c>
+      <c r="P33" s="1">
+        <v>6.8</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>119.6994604637829</v>
+      </c>
+      <c r="R33" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S33" s="9">
+        <v>340</v>
+      </c>
+      <c r="T33" s="9">
+        <v>110</v>
+      </c>
+      <c r="V33" s="1">
+        <v>118.89391984930556</v>
+      </c>
+      <c r="W33" s="1">
+        <v>2.4969036354288998</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>0.84337847472508254</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>418</v>
+      </c>
+      <c r="C34" s="9">
+        <v>112</v>
+      </c>
+      <c r="D34" s="9">
+        <v>39</v>
+      </c>
+      <c r="E34" s="9">
+        <v>176</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0.12698721123571652</v>
+      </c>
+      <c r="H34" s="12">
+        <v>3.8E-3</v>
+      </c>
+      <c r="I34" s="20">
+        <v>1.8811294117647058E-2</v>
+      </c>
+      <c r="J34" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K34" s="9">
+        <v>0.10206999999999999</v>
+      </c>
+      <c r="L34" s="9">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="M34" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O34" s="1">
+        <v>121.45744153960446</v>
+      </c>
+      <c r="P34" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>120.1389187306123</v>
+      </c>
+      <c r="R34" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S34" s="9">
+        <v>180</v>
+      </c>
+      <c r="T34" s="9">
+        <v>59</v>
+      </c>
+      <c r="V34" s="1">
+        <v>119.93258286200505</v>
+      </c>
+      <c r="W34" s="1">
+        <v>2.4800017106721444</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>0.84340742164734617</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="29" t="s">
+        <v>419</v>
+      </c>
+      <c r="C35" s="9">
+        <v>81</v>
+      </c>
+      <c r="D35" s="9">
+        <v>22</v>
+      </c>
+      <c r="E35" s="9">
+        <v>83</v>
+      </c>
+      <c r="G35" s="12">
+        <v>0.1535498549545406</v>
+      </c>
+      <c r="H35" s="12">
+        <v>6.6E-3</v>
+      </c>
+      <c r="I35" s="20">
+        <v>1.9178392156862741E-2</v>
+      </c>
+      <c r="J35" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K35" s="9">
+        <v>0.24465000000000001</v>
+      </c>
+      <c r="L35" s="9">
+        <v>5.8200000000000002E-2</v>
+      </c>
+      <c r="M35" s="9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="O35" s="1">
+        <v>144.46523331092791</v>
+      </c>
+      <c r="P35" s="1">
+        <v>5.8</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>122.46127202587842</v>
+      </c>
+      <c r="R35" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S35" s="9">
+        <v>529</v>
+      </c>
+      <c r="T35" s="9">
+        <v>88</v>
+      </c>
+      <c r="V35" s="1">
+        <v>120.97258391870773</v>
+      </c>
+      <c r="W35" s="1">
+        <v>2.5320113116619578</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.84356045068105312</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>420</v>
+      </c>
+      <c r="C36" s="9">
+        <v>44</v>
+      </c>
+      <c r="D36" s="9">
+        <v>12</v>
+      </c>
+      <c r="E36" s="9">
+        <v>47</v>
+      </c>
+      <c r="G36" s="12">
+        <v>0.16125203417412526</v>
+      </c>
+      <c r="H36" s="12">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="I36" s="20">
+        <v>1.9267686274509799E-2</v>
+      </c>
+      <c r="J36" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K36" s="9">
+        <v>6.7887000000000003E-2</v>
+      </c>
+      <c r="L36" s="9">
+        <v>6.13E-2</v>
+      </c>
+      <c r="M36" s="9">
+        <v>2.8E-3</v>
+      </c>
+      <c r="O36" s="1">
+        <v>151.17995365620683</v>
+      </c>
+      <c r="P36" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>123.02604229165922</v>
+      </c>
+      <c r="R36" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S36" s="9">
+        <v>648</v>
+      </c>
+      <c r="T36" s="9">
+        <v>98</v>
+      </c>
+      <c r="V36" s="1">
+        <v>121.05566978464665</v>
+      </c>
+      <c r="W36" s="1">
+        <v>2.65753026627393</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.84359768003000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="C37" s="9">
+        <v>49</v>
+      </c>
+      <c r="D37" s="9">
+        <v>12</v>
+      </c>
+      <c r="E37" s="9">
+        <v>48</v>
+      </c>
+      <c r="G37" s="12">
+        <v>0.14555143807266421</v>
+      </c>
+      <c r="H37" s="12">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="I37" s="20">
+        <v>1.9188313725490191E-2</v>
+      </c>
+      <c r="J37" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K37" s="9">
+        <v>6.9375999999999993E-2</v>
+      </c>
+      <c r="L37" s="9">
+        <v>5.5800000000000002E-2</v>
+      </c>
+      <c r="M37" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O37" s="1">
+        <v>137.9480047405101</v>
+      </c>
+      <c r="P37" s="1">
+        <v>7.3</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>122.52402672112086</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S37" s="9">
+        <v>380</v>
+      </c>
+      <c r="T37" s="9">
+        <v>110</v>
+      </c>
+      <c r="V37" s="1">
+        <v>121.40233644235617</v>
+      </c>
+      <c r="W37" s="1">
+        <v>2.494735060398007</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.84356458715808313</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="29" t="s">
+        <v>422</v>
+      </c>
+      <c r="C38" s="9">
+        <v>110</v>
+      </c>
+      <c r="D38" s="9">
+        <v>27</v>
+      </c>
+      <c r="E38" s="9">
+        <v>112</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0.13439315279300948</v>
+      </c>
+      <c r="H38" s="12">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I38" s="20">
+        <v>1.913870588235294E-2</v>
+      </c>
+      <c r="J38" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K38" s="9">
+        <v>0.28567999999999999</v>
+      </c>
+      <c r="L38" s="9">
+        <v>5.0900000000000001E-2</v>
+      </c>
+      <c r="M38" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O38" s="1">
+        <v>128.17216188488342</v>
+      </c>
+      <c r="P38" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>122.21024713567515</v>
+      </c>
+      <c r="R38" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="S38" s="9">
+        <v>228</v>
+      </c>
+      <c r="T38" s="9">
+        <v>60</v>
+      </c>
+      <c r="V38" s="1">
+        <v>121.83888707388917</v>
+      </c>
+      <c r="W38" s="1">
+        <v>2.4764214470858659</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.84354390506618249</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>423</v>
+      </c>
+      <c r="C39" s="9">
+        <v>642</v>
+      </c>
+      <c r="D39" s="9">
+        <v>387</v>
+      </c>
+      <c r="E39" s="9">
+        <v>1730</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0.12807341599745284</v>
+      </c>
+      <c r="H39" s="12">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="I39" s="20">
+        <v>1.9099019607843135E-2</v>
+      </c>
+      <c r="J39" s="20">
+        <v>3.8999999999999999E-4</v>
+      </c>
+      <c r="K39" s="9">
+        <v>0.54142000000000001</v>
+      </c>
+      <c r="L39" s="9">
+        <v>4.8669999999999998E-2</v>
+      </c>
+      <c r="M39" s="9">
+        <v>5.4000000000000001E-4</v>
+      </c>
+      <c r="O39" s="1">
+        <v>122.24740863904903</v>
+      </c>
+      <c r="P39" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>121.95921247012272</v>
+      </c>
+      <c r="R39" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S39" s="9">
+        <v>132</v>
+      </c>
+      <c r="T39" s="9">
+        <v>26</v>
+      </c>
+      <c r="V39" s="1">
+        <v>121.9277440028672</v>
+      </c>
+      <c r="W39" s="1">
+        <v>2.4754545567921782</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.84352735992051675</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>424</v>
+      </c>
+      <c r="C40" s="9">
+        <v>51</v>
+      </c>
+      <c r="D40" s="9">
+        <v>18</v>
+      </c>
+      <c r="E40" s="9">
+        <v>72</v>
+      </c>
+      <c r="G40" s="12">
+        <v>0.15374734672940174</v>
+      </c>
+      <c r="H40" s="12">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="I40" s="20">
+        <v>1.9436352941176467E-2</v>
+      </c>
+      <c r="J40" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K40" s="9">
+        <v>6.5450999999999995E-2</v>
+      </c>
+      <c r="L40" s="9">
+        <v>5.6800000000000003E-2</v>
+      </c>
+      <c r="M40" s="9">
+        <v>2.8E-3</v>
+      </c>
+      <c r="O40" s="1">
+        <v>145.94642162238651</v>
+      </c>
+      <c r="P40" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>124.0926955906331</v>
+      </c>
+      <c r="R40" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S40" s="9">
+        <v>470</v>
+      </c>
+      <c r="T40" s="9">
+        <v>110</v>
+      </c>
+      <c r="V40" s="1">
+        <v>122.80676273476307</v>
+      </c>
+      <c r="W40" s="1">
+        <v>2.5486634950039506</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.84366800861401703</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>425</v>
+      </c>
+      <c r="C41" s="9">
+        <v>27</v>
+      </c>
+      <c r="D41" s="9">
+        <v>7</v>
+      </c>
+      <c r="E41" s="9">
+        <v>26</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0.15700596101461065</v>
+      </c>
+      <c r="H41" s="12">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I41" s="20">
+        <v>1.9495882352941175E-2</v>
+      </c>
+      <c r="J41" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K41" s="9">
+        <v>7.2810000000000001E-3</v>
+      </c>
+      <c r="L41" s="9">
+        <v>5.8299999999999998E-2</v>
+      </c>
+      <c r="M41" s="9">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="O41" s="1">
+        <v>147.13137227155337</v>
+      </c>
+      <c r="P41" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>124.46911932627164</v>
+      </c>
+      <c r="R41" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S41" s="9">
+        <v>540</v>
+      </c>
+      <c r="T41" s="9">
+        <v>150</v>
+      </c>
+      <c r="V41" s="1">
+        <v>122.94722245135442</v>
+      </c>
+      <c r="W41" s="1">
+        <v>2.8911244700673984</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.84369283249041371</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="29" t="s">
+        <v>426</v>
+      </c>
+      <c r="C42" s="9">
+        <v>122</v>
+      </c>
+      <c r="D42" s="9">
+        <v>32</v>
+      </c>
+      <c r="E42" s="9">
+        <v>134</v>
+      </c>
+      <c r="G42" s="12">
+        <v>0.13696054586620438</v>
+      </c>
+      <c r="H42" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I42" s="20">
+        <v>1.9337137254901958E-2</v>
+      </c>
+      <c r="J42" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K42" s="9">
+        <v>0.21834000000000001</v>
+      </c>
+      <c r="L42" s="9">
+        <v>5.16E-2</v>
+      </c>
+      <c r="M42" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O42" s="1">
+        <v>130.14707963349485</v>
+      </c>
+      <c r="P42" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>123.46527384842571</v>
+      </c>
+      <c r="R42" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S42" s="9">
+        <v>262</v>
+      </c>
+      <c r="T42" s="9">
+        <v>50</v>
+      </c>
+      <c r="V42" s="1">
+        <v>122.98613022166666</v>
+      </c>
+      <c r="W42" s="1">
+        <v>2.5346767565794037</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.84362663783242098</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>427</v>
+      </c>
+      <c r="C43" s="9">
+        <v>258</v>
+      </c>
+      <c r="D43" s="9">
+        <v>121</v>
+      </c>
+      <c r="E43" s="9">
+        <v>514</v>
+      </c>
+      <c r="G43" s="12">
+        <v>0.13310945625641205</v>
+      </c>
+      <c r="H43" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I43" s="20">
+        <v>1.9376823529411759E-2</v>
+      </c>
+      <c r="J43" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K43" s="9">
+        <v>0.37919000000000003</v>
+      </c>
+      <c r="L43" s="9">
+        <v>5.0110000000000002E-2</v>
+      </c>
+      <c r="M43" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O43" s="1">
+        <v>126.69097357342481</v>
+      </c>
+      <c r="P43" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>123.71624987330068</v>
+      </c>
+      <c r="R43" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S43" s="9">
+        <v>198</v>
+      </c>
+      <c r="T43" s="9">
+        <v>36</v>
+      </c>
+      <c r="V43" s="1">
+        <v>123.46730218459963</v>
+      </c>
+      <c r="W43" s="1">
+        <v>2.598789343971653</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.84364318579319353</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>428</v>
+      </c>
+      <c r="C44" s="9">
+        <v>73</v>
+      </c>
+      <c r="D44" s="9">
+        <v>20</v>
+      </c>
+      <c r="E44" s="9">
+        <v>79</v>
+      </c>
+      <c r="G44" s="12">
+        <v>0.13942919305196869</v>
+      </c>
+      <c r="H44" s="12">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I44" s="20">
+        <v>1.9476039215686271E-2</v>
+      </c>
+      <c r="J44" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K44" s="9">
+        <v>0.11176999999999999</v>
+      </c>
+      <c r="L44" s="9">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="M44" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O44" s="1">
+        <v>132.71447270668975</v>
+      </c>
+      <c r="P44" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>124.34364718997743</v>
+      </c>
+      <c r="R44" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S44" s="9">
+        <v>320</v>
+      </c>
+      <c r="T44" s="9">
+        <v>71</v>
+      </c>
+      <c r="V44" s="1">
+        <v>123.64641923591017</v>
+      </c>
+      <c r="W44" s="1">
+        <v>2.5387291285111235</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>0.84368455774766382</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>429</v>
+      </c>
+      <c r="C45" s="9">
+        <v>437</v>
+      </c>
+      <c r="D45" s="9">
+        <v>384</v>
+      </c>
+      <c r="E45" s="9">
+        <v>1665</v>
+      </c>
+      <c r="G45" s="12">
+        <v>0.13666430820391265</v>
+      </c>
+      <c r="H45" s="12">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I45" s="20">
+        <v>1.9436352941176467E-2</v>
+      </c>
+      <c r="J45" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K45" s="9">
+        <v>0.43414000000000003</v>
+      </c>
+      <c r="L45" s="9">
+        <v>5.1189999999999999E-2</v>
+      </c>
+      <c r="M45" s="9">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="O45" s="1">
+        <v>129.94958785863369</v>
+      </c>
+      <c r="P45" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>124.0926955906331</v>
+      </c>
+      <c r="R45" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S45" s="9">
+        <v>237</v>
+      </c>
+      <c r="T45" s="9">
+        <v>37</v>
+      </c>
+      <c r="V45" s="1">
+        <v>123.67673102489118</v>
+      </c>
+      <c r="W45" s="1">
+        <v>2.7222117046959915</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>0.84366800861401703</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="C46" s="9">
+        <v>68</v>
+      </c>
+      <c r="D46" s="9">
+        <v>17</v>
+      </c>
+      <c r="E46" s="9">
+        <v>72</v>
+      </c>
+      <c r="G46" s="12">
+        <v>0.1408116354759967</v>
+      </c>
+      <c r="H46" s="12">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="I46" s="20">
+        <v>1.9485960784313722E-2</v>
+      </c>
+      <c r="J46" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K46" s="9">
+        <v>0.25262000000000001</v>
+      </c>
+      <c r="L46" s="9">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="M46" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="O46" s="1">
+        <v>133.30694803127318</v>
+      </c>
+      <c r="P46" s="1">
+        <v>5.2</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>124.40638356339541</v>
+      </c>
+      <c r="R46" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S46" s="9">
+        <v>302</v>
+      </c>
+      <c r="T46" s="9">
+        <v>79</v>
+      </c>
+      <c r="V46" s="1">
+        <v>123.72455531134386</v>
+      </c>
+      <c r="W46" s="1">
+        <v>2.6679304267703308</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>0.84368869510437838</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="29" t="s">
+        <v>431</v>
+      </c>
+      <c r="C47" s="9">
+        <v>219</v>
+      </c>
+      <c r="D47" s="9">
+        <v>118</v>
+      </c>
+      <c r="E47" s="9">
+        <v>459</v>
+      </c>
+      <c r="G47" s="12">
+        <v>0.15769718222662465</v>
+      </c>
+      <c r="H47" s="12">
+        <v>4.3E-3</v>
+      </c>
+      <c r="I47" s="20">
+        <v>1.967447058823529E-2</v>
+      </c>
+      <c r="J47" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K47" s="9">
+        <v>6.9205000000000003E-2</v>
+      </c>
+      <c r="L47" s="9">
+        <v>5.8500000000000003E-2</v>
+      </c>
+      <c r="M47" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O47" s="1">
+        <v>148.51381469558137</v>
+      </c>
+      <c r="P47" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>125.59825866869157</v>
+      </c>
+      <c r="R47" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S47" s="9">
+        <v>538</v>
+      </c>
+      <c r="T47" s="9">
+        <v>56</v>
+      </c>
+      <c r="V47" s="1">
+        <v>124.03500424219632</v>
+      </c>
+      <c r="W47" s="1">
+        <v>2.5790946025241954</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>0.84376731045276654</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29" t="s">
+        <v>432</v>
+      </c>
+      <c r="C48" s="9">
+        <v>55</v>
+      </c>
+      <c r="D48" s="9">
+        <v>17</v>
+      </c>
+      <c r="E48" s="9">
+        <v>70</v>
+      </c>
+      <c r="G48" s="12">
+        <v>0.15996833763752782</v>
+      </c>
+      <c r="H48" s="12">
+        <v>0.01</v>
+      </c>
+      <c r="I48" s="20">
+        <v>1.9704235294117644E-2</v>
+      </c>
+      <c r="J48" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K48" s="9">
+        <v>7.6476000000000002E-2</v>
+      </c>
+      <c r="L48" s="9">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="M48" s="9">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="O48" s="1">
+        <v>149.99500300703997</v>
+      </c>
+      <c r="P48" s="1">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q48" s="1">
+        <v>125.78642933222471</v>
+      </c>
+      <c r="R48" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S48" s="9">
+        <v>550</v>
+      </c>
+      <c r="T48" s="9">
+        <v>140</v>
+      </c>
+      <c r="V48" s="1">
+        <v>124.14288665989068</v>
+      </c>
+      <c r="W48" s="1">
+        <v>2.689466588777202</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>0.84377972437004212</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="29" t="s">
+        <v>433</v>
+      </c>
+      <c r="C49" s="9">
+        <v>53</v>
+      </c>
+      <c r="D49" s="9">
+        <v>17</v>
+      </c>
+      <c r="E49" s="9">
+        <v>64</v>
+      </c>
+      <c r="G49" s="12">
+        <v>0.17053414759259908</v>
+      </c>
+      <c r="H49" s="12">
+        <v>8.6E-3</v>
+      </c>
+      <c r="I49" s="20">
+        <v>1.9843137254901957E-2</v>
+      </c>
+      <c r="J49" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K49" s="9">
+        <v>0.17093</v>
+      </c>
+      <c r="L49" s="9">
+        <v>6.2399999999999997E-2</v>
+      </c>
+      <c r="M49" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O49" s="1">
+        <v>159.67209997523608</v>
+      </c>
+      <c r="P49" s="1">
+        <v>7.4</v>
+      </c>
+      <c r="Q49" s="1">
+        <v>126.66448647701951</v>
+      </c>
+      <c r="R49" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S49" s="9">
+        <v>650</v>
+      </c>
+      <c r="T49" s="9">
+        <v>100</v>
+      </c>
+      <c r="V49" s="1">
+        <v>124.47440062312683</v>
+      </c>
+      <c r="W49" s="1">
+        <v>2.5992686476631204</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>0.84383765947278211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="C50" s="9">
+        <v>83</v>
+      </c>
+      <c r="D50" s="9">
+        <v>20</v>
+      </c>
+      <c r="E50" s="9">
+        <v>78</v>
+      </c>
+      <c r="G50" s="12">
+        <v>0.14624265928467822</v>
+      </c>
+      <c r="H50" s="12">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="I50" s="20">
+        <v>1.9724078431372544E-2</v>
+      </c>
+      <c r="J50" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K50" s="9">
+        <v>0.36598999999999998</v>
+      </c>
+      <c r="L50" s="9">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="M50" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O50" s="1">
+        <v>138.14549651537126</v>
+      </c>
+      <c r="P50" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>125.91187338981739</v>
+      </c>
+      <c r="R50" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S50" s="9">
+        <v>352</v>
+      </c>
+      <c r="T50" s="9">
+        <v>70</v>
+      </c>
+      <c r="V50" s="1">
+        <v>125.13239736479375</v>
+      </c>
+      <c r="W50" s="1">
+        <v>2.6608413845061007</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>0.8437880004614825</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="29" t="s">
+        <v>435</v>
+      </c>
+      <c r="C51" s="9">
+        <v>200</v>
+      </c>
+      <c r="D51" s="9">
+        <v>66</v>
+      </c>
+      <c r="E51" s="9">
+        <v>278</v>
+      </c>
+      <c r="G51" s="12">
+        <v>0.13429440690557892</v>
+      </c>
+      <c r="H51" s="12">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="I51" s="20">
+        <v>1.9634784313725485E-2</v>
+      </c>
+      <c r="J51" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K51" s="9">
+        <v>0.20504</v>
+      </c>
+      <c r="L51" s="9">
+        <v>4.9889999999999997E-2</v>
+      </c>
+      <c r="M51" s="9">
+        <v>9.7000000000000005E-4</v>
+      </c>
+      <c r="O51" s="1">
+        <v>127.77717833516111</v>
+      </c>
+      <c r="P51" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="Q51" s="1">
+        <v>125.34735590614844</v>
+      </c>
+      <c r="R51" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S51" s="9">
+        <v>189</v>
+      </c>
+      <c r="T51" s="9">
+        <v>43</v>
+      </c>
+      <c r="V51" s="1">
+        <v>125.13488782239411</v>
+      </c>
+      <c r="W51" s="1">
+        <v>2.6005637744502086</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.84375075897352425</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>436</v>
+      </c>
+      <c r="C52" s="9">
+        <v>80</v>
+      </c>
+      <c r="D52" s="9">
+        <v>31</v>
+      </c>
+      <c r="E52" s="9">
+        <v>129</v>
+      </c>
+      <c r="G52" s="12">
+        <v>0.14397150387377505</v>
+      </c>
+      <c r="H52" s="12">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="I52" s="20">
+        <v>1.9733999999999998E-2</v>
+      </c>
+      <c r="J52" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K52" s="9">
+        <v>0.17136999999999999</v>
+      </c>
+      <c r="L52" s="9">
+        <v>5.2200000000000003E-2</v>
+      </c>
+      <c r="M52" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O52" s="1">
+        <v>136.1705787667598</v>
+      </c>
+      <c r="P52" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>125.97459450321996</v>
+      </c>
+      <c r="R52" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S52" s="9">
+        <v>294</v>
+      </c>
+      <c r="T52" s="9">
+        <v>69</v>
+      </c>
+      <c r="V52" s="1">
+        <v>125.39954833705643</v>
+      </c>
+      <c r="W52" s="1">
+        <v>2.7279291410548736</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>0.84379213855117952</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="29" t="s">
+        <v>437</v>
+      </c>
+      <c r="C53" s="9">
+        <v>42</v>
+      </c>
+      <c r="D53" s="9">
+        <v>21</v>
+      </c>
+      <c r="E53" s="9">
+        <v>76</v>
+      </c>
+      <c r="G53" s="12">
+        <v>0.16688054975766792</v>
+      </c>
+      <c r="H53" s="12">
+        <v>0.01</v>
+      </c>
+      <c r="I53" s="20">
+        <v>2.0001882352941175E-2</v>
+      </c>
+      <c r="J53" s="20">
+        <v>4.4000000000000002E-4</v>
+      </c>
+      <c r="K53" s="9">
+        <v>0.24278</v>
+      </c>
+      <c r="L53" s="9">
+        <v>6.2300000000000001E-2</v>
+      </c>
+      <c r="M53" s="9">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="O53" s="1">
+        <v>157.00596101461065</v>
+      </c>
+      <c r="P53" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>127.66783393093813</v>
+      </c>
+      <c r="R53" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S53" s="9">
+        <v>610</v>
+      </c>
+      <c r="T53" s="9">
+        <v>120</v>
+      </c>
+      <c r="V53" s="1">
+        <v>125.47988789731424</v>
+      </c>
+      <c r="W53" s="1">
+        <v>2.8053569392590676</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>0.84390387805464251</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="29" t="s">
+        <v>438</v>
+      </c>
+      <c r="C54" s="9">
+        <v>121</v>
+      </c>
+      <c r="D54" s="9">
+        <v>71</v>
+      </c>
+      <c r="E54" s="9">
+        <v>290</v>
+      </c>
+      <c r="G54" s="12">
+        <v>0.14535394629780304</v>
+      </c>
+      <c r="H54" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I54" s="20">
+        <v>1.9803450980392153E-2</v>
+      </c>
+      <c r="J54" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K54" s="9">
+        <v>0.27748</v>
+      </c>
+      <c r="L54" s="9">
+        <v>5.33E-2</v>
+      </c>
+      <c r="M54" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O54" s="1">
+        <v>137.84925885307953</v>
+      </c>
+      <c r="P54" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>126.41362521081487</v>
+      </c>
+      <c r="R54" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S54" s="9">
+        <v>342</v>
+      </c>
+      <c r="T54" s="9">
         <v>46</v>
       </c>
-      <c r="V30" s="42">
-[...85 lines deleted...]
-      <c r="E32" s="12">
+      <c r="V54" s="1">
+        <v>125.66430614192709</v>
+      </c>
+      <c r="W54" s="1">
+        <v>2.5906803811339532</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>0.84382110599994498</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>439</v>
+      </c>
+      <c r="C55" s="9">
+        <v>64</v>
+      </c>
+      <c r="D55" s="9">
+        <v>17</v>
+      </c>
+      <c r="E55" s="9">
+        <v>71</v>
+      </c>
+      <c r="G55" s="12">
+        <v>0.14960001945731768</v>
+      </c>
+      <c r="H55" s="12">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="I55" s="20">
+        <v>1.9912588235294116E-2</v>
+      </c>
+      <c r="J55" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K55" s="9">
+        <v>0.22666</v>
+      </c>
+      <c r="L55" s="9">
+        <v>5.4800000000000001E-2</v>
+      </c>
+      <c r="M55" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O55" s="1">
+        <v>141.10787313828843</v>
+      </c>
+      <c r="P55" s="1">
+        <v>5.8</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>127.10347020388461</v>
+      </c>
+      <c r="R55" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S55" s="9">
+        <v>375</v>
+      </c>
+      <c r="T55" s="9">
+        <v>88</v>
+      </c>
+      <c r="V55" s="1">
+        <v>126.114198267159</v>
+      </c>
+      <c r="W55" s="1">
+        <v>2.7281410206155372</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.84386662917891619</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="29" t="s">
+        <v>440</v>
+      </c>
+      <c r="C56" s="9">
+        <v>194</v>
+      </c>
+      <c r="D56" s="9">
+        <v>72</v>
+      </c>
+      <c r="E56" s="9">
+        <v>303</v>
+      </c>
+      <c r="G56" s="12">
+        <v>0.14100912725085787</v>
+      </c>
+      <c r="H56" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I56" s="20">
+        <v>1.9892745098039212E-2</v>
+      </c>
+      <c r="J56" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K56" s="9">
+        <v>0.30281000000000002</v>
+      </c>
+      <c r="L56" s="9">
+        <v>5.1700000000000003E-2</v>
+      </c>
+      <c r="M56" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O56" s="1">
+        <v>133.70193158099548</v>
+      </c>
+      <c r="P56" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q56" s="1">
+        <v>126.97804933226396</v>
+      </c>
+      <c r="R56" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S56" s="9">
+        <v>266</v>
+      </c>
+      <c r="T56" s="9">
+        <v>44</v>
+      </c>
+      <c r="V56" s="1">
+        <v>126.4810813386226</v>
+      </c>
+      <c r="W56" s="1">
+        <v>2.531663457080553</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>0.84385835197344206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="29" t="s">
+        <v>441</v>
+      </c>
+      <c r="C57" s="9">
+        <v>431</v>
+      </c>
+      <c r="D57" s="9">
+        <v>206</v>
+      </c>
+      <c r="E57" s="9">
+        <v>893</v>
+      </c>
+      <c r="G57" s="12">
+        <v>0.13587434110446808</v>
+      </c>
+      <c r="H57" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I57" s="20">
+        <v>1.9862980392156858E-2</v>
+      </c>
+      <c r="J57" s="20">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="K57" s="9">
+        <v>0.35320000000000001</v>
+      </c>
+      <c r="L57" s="9">
+        <v>4.9959999999999997E-2</v>
+      </c>
+      <c r="M57" s="9">
+        <v>6.4000000000000005E-4</v>
+      </c>
+      <c r="O57" s="1">
+        <v>129.35711253405026</v>
+      </c>
+      <c r="P57" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>126.78991344938071</v>
+      </c>
+      <c r="R57" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="S57" s="9">
+        <v>189</v>
+      </c>
+      <c r="T57" s="9">
+        <v>29</v>
+      </c>
+      <c r="V57" s="1">
+        <v>126.56865817587665</v>
+      </c>
+      <c r="W57" s="1">
+        <v>2.5342385049153524</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>0.84384593638509819</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>442</v>
+      </c>
+      <c r="C58" s="9">
+        <v>22</v>
+      </c>
+      <c r="D58" s="9">
+        <v>38</v>
+      </c>
+      <c r="E58" s="9">
+        <v>167</v>
+      </c>
+      <c r="G58" s="12">
+        <v>0.15305612551738773</v>
+      </c>
+      <c r="H58" s="12">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I58" s="20">
+        <v>2.0021725490196075E-2</v>
+      </c>
+      <c r="J58" s="20">
+        <v>4.8000000000000001E-4</v>
+      </c>
+      <c r="K58" s="9">
+        <v>0.23907</v>
+      </c>
+      <c r="L58" s="9">
+        <v>5.5300000000000002E-2</v>
+      </c>
+      <c r="M58" s="9">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="O58" s="1">
+        <v>146.14391339724764</v>
+      </c>
+      <c r="P58" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>127.79324138301837</v>
+      </c>
+      <c r="R58" s="1">
+        <v>3</v>
+      </c>
+      <c r="S58" s="9">
+        <v>390</v>
+      </c>
+      <c r="T58" s="9">
+        <v>200</v>
+      </c>
+      <c r="V58" s="1">
+        <v>126.72112742924529</v>
+      </c>
+      <c r="W58" s="1">
+        <v>3.1478102113532058</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>0.84391215590504054</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="29" t="s">
+        <v>443</v>
+      </c>
+      <c r="C59" s="9">
+        <v>94</v>
+      </c>
+      <c r="D59" s="9">
+        <v>21</v>
+      </c>
+      <c r="E59" s="9">
+        <v>82</v>
+      </c>
+      <c r="G59" s="12">
+        <v>0.1416016025754413</v>
+      </c>
+      <c r="H59" s="12">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I59" s="20">
+        <v>1.9991960784313725E-2</v>
+      </c>
+      <c r="J59" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K59" s="9">
+        <v>0.20610999999999999</v>
+      </c>
+      <c r="L59" s="9">
+        <v>5.1799999999999999E-2</v>
+      </c>
+      <c r="M59" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O59" s="1">
+        <v>134.19566101814834</v>
+      </c>
+      <c r="P59" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>127.60512929001609</v>
+      </c>
+      <c r="R59" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S59" s="9">
         <v>264</v>
       </c>
-      <c r="F32" s="12"/>
-[...210 lines deleted...]
-      <c r="L35" s="17">
+      <c r="T59" s="9">
+        <v>55</v>
+      </c>
+      <c r="V59" s="1">
+        <v>127.09186357082768</v>
+      </c>
+      <c r="W59" s="1">
+        <v>2.5976471892903357</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>0.84389973917341454</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="29" t="s">
+        <v>444</v>
+      </c>
+      <c r="C60" s="9">
+        <v>185</v>
+      </c>
+      <c r="D60" s="9">
+        <v>79</v>
+      </c>
+      <c r="E60" s="9">
+        <v>338</v>
+      </c>
+      <c r="G60" s="12">
+        <v>0.14486021686065018</v>
+      </c>
+      <c r="H60" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I60" s="20">
+        <v>2.0061411764705876E-2</v>
+      </c>
+      <c r="J60" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K60" s="9">
+        <v>0.35677999999999999</v>
+      </c>
+      <c r="L60" s="9">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="M60" s="9">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O60" s="1">
+        <v>137.15803764106553</v>
+      </c>
+      <c r="P60" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>128.04404896844997</v>
+      </c>
+      <c r="R60" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S60" s="9">
+        <v>301</v>
+      </c>
+      <c r="T60" s="9">
+        <v>46</v>
+      </c>
+      <c r="V60" s="1">
+        <v>127.41853310214967</v>
+      </c>
+      <c r="W60" s="1">
+        <v>2.5929744850415832</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>0.84392871195760288</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="29" t="s">
+        <v>445</v>
+      </c>
+      <c r="C61" s="9">
+        <v>65</v>
+      </c>
+      <c r="D61" s="9">
+        <v>20</v>
+      </c>
+      <c r="E61" s="9">
+        <v>84</v>
+      </c>
+      <c r="G61" s="12">
+        <v>0.15019249478190114</v>
+      </c>
+      <c r="H61" s="12">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="I61" s="20">
+        <v>2.0190392156862743E-2</v>
+      </c>
+      <c r="J61" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K61" s="9">
+        <v>2.7775999999999999E-2</v>
+      </c>
+      <c r="L61" s="9">
+        <v>5.45E-2</v>
+      </c>
+      <c r="M61" s="9">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="O61" s="1">
+        <v>141.60160257544129</v>
+      </c>
+      <c r="P61" s="1">
+        <v>7.1</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>128.85910623611088</v>
+      </c>
+      <c r="R61" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S61" s="9">
+        <v>380</v>
+      </c>
+      <c r="T61" s="9">
+        <v>110</v>
+      </c>
+      <c r="V61" s="1">
+        <v>127.91047710962133</v>
+      </c>
+      <c r="W61" s="1">
+        <v>2.8702905307057152</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>0.8439825223675157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>446</v>
+      </c>
+      <c r="C62" s="9">
+        <v>99</v>
+      </c>
+      <c r="D62" s="9">
+        <v>24</v>
+      </c>
+      <c r="E62" s="9">
+        <v>99</v>
+      </c>
+      <c r="G62" s="12">
+        <v>0.14100912725085787</v>
+      </c>
+      <c r="H62" s="12">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="I62" s="20">
+        <v>2.0130862745098035E-2</v>
+      </c>
+      <c r="J62" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K62" s="9">
+        <v>0.28476000000000001</v>
+      </c>
+      <c r="L62" s="9">
+        <v>5.11E-2</v>
+      </c>
+      <c r="M62" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O62" s="1">
+        <v>133.60318569356491</v>
+      </c>
+      <c r="P62" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q62" s="1">
+        <v>128.48293876401354</v>
+      </c>
+      <c r="R62" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S62" s="9">
+        <v>227</v>
+      </c>
+      <c r="T62" s="9">
+        <v>64</v>
+      </c>
+      <c r="V62" s="1">
+        <v>128.08143471050792</v>
+      </c>
+      <c r="W62" s="1">
+        <v>2.6669869807055049</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>0.84395768617814693</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="29" t="s">
+        <v>447</v>
+      </c>
+      <c r="C63" s="9">
+        <v>305</v>
+      </c>
+      <c r="D63" s="9">
+        <v>180</v>
+      </c>
+      <c r="E63" s="9">
+        <v>751</v>
+      </c>
+      <c r="G63" s="12">
+        <v>0.1433790285491916</v>
+      </c>
+      <c r="H63" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I63" s="20">
+        <v>2.0180470588235289E-2</v>
+      </c>
+      <c r="J63" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K63" s="9">
+        <v>0.48154999999999998</v>
+      </c>
+      <c r="L63" s="9">
         <v>5.1839999999999997E-2</v>
       </c>
-      <c r="M35" s="17">
-[...909 lines deleted...]
-      <c r="M49" s="17">
+      <c r="M63" s="9">
         <v>7.7999999999999999E-4</v>
       </c>
-      <c r="N49" s="12"/>
-[...909 lines deleted...]
-      <c r="N63" s="12"/>
       <c r="O63" s="1">
-        <v>109.84594646639708</v>
+        <v>135.87434110446807</v>
       </c>
       <c r="P63" s="1">
         <v>2.6</v>
       </c>
       <c r="Q63" s="1">
-        <v>108.18636965605207</v>
+        <v>128.79641318174868</v>
       </c>
       <c r="R63" s="1">
-        <v>1.9</v>
-[...4 lines deleted...]
-      <c r="T63" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="S63" s="9">
+        <v>274</v>
+      </c>
+      <c r="T63" s="9">
+        <v>34</v>
+      </c>
+      <c r="V63" s="1">
+        <v>128.27594432352038</v>
+      </c>
+      <c r="W63" s="1">
+        <v>2.591966216444356</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>0.84397838292934113</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>448</v>
+      </c>
+      <c r="C64" s="9">
+        <v>282</v>
+      </c>
+      <c r="D64" s="9">
+        <v>167</v>
+      </c>
+      <c r="E64" s="9">
+        <v>706</v>
+      </c>
+      <c r="G64" s="12">
+        <v>0.13735552941592666</v>
+      </c>
+      <c r="H64" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I64" s="20">
+        <v>2.0150705882352939E-2</v>
+      </c>
+      <c r="J64" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K64" s="9">
+        <v>0.44847999999999999</v>
+      </c>
+      <c r="L64" s="9">
+        <v>4.9790000000000001E-2</v>
+      </c>
+      <c r="M64" s="9">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="O64" s="1">
+        <v>130.54206318321712</v>
+      </c>
+      <c r="P64" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>128.60833036033875</v>
+      </c>
+      <c r="R64" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S64" s="9">
+        <v>178</v>
+      </c>
+      <c r="T64" s="9">
+        <v>33</v>
+      </c>
+      <c r="V64" s="1">
+        <v>128.41728231100706</v>
+      </c>
+      <c r="W64" s="1">
+        <v>2.5981582355231692</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>0.84396596479068808</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="29" t="s">
+        <v>449</v>
+      </c>
+      <c r="C65" s="9">
+        <v>116</v>
+      </c>
+      <c r="D65" s="9">
+        <v>43</v>
+      </c>
+      <c r="E65" s="9">
+        <v>161</v>
+      </c>
+      <c r="G65" s="12">
+        <v>0.14594642162238647</v>
+      </c>
+      <c r="H65" s="12">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="I65" s="20">
+        <v>2.0230078431372544E-2</v>
+      </c>
+      <c r="J65" s="20">
+        <v>4.6999999999999999E-4</v>
+      </c>
+      <c r="K65" s="9">
+        <v>0.38747999999999999</v>
+      </c>
+      <c r="L65" s="9">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="M65" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O65" s="1">
+        <v>138.0467506279407</v>
+      </c>
+      <c r="P65" s="1">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>129.10987235667773</v>
+      </c>
+      <c r="R65" s="1">
+        <v>3</v>
+      </c>
+      <c r="S65" s="9">
+        <v>291</v>
+      </c>
+      <c r="T65" s="9">
+        <v>73</v>
+      </c>
+      <c r="V65" s="1">
+        <v>128.48277141313807</v>
+      </c>
+      <c r="W65" s="1">
+        <v>2.9779053863696618</v>
+      </c>
+      <c r="Y65" s="20">
+        <v>0.84399908041333094</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="29" t="s">
+        <v>450</v>
+      </c>
+      <c r="C66" s="9">
+        <v>157</v>
+      </c>
+      <c r="D66" s="9">
+        <v>65</v>
+      </c>
+      <c r="E66" s="9">
+        <v>269</v>
+      </c>
+      <c r="G66" s="12">
+        <v>0.13814549651537125</v>
+      </c>
+      <c r="H66" s="12">
+        <v>3.3E-3</v>
+      </c>
+      <c r="I66" s="20">
+        <v>2.0170549019607839E-2</v>
+      </c>
+      <c r="J66" s="20">
+        <v>4.0999999999999999E-4</v>
+      </c>
+      <c r="K66" s="9">
+        <v>0.22585</v>
+      </c>
+      <c r="L66" s="9">
+        <v>4.9950000000000001E-2</v>
+      </c>
+      <c r="M66" s="9">
+        <v>9.7999999999999997E-4</v>
+      </c>
+      <c r="O66" s="1">
+        <v>131.23328439523115</v>
+      </c>
+      <c r="P66" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>128.73371951767291</v>
+      </c>
+      <c r="R66" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="S66" s="9">
+        <v>187</v>
+      </c>
+      <c r="T66" s="9">
         <v>42</v>
       </c>
-      <c r="V63" s="42">
-[...92 lines deleted...]
-      <c r="H65" s="17">
+      <c r="V66" s="1">
+        <v>128.51717878864963</v>
+      </c>
+      <c r="W66" s="1">
+        <v>2.5998132486371239</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>0.84397424352047812</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="29" t="s">
+        <v>451</v>
+      </c>
+      <c r="C67" s="9">
+        <v>737</v>
+      </c>
+      <c r="D67" s="9">
+        <v>184</v>
+      </c>
+      <c r="E67" s="9">
+        <v>703</v>
+      </c>
+      <c r="G67" s="12">
+        <v>0.13686179997877379</v>
+      </c>
+      <c r="H67" s="12">
         <v>2.5000000000000001E-3</v>
       </c>
-      <c r="I65" s="17">
-[...144 lines deleted...]
-      <c r="N67" s="12"/>
+      <c r="I67" s="20">
+        <v>2.0180470588235289E-2</v>
+      </c>
+      <c r="J67" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K67" s="9">
+        <v>0.52814000000000005</v>
+      </c>
+      <c r="L67" s="9">
+        <v>4.981E-2</v>
+      </c>
+      <c r="M67" s="9">
+        <v>5.9999999999999995E-4</v>
+      </c>
       <c r="O67" s="1">
-        <v>109.84594646639708</v>
+        <v>130.14707963349485</v>
       </c>
       <c r="P67" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q67" s="1">
-        <v>108.61969917094176</v>
+        <v>128.79641318174868</v>
       </c>
       <c r="R67" s="1">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="S67" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="S67" s="9">
+        <v>183</v>
+      </c>
+      <c r="T67" s="9">
+        <v>28</v>
+      </c>
+      <c r="V67" s="1">
+        <v>128.60249732395431</v>
+      </c>
+      <c r="W67" s="1">
+        <v>2.6605240134602028</v>
+      </c>
+      <c r="Y67" s="20">
+        <v>0.84397838292934113</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="29" t="s">
+        <v>452</v>
+      </c>
+      <c r="C68" s="9">
+        <v>562</v>
+      </c>
+      <c r="D68" s="9">
+        <v>107</v>
+      </c>
+      <c r="E68" s="9">
+        <v>336</v>
+      </c>
+      <c r="G68" s="12">
+        <v>0.1708303852548908</v>
+      </c>
+      <c r="H68" s="12">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="I68" s="20">
+        <v>2.0547568627450975E-2</v>
+      </c>
+      <c r="J68" s="20">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="K68" s="9">
+        <v>0.55286999999999997</v>
+      </c>
+      <c r="L68" s="9">
+        <v>6.0600000000000001E-2</v>
+      </c>
+      <c r="M68" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="O68" s="1">
+        <v>159.86959175009724</v>
+      </c>
+      <c r="P68" s="1">
+        <v>6.1</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>131.11565022487753</v>
+      </c>
+      <c r="R68" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="S68" s="9">
+        <v>611</v>
+      </c>
+      <c r="T68" s="9">
+        <v>70</v>
+      </c>
+      <c r="V68" s="1">
+        <v>129.15947785575068</v>
+      </c>
+      <c r="W68" s="1">
+        <v>3.1392573632097918</v>
+      </c>
+      <c r="Y68" s="20">
+        <v>0.84413156166239511</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="29" t="s">
+        <v>453</v>
+      </c>
+      <c r="C69" s="9">
+        <v>367</v>
+      </c>
+      <c r="D69" s="9">
+        <v>86</v>
+      </c>
+      <c r="E69" s="9">
+        <v>343</v>
+      </c>
+      <c r="G69" s="12">
+        <v>0.13923170127710754</v>
+      </c>
+      <c r="H69" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I69" s="20">
+        <v>2.0319372549019606E-2</v>
+      </c>
+      <c r="J69" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K69" s="9">
+        <v>0.50146000000000002</v>
+      </c>
+      <c r="L69" s="9">
+        <v>5.0209999999999998E-2</v>
+      </c>
+      <c r="M69" s="9">
+        <v>7.9000000000000001E-4</v>
+      </c>
+      <c r="O69" s="1">
+        <v>132.22074326953688</v>
+      </c>
+      <c r="P69" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>129.67406046441553</v>
+      </c>
+      <c r="R69" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S69" s="9">
+        <v>203</v>
+      </c>
+      <c r="T69" s="9">
+        <v>36</v>
+      </c>
+      <c r="V69" s="1">
+        <v>129.41700139320275</v>
+      </c>
+      <c r="W69" s="1">
+        <v>2.8498883391003753</v>
+      </c>
+      <c r="Y69" s="20">
+        <v>0.84403633773110631</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>454</v>
+      </c>
+      <c r="C70" s="9">
+        <v>111</v>
+      </c>
+      <c r="D70" s="9">
+        <v>27</v>
+      </c>
+      <c r="E70" s="9">
+        <v>113</v>
+      </c>
+      <c r="G70" s="12">
+        <v>0.13913295538967696</v>
+      </c>
+      <c r="H70" s="12">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="I70" s="20">
+        <v>2.0349137254901957E-2</v>
+      </c>
+      <c r="J70" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K70" s="9">
+        <v>0.18301999999999999</v>
+      </c>
+      <c r="L70" s="9">
+        <v>5.11E-2</v>
+      </c>
+      <c r="M70" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O70" s="1">
+        <v>132.31948915696745</v>
+      </c>
+      <c r="P70" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q70" s="1">
+        <v>129.86211219473699</v>
+      </c>
+      <c r="R70" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S70" s="9">
+        <v>243</v>
+      </c>
+      <c r="T70" s="9">
+        <v>62</v>
+      </c>
+      <c r="V70" s="1">
+        <v>129.46097957347362</v>
+      </c>
+      <c r="W70" s="1">
+        <v>2.7268907471417596</v>
+      </c>
+      <c r="Y70" s="20">
+        <v>0.84404875736461638</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="29" t="s">
+        <v>455</v>
+      </c>
+      <c r="C71" s="9">
+        <v>55</v>
+      </c>
+      <c r="D71" s="9">
+        <v>11</v>
+      </c>
+      <c r="E71" s="9">
+        <v>43</v>
+      </c>
+      <c r="G71" s="12">
+        <v>0.15424107616655461</v>
+      </c>
+      <c r="H71" s="12">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="I71" s="20">
+        <v>2.0607098039215684E-2</v>
+      </c>
+      <c r="J71" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K71" s="9">
+        <v>2.1621000000000001E-2</v>
+      </c>
+      <c r="L71" s="9">
+        <v>5.5399999999999998E-2</v>
+      </c>
+      <c r="M71" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O71" s="1">
+        <v>145.84767573495591</v>
+      </c>
+      <c r="P71" s="1">
+        <v>7.7</v>
+      </c>
+      <c r="Q71" s="1">
+        <v>131.49166410626364</v>
+      </c>
+      <c r="R71" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S71" s="9">
+        <v>390</v>
+      </c>
+      <c r="T71" s="9">
+        <v>120</v>
+      </c>
+      <c r="V71" s="1">
+        <v>130.38508855937226</v>
+      </c>
+      <c r="W71" s="1">
+        <v>2.6851874169842058</v>
+      </c>
+      <c r="Y71" s="20">
+        <v>0.84415640523772395</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="29" t="s">
+        <v>456</v>
+      </c>
+      <c r="C72" s="9">
+        <v>588</v>
+      </c>
+      <c r="D72" s="9">
+        <v>270</v>
+      </c>
+      <c r="E72" s="9">
+        <v>1119</v>
+      </c>
+      <c r="G72" s="12">
+        <v>0.13775051296564897</v>
+      </c>
+      <c r="H72" s="12">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="I72" s="20">
+        <v>2.0458274509803916E-2</v>
+      </c>
+      <c r="J72" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K72" s="9">
+        <v>0.42033999999999999</v>
+      </c>
+      <c r="L72" s="9">
+        <v>4.8779999999999997E-2</v>
+      </c>
+      <c r="M72" s="9">
+        <v>5.6999999999999998E-4</v>
+      </c>
+      <c r="O72" s="1">
+        <v>130.93704673293942</v>
+      </c>
+      <c r="P72" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>130.55158827602779</v>
+      </c>
+      <c r="R72" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S72" s="9">
+        <v>135</v>
+      </c>
+      <c r="T72" s="9">
+        <v>26</v>
+      </c>
+      <c r="V72" s="1">
+        <v>130.52889224121054</v>
+      </c>
+      <c r="W72" s="1">
+        <v>2.7266559855184789</v>
+      </c>
+      <c r="Y72" s="20">
+        <v>0.84409429827763449</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="29" t="s">
+        <v>457</v>
+      </c>
+      <c r="C73" s="9">
+        <v>131</v>
+      </c>
+      <c r="D73" s="9">
+        <v>31</v>
+      </c>
+      <c r="E73" s="9">
+        <v>115</v>
+      </c>
+      <c r="G73" s="12">
+        <v>0.15029124066933169</v>
+      </c>
+      <c r="H73" s="12">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="I73" s="20">
+        <v>2.0636862745098034E-2</v>
+      </c>
+      <c r="J73" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K73" s="9">
+        <v>0.56923000000000001</v>
+      </c>
+      <c r="L73" s="9">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="M73" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O73" s="1">
+        <v>141.79909435030243</v>
+      </c>
+      <c r="P73" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q73" s="1">
+        <v>131.67966282256299</v>
+      </c>
+      <c r="R73" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S73" s="9">
+        <v>339</v>
+      </c>
+      <c r="T73" s="9">
+        <v>53</v>
+      </c>
+      <c r="V73" s="1">
+        <v>130.88457232642438</v>
+      </c>
+      <c r="W73" s="1">
+        <v>2.717241205076939</v>
+      </c>
+      <c r="Y73" s="20">
+        <v>0.84416882742102461</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="29" t="s">
+        <v>458</v>
+      </c>
+      <c r="C74" s="9">
+        <v>51</v>
+      </c>
+      <c r="D74" s="9">
+        <v>18</v>
+      </c>
+      <c r="E74" s="9">
+        <v>60</v>
+      </c>
+      <c r="G74" s="12">
+        <v>0.18712345668093533</v>
+      </c>
+      <c r="H74" s="12">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="I74" s="20">
+        <v>2.0944431372549015E-2</v>
+      </c>
+      <c r="J74" s="20">
+        <v>4.4000000000000002E-4</v>
+      </c>
+      <c r="K74" s="9">
+        <v>0.23946000000000001</v>
+      </c>
+      <c r="L74" s="9">
+        <v>6.4799999999999996E-2</v>
+      </c>
+      <c r="M74" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O74" s="1">
+        <v>173.99025365266914</v>
+      </c>
+      <c r="P74" s="1">
+        <v>7.7</v>
+      </c>
+      <c r="Q74" s="1">
+        <v>133.62199525153363</v>
+      </c>
+      <c r="R74" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S74" s="9">
+        <v>739</v>
+      </c>
+      <c r="T74" s="9">
+        <v>97</v>
+      </c>
+      <c r="V74" s="1">
+        <v>130.93689726925624</v>
+      </c>
+      <c r="W74" s="1">
+        <v>2.7778538828900756</v>
+      </c>
+      <c r="Y74" s="20">
+        <v>0.84429720542533926</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="29" t="s">
+        <v>459</v>
+      </c>
+      <c r="C75" s="9">
+        <v>83</v>
+      </c>
+      <c r="D75" s="9">
+        <v>32</v>
+      </c>
+      <c r="E75" s="9">
+        <v>113</v>
+      </c>
+      <c r="G75" s="12">
+        <v>0.1708303852548908</v>
+      </c>
+      <c r="H75" s="12">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="I75" s="20">
+        <v>2.0865058823529407E-2</v>
+      </c>
+      <c r="J75" s="20">
+        <v>4.6000000000000001E-4</v>
+      </c>
+      <c r="K75" s="9">
+        <v>0.32140999999999997</v>
+      </c>
+      <c r="L75" s="9">
+        <v>5.9499999999999997E-2</v>
+      </c>
+      <c r="M75" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="O75" s="1">
+        <v>159.67209997523608</v>
+      </c>
+      <c r="P75" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="Q75" s="1">
+        <v>133.12080419684938</v>
+      </c>
+      <c r="R75" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="S75" s="9">
+        <v>575</v>
+      </c>
+      <c r="T75" s="9">
+        <v>74</v>
+      </c>
+      <c r="V75" s="1">
+        <v>131.324872562286</v>
+      </c>
+      <c r="W75" s="1">
+        <v>2.8949127890139299</v>
+      </c>
+      <c r="Y75" s="20">
+        <v>0.84426407292185224</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
+        <v>460</v>
+      </c>
+      <c r="C76" s="9">
+        <v>337</v>
+      </c>
+      <c r="D76" s="9">
+        <v>237</v>
+      </c>
+      <c r="E76" s="9">
+        <v>979</v>
+      </c>
+      <c r="G76" s="12">
+        <v>0.13972543071426038</v>
+      </c>
+      <c r="H76" s="12">
+        <v>2.8E-3</v>
+      </c>
+      <c r="I76" s="20">
+        <v>2.0646784313725484E-2</v>
+      </c>
+      <c r="J76" s="20">
+        <v>4.2000000000000002E-4</v>
+      </c>
+      <c r="K76" s="9">
+        <v>0.52729999999999999</v>
+      </c>
+      <c r="L76" s="9">
+        <v>4.9399999999999999E-2</v>
+      </c>
+      <c r="M76" s="9">
+        <v>6.6E-4</v>
+      </c>
+      <c r="O76" s="1">
+        <v>132.61572681925918</v>
+      </c>
+      <c r="P76" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q76" s="1">
+        <v>131.74232784297863</v>
+      </c>
+      <c r="R76" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S76" s="9">
+        <v>161</v>
+      </c>
+      <c r="T76" s="9">
+        <v>31</v>
+      </c>
+      <c r="V76" s="1">
+        <v>131.62149798091212</v>
+      </c>
+      <c r="W76" s="1">
+        <v>2.6615435794126281</v>
+      </c>
+      <c r="Y76" s="20">
+        <v>0.8441729682074034</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="29" t="s">
+        <v>461</v>
+      </c>
+      <c r="C77" s="9">
+        <v>419</v>
+      </c>
+      <c r="D77" s="9">
+        <v>162</v>
+      </c>
+      <c r="E77" s="9">
+        <v>632</v>
+      </c>
+      <c r="G77" s="12">
+        <v>0.13656556231648209</v>
+      </c>
+      <c r="H77" s="12">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="I77" s="20">
+        <v>2.0696392156862743E-2</v>
+      </c>
+      <c r="J77" s="20">
+        <v>4.6000000000000001E-4</v>
+      </c>
+      <c r="K77" s="9">
+        <v>0.40855999999999998</v>
+      </c>
+      <c r="L77" s="9">
+        <v>4.8599999999999997E-2</v>
+      </c>
+      <c r="M77" s="9">
+        <v>7.6999999999999996E-4</v>
+      </c>
+      <c r="O77" s="1">
+        <v>130.04833374606426</v>
+      </c>
+      <c r="P77" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="Q77" s="1">
+        <v>132.05564380797026</v>
+      </c>
+      <c r="R77" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="S77" s="9">
+        <v>128</v>
+      </c>
+      <c r="T77" s="9">
+        <v>35</v>
+      </c>
+      <c r="V77" s="1">
+        <v>132.06749713274183</v>
+      </c>
+      <c r="W77" s="1">
+        <v>2.9181599081100393</v>
+      </c>
+      <c r="Y77" s="20">
+        <v>0.84419367257888034</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="29" t="s">
+        <v>462</v>
+      </c>
+      <c r="C78" s="9">
+        <v>76</v>
+      </c>
+      <c r="D78" s="9">
+        <v>20</v>
+      </c>
+      <c r="E78" s="9">
+        <v>69</v>
+      </c>
+      <c r="G78" s="12">
+        <v>0.17675513850072516</v>
+      </c>
+      <c r="H78" s="12">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="I78" s="20">
+        <v>2.1123019607843133E-2</v>
+      </c>
+      <c r="J78" s="20">
+        <v>4.4000000000000002E-4</v>
+      </c>
+      <c r="K78" s="9">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="L78" s="9">
+        <v>6.1499999999999999E-2</v>
+      </c>
+      <c r="M78" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="O78" s="1">
+        <v>165.79434499593162</v>
+      </c>
+      <c r="P78" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="Q78" s="1">
+        <v>134.74953267458991</v>
+      </c>
+      <c r="R78" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S78" s="9">
+        <v>617</v>
+      </c>
+      <c r="T78" s="9">
+        <v>70</v>
+      </c>
+      <c r="V78" s="1">
+        <v>132.60118094734801</v>
+      </c>
+      <c r="W78" s="1">
+        <v>2.7639716061287074</v>
+      </c>
+      <c r="Y78" s="20">
+        <v>0.84437176041470352</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="29" t="s">
+        <v>463</v>
+      </c>
+      <c r="C79" s="9">
+        <v>94</v>
+      </c>
+      <c r="D79" s="9">
+        <v>20</v>
+      </c>
+      <c r="E79" s="9">
+        <v>77</v>
+      </c>
+      <c r="G79" s="12">
+        <v>0.14347777443662219</v>
+      </c>
+      <c r="H79" s="12">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="I79" s="20">
+        <v>2.0964274509803916E-2</v>
+      </c>
+      <c r="J79" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K79" s="9">
+        <v>0.23891000000000001</v>
+      </c>
+      <c r="L79" s="9">
+        <v>4.99E-2</v>
+      </c>
+      <c r="M79" s="9">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="O79" s="1">
+        <v>135.87434110446807</v>
+      </c>
+      <c r="P79" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="Q79" s="1">
+        <v>133.74728692696755</v>
+      </c>
+      <c r="R79" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S79" s="9">
+        <v>184</v>
+      </c>
+      <c r="T79" s="9">
+        <v>54</v>
+      </c>
+      <c r="V79" s="1">
+        <v>133.54809832013726</v>
+      </c>
+      <c r="W79" s="1">
+        <v>2.7290462732713294</v>
+      </c>
+      <c r="Y79" s="20">
+        <v>0.84430548884423151</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="29" t="s">
+        <v>464</v>
+      </c>
+      <c r="C80" s="9">
         <v>141</v>
       </c>
-      <c r="T67" s="12">
-[...14 lines deleted...]
-      <c r="A68" s="8" t="s">
+      <c r="D80" s="9">
+        <v>36</v>
+      </c>
+      <c r="E80" s="9">
+        <v>142</v>
+      </c>
+      <c r="G80" s="12">
+        <v>0.14851381469558139</v>
+      </c>
+      <c r="H80" s="12">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="I80" s="20">
+        <v>2.1063490196078425E-2</v>
+      </c>
+      <c r="J80" s="20">
+        <v>4.2999999999999999E-4</v>
+      </c>
+      <c r="K80" s="9">
+        <v>8.2308000000000006E-2</v>
+      </c>
+      <c r="L80" s="9">
+        <v>5.0900000000000001E-2</v>
+      </c>
+      <c r="M80" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O80" s="1">
+        <v>140.71288958856613</v>
+      </c>
+      <c r="P80" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="Q80" s="1">
+        <v>134.37370877944716</v>
+      </c>
+      <c r="R80" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="S80" s="9">
+        <v>226</v>
+      </c>
+      <c r="T80" s="9">
+        <v>50</v>
+      </c>
+      <c r="V80" s="1">
+        <v>134.00804992088433</v>
+      </c>
+      <c r="W80" s="1">
+        <v>2.7242988930250815</v>
+      </c>
+      <c r="Y80" s="20">
+        <v>0.84434690769676457</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="29" t="s">
+        <v>465</v>
+      </c>
+      <c r="C81" s="9">
+        <v>91</v>
+      </c>
+      <c r="D81" s="9">
+        <v>25</v>
+      </c>
+      <c r="E81" s="9">
+        <v>92</v>
+      </c>
+      <c r="G81" s="12">
+        <v>0.1538460926168323</v>
+      </c>
+      <c r="H81" s="12">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="I81" s="20">
+        <v>2.1172627450980391E-2</v>
+      </c>
+      <c r="J81" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K81" s="9">
+        <v>0.25757000000000002</v>
+      </c>
+      <c r="L81" s="9">
+        <v>5.2600000000000001E-2</v>
+      </c>
+      <c r="M81" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O81" s="1">
+        <v>144.95896274808078</v>
+      </c>
+      <c r="P81" s="1">
+        <v>5.4</v>
+      </c>
+      <c r="Q81" s="1">
+        <v>135.06270251762214</v>
+      </c>
+      <c r="R81" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S81" s="9">
+        <v>338</v>
+      </c>
+      <c r="T81" s="9">
+        <v>82</v>
+      </c>
+      <c r="V81" s="1">
+        <v>134.41101847567401</v>
+      </c>
+      <c r="W81" s="1">
+        <v>2.8532015002243476</v>
+      </c>
+      <c r="Y81" s="20">
+        <v>0.84439247181872168</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="29" t="s">
+        <v>466</v>
+      </c>
+      <c r="C82" s="9">
+        <v>61</v>
+      </c>
+      <c r="D82" s="9">
+        <v>93</v>
+      </c>
+      <c r="E82" s="9">
+        <v>356</v>
+      </c>
+      <c r="G82" s="12">
+        <v>0.16628807443308447</v>
+      </c>
+      <c r="H82" s="12">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="I82" s="20">
+        <v>2.1281764705882351E-2</v>
+      </c>
+      <c r="J82" s="20">
+        <v>4.6999999999999999E-4</v>
+      </c>
+      <c r="K82" s="9">
+        <v>0.34760999999999997</v>
+      </c>
+      <c r="L82" s="9">
+        <v>5.6500000000000002E-2</v>
+      </c>
+      <c r="M82" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O82" s="1">
+        <v>155.72226447801319</v>
+      </c>
+      <c r="P82" s="1">
+        <v>6.2</v>
+      </c>
+      <c r="Q82" s="1">
+        <v>135.7516226239089</v>
+      </c>
+      <c r="R82" s="1">
+        <v>3</v>
+      </c>
+      <c r="S82" s="9">
+        <v>487</v>
+      </c>
+      <c r="T82" s="9">
+        <v>84</v>
+      </c>
+      <c r="V82" s="1">
+        <v>134.43828644278614</v>
+      </c>
+      <c r="W82" s="1">
+        <v>2.9699338730097442</v>
+      </c>
+      <c r="Y82" s="20">
+        <v>0.84443803948583063</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="29" t="s">
+        <v>467</v>
+      </c>
+      <c r="C83" s="9">
+        <v>64</v>
+      </c>
+      <c r="D83" s="9">
+        <v>20</v>
+      </c>
+      <c r="E83" s="9">
+        <v>70</v>
+      </c>
+      <c r="G83" s="12">
+        <v>0.1611532882866947</v>
+      </c>
+      <c r="H83" s="12">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="I83" s="20">
+        <v>2.138098039215686E-2</v>
+      </c>
+      <c r="J83" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K83" s="9">
+        <v>0.1754</v>
+      </c>
+      <c r="L83" s="9">
+        <v>5.4899999999999997E-2</v>
+      </c>
+      <c r="M83" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="O83" s="1">
+        <v>151.77242898079027</v>
+      </c>
+      <c r="P83" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q83" s="1">
+        <v>136.37784974742883</v>
+      </c>
+      <c r="R83" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S83" s="9">
+        <v>390</v>
+      </c>
+      <c r="T83" s="9">
+        <v>83</v>
+      </c>
+      <c r="V83" s="1">
+        <v>135.33308870724528</v>
+      </c>
+      <c r="W83" s="1">
+        <v>2.8532127055163956</v>
+      </c>
+      <c r="Y83" s="20">
+        <v>0.84447946771397187</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="29" t="s">
+        <v>468</v>
+      </c>
+      <c r="C84" s="9">
+        <v>163</v>
+      </c>
+      <c r="D84" s="9">
+        <v>45</v>
+      </c>
+      <c r="E84" s="9">
+        <v>182</v>
+      </c>
+      <c r="G84" s="12">
+        <v>0.15088371599391512</v>
+      </c>
+      <c r="H84" s="12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I84" s="20">
+        <v>2.1440509803921565E-2</v>
+      </c>
+      <c r="J84" s="20">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="K84" s="9">
+        <v>0.31230999999999998</v>
+      </c>
+      <c r="L84" s="9">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="M84" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O84" s="1">
+        <v>142.49031556231645</v>
+      </c>
+      <c r="P84" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q84" s="1">
+        <v>136.75355682335581</v>
+      </c>
+      <c r="R84" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="S84" s="9">
+        <v>217</v>
+      </c>
+      <c r="T84" s="9">
+        <v>45</v>
+      </c>
+      <c r="V84" s="1">
+        <v>136.44113775011405</v>
+      </c>
+      <c r="W84" s="1">
+        <v>2.8487075999300036</v>
+      </c>
+      <c r="Y84" s="20">
+        <v>0.84450432605707348</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="29" t="s">
+        <v>469</v>
+      </c>
+      <c r="C85" s="9">
+        <v>118</v>
+      </c>
+      <c r="D85" s="9">
+        <v>61</v>
+      </c>
+      <c r="E85" s="9">
+        <v>224</v>
+      </c>
+      <c r="G85" s="12">
+        <v>0.28142577917713224</v>
+      </c>
+      <c r="H85" s="12">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I85" s="20">
+        <v>2.2879137254901958E-2</v>
+      </c>
+      <c r="J85" s="20">
+        <v>6.0999999999999997E-4</v>
+      </c>
+      <c r="K85" s="9">
+        <v>0.18892999999999999</v>
+      </c>
+      <c r="L85" s="9">
+        <v>9.0899999999999995E-2</v>
+      </c>
+      <c r="M85" s="9">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="O85" s="1">
+        <v>251.20953762337703</v>
+      </c>
+      <c r="P85" s="1">
+        <v>8.9</v>
+      </c>
+      <c r="Q85" s="1">
+        <v>145.82649211212879</v>
+      </c>
+      <c r="R85" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="S85" s="9">
+        <v>1422</v>
+      </c>
+      <c r="T85" s="9">
+        <v>85</v>
+      </c>
+      <c r="V85" s="1">
+        <v>138.19868216437482</v>
+      </c>
+      <c r="W85" s="1">
+        <v>3.7313875458000623</v>
+      </c>
+      <c r="Y85" s="20">
+        <v>0.84510538999057405</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="29" t="s">
+        <v>470</v>
+      </c>
+      <c r="C86" s="9">
+        <v>72</v>
+      </c>
+      <c r="D86" s="9">
+        <v>21</v>
+      </c>
+      <c r="E86" s="9">
+        <v>74</v>
+      </c>
+      <c r="G86" s="12">
+        <v>0.17102787702975195</v>
+      </c>
+      <c r="H86" s="12">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="I86" s="20">
+        <v>2.2174705882352937E-2</v>
+      </c>
+      <c r="J86" s="20">
+        <v>5.5999999999999995E-4</v>
+      </c>
+      <c r="K86" s="9">
+        <v>5.7827000000000003E-2</v>
+      </c>
+      <c r="L86" s="9">
+        <v>5.5800000000000002E-2</v>
+      </c>
+      <c r="M86" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O86" s="1">
+        <v>159.86959175009724</v>
+      </c>
+      <c r="P86" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="Q86" s="1">
+        <v>141.38547792058375</v>
+      </c>
+      <c r="R86" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="S86" s="9">
+        <v>412</v>
+      </c>
+      <c r="T86" s="9">
+        <v>70</v>
+      </c>
+      <c r="V86" s="1">
+        <v>140.16256040457162</v>
+      </c>
+      <c r="W86" s="1">
+        <v>3.528538236861793</v>
+      </c>
+      <c r="Y86" s="20">
+        <v>0.84481099899359369</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="29" t="s">
+        <v>471</v>
+      </c>
+      <c r="C87" s="9">
+        <v>173</v>
+      </c>
+      <c r="D87" s="9">
+        <v>69</v>
+      </c>
+      <c r="E87" s="9">
+        <v>258</v>
+      </c>
+      <c r="G87" s="12">
+        <v>0.15256239608023486</v>
+      </c>
+      <c r="H87" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I87" s="20">
+        <v>2.2164784313725486E-2</v>
+      </c>
+      <c r="J87" s="20">
+        <v>4.6999999999999999E-4</v>
+      </c>
+      <c r="K87" s="9">
+        <v>0.46454000000000001</v>
+      </c>
+      <c r="L87" s="9">
+        <v>4.9919999999999999E-2</v>
+      </c>
+      <c r="M87" s="9">
+        <v>8.4000000000000003E-4</v>
+      </c>
+      <c r="O87" s="1">
+        <v>143.97150387377505</v>
+      </c>
+      <c r="P87" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="Q87" s="1">
+        <v>141.32290657075143</v>
+      </c>
+      <c r="R87" s="1">
+        <v>3</v>
+      </c>
+      <c r="S87" s="9">
+        <v>179</v>
+      </c>
+      <c r="T87" s="9">
+        <v>38</v>
+      </c>
+      <c r="V87" s="1">
+        <v>141.13681292441061</v>
+      </c>
+      <c r="W87" s="1">
+        <v>2.9747894552576559</v>
+      </c>
+      <c r="Y87" s="20">
+        <v>0.8448068536956842</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="29" t="s">
+        <v>472</v>
+      </c>
+      <c r="C88" s="9">
+        <v>97</v>
+      </c>
+      <c r="D88" s="9">
+        <v>38</v>
+      </c>
+      <c r="E88" s="9">
+        <v>127</v>
+      </c>
+      <c r="G88" s="12">
+        <v>0.19136952984044994</v>
+      </c>
+      <c r="H88" s="12">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="I88" s="20">
+        <v>2.5131333333333328E-2</v>
+      </c>
+      <c r="J88" s="20">
+        <v>5.1000000000000004E-4</v>
+      </c>
+      <c r="K88" s="9">
+        <v>9.8797999999999997E-2</v>
+      </c>
+      <c r="L88" s="9">
+        <v>5.5599999999999997E-2</v>
+      </c>
+      <c r="M88" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="O88" s="1">
+        <v>177.44635971273917</v>
+      </c>
+      <c r="P88" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="Q88" s="1">
+        <v>160.00473465730619</v>
+      </c>
+      <c r="R88" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="S88" s="9">
+        <v>431</v>
+      </c>
+      <c r="T88" s="9">
+        <v>60</v>
+      </c>
+      <c r="V88" s="1">
+        <v>158.74098676349783</v>
+      </c>
+      <c r="W88" s="1">
+        <v>3.209262113780869</v>
+      </c>
+      <c r="Y88" s="20">
+        <v>0.84604760186545824</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="29" t="s">
+        <v>473</v>
+      </c>
+      <c r="C89" s="9">
+        <v>164</v>
+      </c>
+      <c r="D89" s="9">
+        <v>59</v>
+      </c>
+      <c r="E89" s="9">
         <v>192</v>
       </c>
-      <c r="C68" s="12">
-[...12 lines deleted...]
-      <c r="H68" s="17">
+      <c r="G89" s="12">
+        <v>0.17932253157392009</v>
+      </c>
+      <c r="H89" s="12">
         <v>3.8999999999999998E-3</v>
       </c>
-      <c r="I68" s="17">
-[...8 lines deleted...]
-      <c r="L68" s="17">
+      <c r="I89" s="20">
+        <v>2.5061882352941173E-2</v>
+      </c>
+      <c r="J89" s="20">
+        <v>5.1000000000000004E-4</v>
+      </c>
+      <c r="K89" s="9">
+        <v>0.18667</v>
+      </c>
+      <c r="L89" s="9">
+        <v>5.1900000000000002E-2</v>
+      </c>
+      <c r="M89" s="9">
+        <v>8.8999999999999995E-4</v>
+      </c>
+      <c r="O89" s="1">
+        <v>167.27553330739019</v>
+      </c>
+      <c r="P89" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="Q89" s="1">
+        <v>159.56798578728964</v>
+      </c>
+      <c r="R89" s="1">
+        <v>3.2</v>
+      </c>
+      <c r="S89" s="9">
+        <v>280</v>
+      </c>
+      <c r="T89" s="9">
+        <v>38</v>
+      </c>
+      <c r="V89" s="1">
+        <v>159.04082448658215</v>
+      </c>
+      <c r="W89" s="1">
+        <v>3.2150147363546155</v>
+      </c>
+      <c r="Y89" s="20">
+        <v>0.84601852434710045</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="29" t="s">
+        <v>474</v>
+      </c>
+      <c r="C90" s="9">
+        <v>70</v>
+      </c>
+      <c r="D90" s="9">
+        <v>18</v>
+      </c>
+      <c r="E90" s="9">
+        <v>53</v>
+      </c>
+      <c r="G90" s="12">
+        <v>0.18741969434322703</v>
+      </c>
+      <c r="H90" s="12">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="I90" s="20">
+        <v>2.6262392156862741E-2</v>
+      </c>
+      <c r="J90" s="20">
+        <v>5.4000000000000001E-4</v>
+      </c>
+      <c r="K90" s="9">
+        <v>0.22114</v>
+      </c>
+      <c r="L90" s="9">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="M90" s="9">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="O90" s="1">
+        <v>174.483983089822</v>
+      </c>
+      <c r="P90" s="1">
+        <v>5.2</v>
+      </c>
+      <c r="Q90" s="1">
+        <v>167.1133401766163</v>
+      </c>
+      <c r="R90" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="S90" s="9">
+        <v>294</v>
+      </c>
+      <c r="T90" s="9">
+        <v>64</v>
+      </c>
+      <c r="V90" s="1">
+        <v>166.47005962343172</v>
+      </c>
+      <c r="W90" s="1">
+        <v>3.4101518266733994</v>
+      </c>
+      <c r="Y90" s="20">
+        <v>0.84652135168612552</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="29" t="s">
+        <v>475</v>
+      </c>
+      <c r="C91" s="9">
+        <v>293</v>
+      </c>
+      <c r="D91" s="9">
+        <v>182</v>
+      </c>
+      <c r="E91" s="9">
+        <v>579</v>
+      </c>
+      <c r="G91" s="12">
+        <v>0.18307487529628183</v>
+      </c>
+      <c r="H91" s="12">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="I91" s="20">
+        <v>2.6311999999999995E-2</v>
+      </c>
+      <c r="J91" s="20">
+        <v>5.4000000000000001E-4</v>
+      </c>
+      <c r="K91" s="9">
+        <v>0.44918000000000002</v>
+      </c>
+      <c r="L91" s="9">
+        <v>5.076E-2</v>
+      </c>
+      <c r="M91" s="9">
+        <v>6.4999999999999997E-4</v>
+      </c>
+      <c r="O91" s="1">
+        <v>170.53414759259908</v>
+      </c>
+      <c r="P91" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q91" s="1">
+        <v>167.42494174860056</v>
+      </c>
+      <c r="R91" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="S91" s="9">
+        <v>235</v>
+      </c>
+      <c r="T91" s="9">
+        <v>30</v>
+      </c>
+      <c r="V91" s="1">
+        <v>167.14421631565023</v>
+      </c>
+      <c r="W91" s="1">
+        <v>3.4037861079612894</v>
+      </c>
+      <c r="Y91" s="20">
+        <v>0.84654213888400009</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="29" t="s">
+        <v>476</v>
+      </c>
+      <c r="C92" s="9">
+        <v>113</v>
+      </c>
+      <c r="D92" s="9">
+        <v>38</v>
+      </c>
+      <c r="E92" s="9">
+        <v>103</v>
+      </c>
+      <c r="G92" s="12">
+        <v>0.21408108394948167</v>
+      </c>
+      <c r="H92" s="12">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="I92" s="20">
+        <v>2.6927137254901957E-2</v>
+      </c>
+      <c r="J92" s="20">
+        <v>5.9000000000000003E-4</v>
+      </c>
+      <c r="K92" s="9">
+        <v>0.53427999999999998</v>
+      </c>
+      <c r="L92" s="9">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="M92" s="9">
+        <v>2E-3</v>
+      </c>
+      <c r="O92" s="1">
+        <v>196.01058654968685</v>
+      </c>
+      <c r="P92" s="1">
+        <v>7.6</v>
+      </c>
+      <c r="Q92" s="1">
+        <v>171.28755041471874</v>
+      </c>
+      <c r="R92" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="S92" s="9">
+        <v>498</v>
+      </c>
+      <c r="T92" s="9">
+        <v>70</v>
+      </c>
+      <c r="V92" s="1">
+        <v>169.47588794758403</v>
+      </c>
+      <c r="W92" s="1">
+        <v>3.7059867557267232</v>
+      </c>
+      <c r="Y92" s="20">
+        <v>0.84679996083774167</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="29" t="s">
+        <v>477</v>
+      </c>
+      <c r="C93" s="9">
+        <v>537</v>
+      </c>
+      <c r="D93" s="9">
+        <v>345</v>
+      </c>
+      <c r="E93" s="9">
+        <v>1086</v>
+      </c>
+      <c r="G93" s="12">
+        <v>0.18090246577280925</v>
+      </c>
+      <c r="H93" s="12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="I93" s="20">
+        <v>2.688745098039215E-2</v>
+      </c>
+      <c r="J93" s="20">
+        <v>5.5000000000000003E-4</v>
+      </c>
+      <c r="K93" s="9">
+        <v>0.58226999999999995</v>
+      </c>
+      <c r="L93" s="9">
+        <v>4.9489999999999999E-2</v>
+      </c>
+      <c r="M93" s="9">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="O93" s="1">
+        <v>168.65797573141822</v>
+      </c>
+      <c r="P93" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="Q93" s="1">
+        <v>171.03841968565257</v>
+      </c>
+      <c r="R93" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="S93" s="9">
+        <v>169</v>
+      </c>
+      <c r="T93" s="9">
+        <v>23</v>
+      </c>
+      <c r="V93" s="1">
+        <v>171.03809442798237</v>
+      </c>
+      <c r="W93" s="1">
+        <v>3.4698808639880396</v>
+      </c>
+      <c r="Y93" s="20">
+        <v>0.8467833237735698</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="29" t="s">
+        <v>478</v>
+      </c>
+      <c r="C94" s="9">
+        <v>95</v>
+      </c>
+      <c r="D94" s="9">
+        <v>34</v>
+      </c>
+      <c r="E94" s="9">
+        <v>90</v>
+      </c>
+      <c r="G94" s="12">
+        <v>0.2135873545123288</v>
+      </c>
+      <c r="H94" s="12">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="I94" s="20">
+        <v>2.728431372549019E-2</v>
+      </c>
+      <c r="J94" s="20">
+        <v>5.8E-4</v>
+      </c>
+      <c r="K94" s="9">
+        <v>0.31757000000000002</v>
+      </c>
+      <c r="L94" s="9">
+        <v>5.67E-2</v>
+      </c>
+      <c r="M94" s="9">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="O94" s="1">
+        <v>196.10933243711742</v>
+      </c>
+      <c r="P94" s="1">
+        <v>6.1</v>
+      </c>
+      <c r="Q94" s="1">
+        <v>173.52929382202001</v>
+      </c>
+      <c r="R94" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="S94" s="9">
+        <v>465</v>
+      </c>
+      <c r="T94" s="9">
+        <v>68</v>
+      </c>
+      <c r="V94" s="1">
+        <v>171.98506795285658</v>
+      </c>
+      <c r="W94" s="1">
+        <v>3.6425770805498972</v>
+      </c>
+      <c r="Y94" s="20">
+        <v>0.84694971545163922</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="29" t="s">
+        <v>479</v>
+      </c>
+      <c r="C95" s="9">
+        <v>162</v>
+      </c>
+      <c r="D95" s="9">
+        <v>82</v>
+      </c>
+      <c r="E95" s="9">
+        <v>246</v>
+      </c>
+      <c r="G95" s="12">
+        <v>0.27875964021650679</v>
+      </c>
+      <c r="H95" s="12">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="I95" s="20">
+        <v>2.8028431372549015E-2</v>
+      </c>
+      <c r="J95" s="20">
+        <v>6.3000000000000003E-4</v>
+      </c>
+      <c r="K95" s="9">
+        <v>0.18745999999999999</v>
+      </c>
+      <c r="L95" s="9">
+        <v>7.22E-2</v>
+      </c>
+      <c r="M95" s="9">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="O95" s="1">
+        <v>250.02458697421014</v>
+      </c>
+      <c r="P95" s="1">
+        <v>6.8</v>
+      </c>
+      <c r="Q95" s="1">
+        <v>178.19709026729365</v>
+      </c>
+      <c r="R95" s="1">
+        <v>4</v>
+      </c>
+      <c r="S95" s="9">
+        <v>997</v>
+      </c>
+      <c r="T95" s="9">
+        <v>58</v>
+      </c>
+      <c r="V95" s="1">
+        <v>173.20142032525578</v>
+      </c>
+      <c r="W95" s="1">
+        <v>3.8872349403783493</v>
+      </c>
+      <c r="Y95" s="20">
+        <v>0.84726182582380039</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="29" t="s">
+        <v>480</v>
+      </c>
+      <c r="C96" s="9">
+        <v>104</v>
+      </c>
+      <c r="D96" s="9">
+        <v>31</v>
+      </c>
+      <c r="E96" s="9">
+        <v>136</v>
+      </c>
+      <c r="G96" s="12">
+        <v>0.205687683517883</v>
+      </c>
+      <c r="H96" s="12">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="I96" s="20">
+        <v>2.8494745098039211E-2</v>
+      </c>
+      <c r="J96" s="20">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="K96" s="9">
+        <v>0.24795</v>
+      </c>
+      <c r="L96" s="9">
+        <v>5.28E-2</v>
+      </c>
+      <c r="M96" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O96" s="1">
+        <v>189.59210386669963</v>
+      </c>
+      <c r="P96" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q96" s="1">
+        <v>181.12052093826873</v>
+      </c>
+      <c r="R96" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="S96" s="9">
+        <v>313</v>
+      </c>
+      <c r="T96" s="9">
+        <v>45</v>
+      </c>
+      <c r="V96" s="1">
+        <v>180.423785913394</v>
+      </c>
+      <c r="W96" s="1">
+        <v>3.7710490071971563</v>
+      </c>
+      <c r="Y96" s="20">
+        <v>0.84745749871787179</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="29" t="s">
+        <v>481</v>
+      </c>
+      <c r="C97" s="9">
+        <v>80</v>
+      </c>
+      <c r="D97" s="9">
+        <v>53</v>
+      </c>
+      <c r="E97" s="9">
+        <v>159</v>
+      </c>
+      <c r="G97" s="12">
+        <v>0.22346194325538607</v>
+      </c>
+      <c r="H97" s="12">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="I97" s="20">
+        <v>3.0082196078431368E-2</v>
+      </c>
+      <c r="J97" s="20">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="K97" s="9">
+        <v>0.20827999999999999</v>
+      </c>
+      <c r="L97" s="9">
+        <v>5.3699999999999998E-2</v>
+      </c>
+      <c r="M97" s="9">
+        <v>1.8E-3</v>
+      </c>
+      <c r="O97" s="1">
+        <v>204.10774931899383</v>
+      </c>
+      <c r="P97" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q97" s="1">
+        <v>191.06269831057122</v>
+      </c>
+      <c r="R97" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S97" s="9">
+        <v>346</v>
+      </c>
+      <c r="T97" s="9">
+        <v>74</v>
+      </c>
+      <c r="V97" s="1">
+        <v>190.1655490202707</v>
+      </c>
+      <c r="W97" s="1">
+        <v>4.4032473361034956</v>
+      </c>
+      <c r="Y97" s="20">
+        <v>0.84812410259402771</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="29" t="s">
+        <v>482</v>
+      </c>
+      <c r="C98" s="9">
+        <v>65</v>
+      </c>
+      <c r="D98" s="9">
+        <v>24</v>
+      </c>
+      <c r="E98" s="9">
+        <v>60</v>
+      </c>
+      <c r="G98" s="12">
+        <v>0.23037415537552619</v>
+      </c>
+      <c r="H98" s="12">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="I98" s="20">
+        <v>3.0667568627450976E-2</v>
+      </c>
+      <c r="J98" s="20">
+        <v>6.3000000000000003E-4</v>
+      </c>
+      <c r="K98" s="9">
+        <v>5.2045000000000001E-2</v>
+      </c>
+      <c r="L98" s="9">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="M98" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O98" s="1">
+        <v>209.93375667739761</v>
+      </c>
+      <c r="P98" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="Q98" s="1">
+        <v>194.72501002637628</v>
+      </c>
+      <c r="R98" s="1">
+        <v>3.9</v>
+      </c>
+      <c r="S98" s="9">
+        <v>403</v>
+      </c>
+      <c r="T98" s="9">
+        <v>53</v>
+      </c>
+      <c r="V98" s="1">
+        <v>193.49187995111603</v>
+      </c>
+      <c r="W98" s="1">
+        <v>3.9505424659920796</v>
+      </c>
+      <c r="Y98" s="20">
+        <v>0.84837010126914358</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="29" t="s">
+        <v>483</v>
+      </c>
+      <c r="C99" s="9">
+        <v>87</v>
+      </c>
+      <c r="D99" s="9">
+        <v>56</v>
+      </c>
+      <c r="E99" s="9">
+        <v>132</v>
+      </c>
+      <c r="G99" s="12">
+        <v>0.25436940602115532</v>
+      </c>
+      <c r="H99" s="12">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="I99" s="20">
+        <v>3.463619607843136E-2</v>
+      </c>
+      <c r="J99" s="20">
+        <v>7.1000000000000002E-4</v>
+      </c>
+      <c r="K99" s="9">
+        <v>0.24337</v>
+      </c>
+      <c r="L99" s="9">
         <v>5.3600000000000002E-2</v>
       </c>
-      <c r="M68" s="17">
-[...101 lines deleted...]
-      <c r="C70" s="12">
+      <c r="M99" s="9">
+        <v>1E-3</v>
+      </c>
+      <c r="O99" s="1">
+        <v>229.58418827608159</v>
+      </c>
+      <c r="P99" s="1">
+        <v>5.2</v>
+      </c>
+      <c r="Q99" s="1">
+        <v>219.49952330538707</v>
+      </c>
+      <c r="R99" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S99" s="9">
+        <v>356</v>
+      </c>
+      <c r="T99" s="9">
+        <v>44</v>
+      </c>
+      <c r="V99" s="1">
+        <v>218.6662280209367</v>
+      </c>
+      <c r="W99" s="1">
+        <v>4.4415622067453748</v>
+      </c>
+      <c r="Y99" s="20">
+        <v>0.85004056440004838</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="29" t="s">
+        <v>484</v>
+      </c>
+      <c r="C100" s="9">
+        <v>278</v>
+      </c>
+      <c r="D100" s="9">
         <v>242</v>
       </c>
-      <c r="D70" s="12">
-[...43 lines deleted...]
-      <c r="T70" s="12">
+      <c r="E100" s="9">
+        <v>529</v>
+      </c>
+      <c r="G100" s="12">
+        <v>0.26957627268546358</v>
+      </c>
+      <c r="H100" s="12">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I100" s="20">
+        <v>3.7682117647058817E-2</v>
+      </c>
+      <c r="J100" s="20">
+        <v>7.9000000000000001E-4</v>
+      </c>
+      <c r="K100" s="9">
+        <v>0.27048</v>
+      </c>
+      <c r="L100" s="9">
+        <v>5.2540000000000003E-2</v>
+      </c>
+      <c r="M100" s="9">
+        <v>6.6E-4</v>
+      </c>
+      <c r="O100" s="1">
+        <v>241.92742420490319</v>
+      </c>
+      <c r="P100" s="1">
+        <v>3.9</v>
+      </c>
+      <c r="Q100" s="1">
+        <v>238.44959097333739</v>
+      </c>
+      <c r="R100" s="1">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S100" s="9">
+        <v>311</v>
+      </c>
+      <c r="T100" s="9">
+        <v>28</v>
+      </c>
+      <c r="V100" s="1">
+        <v>237.98074222785985</v>
+      </c>
+      <c r="W100" s="1">
+        <v>4.9338767939924253</v>
+      </c>
+      <c r="Y100" s="20">
+        <v>0.85132580337874297</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="29" t="s">
+        <v>485</v>
+      </c>
+      <c r="C101" s="9">
+        <v>264</v>
+      </c>
+      <c r="D101" s="9">
+        <v>263</v>
+      </c>
+      <c r="E101" s="9">
+        <v>540</v>
+      </c>
+      <c r="G101" s="12">
+        <v>0.30364360384901112</v>
+      </c>
+      <c r="H101" s="12">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="I101" s="20">
+        <v>4.2494078431372539E-2</v>
+      </c>
+      <c r="J101" s="20">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="K101" s="9">
+        <v>0.48107</v>
+      </c>
+      <c r="L101" s="9">
+        <v>5.1979999999999998E-2</v>
+      </c>
+      <c r="M101" s="9">
+        <v>5.5000000000000003E-4</v>
+      </c>
+      <c r="O101" s="1">
+        <v>268.78630558601895</v>
+      </c>
+      <c r="P101" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q101" s="1">
+        <v>268.27393723084174</v>
+      </c>
+      <c r="R101" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="S101" s="9">
+        <v>282</v>
+      </c>
+      <c r="T101" s="9">
+        <v>24</v>
+      </c>
+      <c r="V101" s="1">
+        <v>268.15254992605207</v>
+      </c>
+      <c r="W101" s="1">
+        <v>5.2958981423760543</v>
+      </c>
+      <c r="Y101" s="20">
+        <v>0.85336180683526652</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="29" t="s">
+        <v>486</v>
+      </c>
+      <c r="C102" s="9">
+        <v>123</v>
+      </c>
+      <c r="D102" s="9">
+        <v>127</v>
+      </c>
+      <c r="E102" s="9">
+        <v>227</v>
+      </c>
+      <c r="G102" s="12">
+        <v>0.34087080341033704</v>
+      </c>
+      <c r="H102" s="12">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="I102" s="20">
+        <v>4.695878431372548E-2</v>
+      </c>
+      <c r="J102" s="20">
+        <v>9.6000000000000002E-4</v>
+      </c>
+      <c r="K102" s="9">
+        <v>0.36518</v>
+      </c>
+      <c r="L102" s="9">
+        <v>5.3129999999999997E-2</v>
+      </c>
+      <c r="M102" s="9">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="O102" s="1">
+        <v>297.52135882831561</v>
+      </c>
+      <c r="P102" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="Q102" s="1">
+        <v>295.82314653429461</v>
+      </c>
+      <c r="R102" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="S102" s="9">
+        <v>331</v>
+      </c>
+      <c r="T102" s="9">
+        <v>31</v>
+      </c>
+      <c r="V102" s="1">
+        <v>295.49914017651457</v>
+      </c>
+      <c r="W102" s="1">
+        <v>5.959397046053966</v>
+      </c>
+      <c r="Y102" s="20">
+        <v>0.85525697574227444</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="29"/>
+    </row>
+    <row r="104" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="29" t="s">
+        <v>487</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C104" s="11">
+        <v>49</v>
+      </c>
+      <c r="D104" s="11">
+        <v>23</v>
+      </c>
+      <c r="E104" s="11">
+        <v>52</v>
+      </c>
+      <c r="F104" s="11"/>
+      <c r="G104" s="15">
+        <v>0.30314987441185826</v>
+      </c>
+      <c r="H104" s="15">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I104" s="36">
+        <v>2.7552196078431367E-2</v>
+      </c>
+      <c r="J104" s="36">
+        <v>6.0999999999999997E-4</v>
+      </c>
+      <c r="K104" s="11">
+        <v>0.61</v>
+      </c>
+      <c r="L104" s="11">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="M104" s="11">
+        <v>4.3E-3</v>
+      </c>
+      <c r="N104" s="11"/>
+      <c r="O104" s="16">
+        <v>263.65151943962917</v>
+      </c>
+      <c r="P104" s="16">
+        <v>13</v>
+      </c>
+      <c r="Q104" s="16">
+        <v>175.2100899346851</v>
+      </c>
+      <c r="R104" s="16">
+        <v>3.8</v>
+      </c>
+      <c r="S104" s="51">
+        <v>1140</v>
+      </c>
+      <c r="T104" s="11">
+        <v>100</v>
+      </c>
+      <c r="U104" s="11"/>
+    </row>
+    <row r="105" spans="1:25" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="29" t="s">
+        <v>488</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C105" s="11">
+        <v>77</v>
+      </c>
+      <c r="D105" s="11">
         <v>43</v>
       </c>
-      <c r="V70" s="42">
-[...55 lines deleted...]
-      <c r="P72" s="21">
+      <c r="E105" s="11">
+        <v>164</v>
+      </c>
+      <c r="F105" s="11"/>
+      <c r="G105" s="15">
+        <v>0.18366735062086528</v>
+      </c>
+      <c r="H105" s="15">
+        <v>1.4E-2</v>
+      </c>
+      <c r="I105" s="36">
+        <v>2.0894823529411761E-2</v>
+      </c>
+      <c r="J105" s="36">
+        <v>4.6999999999999999E-4</v>
+      </c>
+      <c r="K105" s="11">
+        <v>0.58850999999999998</v>
+      </c>
+      <c r="L105" s="11">
+        <v>6.0600000000000001E-2</v>
+      </c>
+      <c r="M105" s="11">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="N105" s="11"/>
+      <c r="O105" s="16">
+        <v>165.89309088336219</v>
+      </c>
+      <c r="P105" s="16">
         <v>10</v>
       </c>
-      <c r="Q72" s="21">
-[...132 lines deleted...]
-      <c r="A76" s="38" t="s">
+      <c r="Q105" s="16">
+        <v>133.30875540874021</v>
+      </c>
+      <c r="R105" s="16">
+        <v>3</v>
+      </c>
+      <c r="S105" s="11">
+        <v>560</v>
+      </c>
+      <c r="T105" s="11">
+        <v>100</v>
+      </c>
+      <c r="U105" s="11"/>
+    </row>
+    <row r="106" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="5"/>
+      <c r="B106" s="19"/>
+      <c r="C106" s="19"/>
+      <c r="D106" s="19"/>
+      <c r="E106" s="19"/>
+      <c r="F106" s="19"/>
+      <c r="G106" s="19"/>
+      <c r="H106" s="19"/>
+      <c r="I106" s="19"/>
+      <c r="J106" s="19"/>
+      <c r="K106" s="19"/>
+      <c r="L106" s="19"/>
+      <c r="M106" s="19"/>
+      <c r="N106" s="19"/>
+      <c r="O106" s="19"/>
+      <c r="P106" s="19"/>
+      <c r="Q106" s="19"/>
+      <c r="R106" s="19"/>
+      <c r="S106" s="19"/>
+      <c r="T106" s="19"/>
+      <c r="U106" s="19"/>
+      <c r="V106" s="19"/>
+      <c r="W106" s="19"/>
+      <c r="X106" s="19"/>
+      <c r="Y106" s="19"/>
+    </row>
+    <row r="107" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="B107" s="34"/>
+      <c r="C107" s="34"/>
+      <c r="D107" s="34"/>
+      <c r="E107" s="34"/>
+      <c r="F107" s="34"/>
+      <c r="G107" s="34"/>
+      <c r="H107" s="34"/>
+      <c r="I107" s="34"/>
+      <c r="J107" s="34"/>
+      <c r="K107" s="34"/>
+      <c r="L107" s="34"/>
+      <c r="M107" s="34"/>
+      <c r="N107" s="34"/>
+      <c r="O107" s="34"/>
+      <c r="P107" s="34"/>
+      <c r="Q107" s="34"/>
+      <c r="R107" s="34"/>
+      <c r="S107" s="34"/>
+      <c r="T107" s="19"/>
+      <c r="U107" s="19"/>
+      <c r="V107" s="19"/>
+      <c r="W107" s="19"/>
+      <c r="X107" s="19"/>
+      <c r="Y107" s="19"/>
+    </row>
+    <row r="108" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="48" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108" s="34"/>
+      <c r="C108" s="34"/>
+      <c r="D108" s="34"/>
+      <c r="E108" s="34"/>
+      <c r="F108" s="34"/>
+      <c r="G108" s="34"/>
+      <c r="H108" s="34"/>
+      <c r="I108" s="34"/>
+      <c r="J108" s="34"/>
+      <c r="K108" s="34"/>
+      <c r="L108" s="34"/>
+      <c r="M108" s="34"/>
+      <c r="N108" s="34"/>
+      <c r="O108" s="34"/>
+      <c r="P108" s="34"/>
+      <c r="Q108" s="34"/>
+      <c r="R108" s="34"/>
+      <c r="S108" s="34"/>
+    </row>
+    <row r="109" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="48" t="s">
+        <v>545</v>
+      </c>
+      <c r="B109" s="34"/>
+      <c r="C109" s="34"/>
+      <c r="D109" s="34"/>
+      <c r="E109" s="34"/>
+      <c r="F109" s="34"/>
+      <c r="G109" s="34"/>
+      <c r="H109" s="34"/>
+      <c r="I109" s="34"/>
+      <c r="J109" s="34"/>
+      <c r="K109" s="34"/>
+      <c r="L109" s="34"/>
+      <c r="M109" s="34"/>
+      <c r="N109" s="34"/>
+      <c r="O109" s="34"/>
+      <c r="P109" s="34"/>
+      <c r="Q109" s="34"/>
+      <c r="R109" s="34"/>
+      <c r="S109" s="34"/>
+    </row>
+    <row r="110" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="48" t="s">
+        <v>546</v>
+      </c>
+      <c r="B110" s="34"/>
+      <c r="C110" s="34"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="34"/>
+      <c r="F110" s="34"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="34"/>
+      <c r="I110" s="34"/>
+      <c r="J110" s="34"/>
+      <c r="K110" s="34"/>
+      <c r="L110" s="34"/>
+      <c r="M110" s="34"/>
+      <c r="N110" s="34"/>
+      <c r="O110" s="34"/>
+      <c r="P110" s="34"/>
+      <c r="Q110" s="34"/>
+      <c r="R110" s="34"/>
+      <c r="S110" s="34"/>
+    </row>
+    <row r="111" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="B111" s="34"/>
+      <c r="C111" s="34"/>
+      <c r="D111" s="34"/>
+      <c r="E111" s="34"/>
+      <c r="F111" s="34"/>
+      <c r="G111" s="34"/>
+      <c r="H111" s="34"/>
+      <c r="I111" s="34"/>
+      <c r="J111" s="34"/>
+      <c r="K111" s="34"/>
+      <c r="L111" s="34"/>
+      <c r="M111" s="34"/>
+      <c r="N111" s="34"/>
+      <c r="O111" s="34"/>
+      <c r="P111" s="34"/>
+      <c r="Q111" s="34"/>
+      <c r="R111" s="34"/>
+      <c r="S111" s="34"/>
+    </row>
+    <row r="112" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="49" t="s">
         <v>548</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
+      <c r="B112" s="34"/>
+      <c r="C112" s="34"/>
+      <c r="D112" s="34"/>
+      <c r="E112" s="34"/>
+      <c r="F112" s="34"/>
+      <c r="G112" s="34"/>
+      <c r="H112" s="34"/>
+      <c r="I112" s="34"/>
+      <c r="J112" s="34"/>
+      <c r="K112" s="34"/>
+      <c r="L112" s="34"/>
+      <c r="M112" s="34"/>
+      <c r="N112" s="34"/>
+      <c r="O112" s="34"/>
+      <c r="P112" s="34"/>
+      <c r="Q112" s="34"/>
+      <c r="R112" s="34"/>
+      <c r="S112" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...23007 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B104:B105" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>CS-08</vt:lpstr>
       <vt:lpstr>PLC-5</vt:lpstr>
       <vt:lpstr>RAM-14</vt:lpstr>
       <vt:lpstr>EQS-12</vt:lpstr>
       <vt:lpstr>EQS-04</vt:lpstr>