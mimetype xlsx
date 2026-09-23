--- v0 (2026-09-03)
+++ v1 (2026-09-23)
@@ -1,89 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Andean\965\RV_ 965 Salazar et al _ Letter V3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Andean\965\965 3a versión (06-01-2026)\RV_ e envía Ms. 965 Salazar et al. _ Ronda Interna\MAT. SUPLEM. CORREGIDO POR AUTOR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{502A0ECB-B836-4B59-94FE-E6078E7BB324}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE9A7A0D-861C-45E9-B817-3F0046040288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AGES" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">AGES!$A$1:$K$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="186">
   <si>
     <t>MATERIAL</t>
   </si>
   <si>
-    <t>ERROR</t>
-[...1 lines deleted...]
-  <si>
     <t>ACh-106d</t>
   </si>
   <si>
     <t>U-Pb</t>
   </si>
   <si>
     <t>Lava</t>
   </si>
   <si>
     <t>Dacita</t>
   </si>
   <si>
     <t>Western</t>
   </si>
   <si>
     <t>Ach-116d</t>
   </si>
   <si>
     <t>Pluton</t>
   </si>
   <si>
     <t>Cch-52d</t>
   </si>
   <si>
     <t>ACh-150d</t>
@@ -358,53 +356,50 @@
   <si>
     <t>KES-31</t>
   </si>
   <si>
     <t>KES-27</t>
   </si>
   <si>
     <t>Ar/Ar</t>
   </si>
   <si>
     <t>This work</t>
   </si>
   <si>
     <t>SAMPLE_ID</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
   <si>
     <t>LONGITUDE</t>
   </si>
   <si>
     <t>Sandstone</t>
   </si>
   <si>
-    <t>Arévalo et al., 2009</t>
-[...1 lines deleted...]
-  <si>
     <t>AV-822</t>
   </si>
   <si>
     <t>Lithic tuff</t>
   </si>
   <si>
     <t>EA-03</t>
   </si>
   <si>
     <t>Rhyolite</t>
   </si>
   <si>
     <t>Tuff</t>
   </si>
   <si>
     <t>Crystal tuff</t>
   </si>
   <si>
     <t>Zircon</t>
   </si>
   <si>
     <t>Ash tuff</t>
   </si>
   <si>
     <t>Andesite</t>
@@ -511,177 +506,497 @@
   <si>
     <t>Ach-61d</t>
   </si>
   <si>
     <t>Granodiorite</t>
   </si>
   <si>
     <t>MonzoDiorite</t>
   </si>
   <si>
     <t>Diorite cuarcifera</t>
   </si>
   <si>
     <t>Monzodiorite</t>
   </si>
   <si>
     <t>REFERENCE</t>
   </si>
   <si>
     <t>LITHOLOGY</t>
   </si>
   <si>
     <t>ROCK_TYPE</t>
   </si>
   <si>
-    <t>AGE</t>
-[...1 lines deleted...]
-  <si>
     <t>METHOD</t>
   </si>
   <si>
     <t>DOMAIN</t>
   </si>
   <si>
     <t>PLC-5</t>
   </si>
   <si>
-    <t>Murillo et al. (2017)</t>
-[...4 lines deleted...]
-  <si>
     <t>Ortiz and Merino (2015)</t>
   </si>
   <si>
     <t>Salazar and Coloma (2016)</t>
   </si>
   <si>
-    <t>Salazar et al. (2013)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tsotsos (2006)</t>
   </si>
   <si>
     <t>Emparán and Pineda (1999)</t>
   </si>
   <si>
     <t>Salazar Pérez (2012)</t>
   </si>
   <si>
     <t>Merino (2013)</t>
   </si>
   <si>
     <t>Fox (2000)</t>
   </si>
   <si>
     <t>Morelli (2008)</t>
   </si>
   <si>
-    <t>Maksaev et al. (2010)</t>
-[...4 lines deleted...]
-  <si>
     <t>Emparán and Pineda (2000)</t>
   </si>
   <si>
     <t>Amphibole</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Creixell </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Murillo </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2017)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Salazar </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. (2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Creixell </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">et al. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Creixell </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Murillo </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2017)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Salazar </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Murillo </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">et al. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2017)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Creixell</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2013)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Maksaev </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2010)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Creixell </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2012)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Creixell</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et al.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (2012)</t>
+    </r>
+  </si>
+  <si>
+    <t>AGE (Ma)</t>
+  </si>
+  <si>
+    <r>
+      <t>ERROR 2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>σ</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Ma)</t>
+    </r>
+  </si>
+  <si>
+    <t>Salazar (2012)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Arévalo </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et al</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. (2009)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -963,4255 +1278,4255 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K120"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="7" width="15"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="15" customWidth="1"/>
+    <col min="1" max="7" width="15" style="2"/>
+    <col min="8" max="8" width="25.42578125" style="2" customWidth="1"/>
+    <col min="9" max="10" width="15" style="2"/>
+    <col min="11" max="11" width="15" style="2" customWidth="1"/>
     <col min="12" max="1009" width="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="J1" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="K1" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D2" s="3">
+        <v>51.7</v>
+      </c>
+      <c r="E2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I2" s="3">
+        <v>-70.442070007324219</v>
+      </c>
+      <c r="J2" s="3">
+        <v>-29.708656311035156</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D3" s="2">
+        <v>53.6</v>
+      </c>
+      <c r="E3" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I3" s="2">
+        <v>-70.646013999999994</v>
+      </c>
+      <c r="J3" s="2">
+        <v>-29.584347999999999</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D4" s="3">
+        <v>56.6</v>
+      </c>
+      <c r="E4" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I4" s="3">
+        <v>-70.677558898925781</v>
+      </c>
+      <c r="J4" s="3">
+        <v>-29.273857116699219</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D5" s="3">
+        <v>57.7</v>
+      </c>
+      <c r="E5" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I5" s="3">
+        <v>-70.504234313964844</v>
+      </c>
+      <c r="J5" s="3">
+        <v>-29.408689498901367</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D6" s="3">
+        <v>57.9</v>
+      </c>
+      <c r="E6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="I6" s="3">
+        <v>-70.344871520996094</v>
+      </c>
+      <c r="J6" s="3">
+        <v>-29.276914596557617</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D7" s="3">
+        <v>58.1</v>
+      </c>
+      <c r="E7" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I7" s="3">
+        <v>-70.544822692871094</v>
+      </c>
+      <c r="J7" s="3">
+        <v>-29.486478805541992</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D8" s="3">
+        <v>58.1</v>
+      </c>
+      <c r="E8" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I8" s="3">
+        <v>-70.097305297851563</v>
+      </c>
+      <c r="J8" s="3">
+        <v>-29.549219131469727</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" s="3">
+        <v>59.7</v>
+      </c>
+      <c r="E9" s="3">
+        <v>2</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I9" s="3">
+        <v>-70.498619079589844</v>
+      </c>
+      <c r="J9" s="3">
+        <v>-29.612569808959961</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="3">
+        <v>60.85</v>
+      </c>
+      <c r="E10" s="3">
+        <v>0.97</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="3">
+        <v>-70.472923278808594</v>
+      </c>
+      <c r="J10" s="3">
+        <v>-29.395898818969727</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="2">
+        <v>63.3</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I11" s="3">
+        <v>-69.854961799999998</v>
+      </c>
+      <c r="J11" s="3">
+        <v>-28.678850950000001</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="E12" s="3">
+        <v>1.4</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="I12" s="3">
+        <v>-70.339736938476563</v>
+      </c>
+      <c r="J12" s="3">
+        <v>-28.625076293945313</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="2">
+        <v>65</v>
+      </c>
+      <c r="E13" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I13" s="3">
+        <v>-69.818619479999995</v>
+      </c>
+      <c r="J13" s="3">
+        <v>-28.5867942</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="2">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" s="3">
+        <v>-69.779856899999999</v>
+      </c>
+      <c r="J14" s="3">
+        <v>-28.845442989999999</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="2">
+        <v>67.5</v>
+      </c>
+      <c r="E15" s="2">
+        <v>5.5</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I15" s="2">
+        <v>-69.961454857299998</v>
+      </c>
+      <c r="J15" s="2">
+        <v>-28.8275735619</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="2">
+        <v>67.91</v>
+      </c>
+      <c r="E16" s="2">
+        <v>0.22</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I16" s="2">
+        <v>-70.488693613199999</v>
+      </c>
+      <c r="J16" s="2">
+        <v>-28.589912767600001</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="2">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="E17" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I17" s="2">
+        <v>-70.5229946372</v>
+      </c>
+      <c r="J17" s="2">
+        <v>-28.556328745999998</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="2">
+        <v>68.12</v>
+      </c>
+      <c r="E18" s="2">
+        <v>0.13</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I18" s="2">
+        <v>-70.490588499099999</v>
+      </c>
+      <c r="J18" s="2">
+        <v>-28.569264728499999</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="2">
+        <v>68.3</v>
+      </c>
+      <c r="E19" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I19" s="2">
+        <v>-70.6486720969</v>
+      </c>
+      <c r="J19" s="2">
+        <v>-29.363792760999999</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="2">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I20" s="2">
+        <v>-70.744085522299997</v>
+      </c>
+      <c r="J20" s="2">
+        <v>-29.0908374891</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="2">
+        <v>68.849999999999994</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0.22</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="2">
+        <v>-70.471506350300004</v>
+      </c>
+      <c r="J21" s="2">
+        <v>-28.5935767273</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="2">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="E22" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I22" s="2">
+        <v>-70.410101228200006</v>
+      </c>
+      <c r="J22" s="2">
+        <v>-29.6646590155</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" s="2">
+        <v>70</v>
+      </c>
+      <c r="E23" s="2">
+        <v>5</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I23" s="2">
+        <v>-70.702606395199993</v>
+      </c>
+      <c r="J23" s="2">
+        <v>-29.586181442899999</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="2">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="E24" s="2">
+        <v>2.1</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I24" s="2">
+        <v>-70.487158452800003</v>
+      </c>
+      <c r="J24" s="2">
+        <v>-28.991262935000002</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="2">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I25" s="2">
+        <v>-70.583204459599997</v>
+      </c>
+      <c r="J25" s="2">
+        <v>-28.6794899183</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="2">
+        <v>74.3</v>
+      </c>
+      <c r="E26" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="I26" s="2">
+        <v>-70.399296166499994</v>
+      </c>
+      <c r="J26" s="2">
+        <v>-29.665576650199998</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" s="2">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E27" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I27" s="2">
+        <v>-70.665965090900002</v>
+      </c>
+      <c r="J27" s="2">
+        <v>-29.188926222399999</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="2">
+        <v>75.2</v>
+      </c>
+      <c r="E28" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="2">
+        <v>-69.985451050899997</v>
+      </c>
+      <c r="J28" s="2">
+        <v>-28.858330689599999</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="2">
+        <v>76.2</v>
+      </c>
+      <c r="E29" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I29" s="2">
+        <v>-70.706749131799995</v>
+      </c>
+      <c r="J29" s="2">
+        <v>-29.7497038958</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="2">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="E30" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I30" s="2">
+        <v>-70.592565167199993</v>
+      </c>
+      <c r="J30" s="2">
+        <v>-29.082938259900001</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="2">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="E31" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I31" s="2">
+        <v>-70.491756174399995</v>
+      </c>
+      <c r="J31" s="2">
+        <v>-29.7730477928</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="2">
+        <v>78.2</v>
+      </c>
+      <c r="E32" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I32" s="2">
+        <v>-70.612471083399996</v>
+      </c>
+      <c r="J32" s="2">
+        <v>-29.263292722999999</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="2">
+        <v>79</v>
+      </c>
+      <c r="E33" s="2">
+        <v>12</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="2">
+        <v>-70.153171766</v>
+      </c>
+      <c r="J33" s="2">
+        <v>-29.321032707000001</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" s="2">
+        <v>79.5</v>
+      </c>
+      <c r="E34" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I34" s="2">
+        <v>-70.5424560851</v>
+      </c>
+      <c r="J34" s="2">
+        <v>-29.9452502633</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D35" s="2">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E35" s="2">
+        <v>0.4</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I35" s="3">
+        <v>-69.881007389999994</v>
+      </c>
+      <c r="J35" s="3">
+        <v>-28.60513216</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" s="2">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I36" s="2">
+        <v>-70.453720843200003</v>
+      </c>
+      <c r="J36" s="2">
+        <v>-29.361127088700002</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="2">
+        <v>79.8</v>
+      </c>
+      <c r="E37" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I37" s="2">
+        <v>-70.515329282500005</v>
+      </c>
+      <c r="J37" s="2">
+        <v>-29.312584365300001</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="2">
+        <v>80</v>
+      </c>
+      <c r="E38" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I38" s="2">
+        <v>-70.491402711099994</v>
+      </c>
+      <c r="J38" s="2">
+        <v>-28.822395465300001</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="2">
+        <v>80.3</v>
+      </c>
+      <c r="E39" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I39" s="2">
+        <v>-70.5273619819</v>
+      </c>
+      <c r="J39" s="2">
+        <v>-29.090177688299999</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="2">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="E40" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I40" s="2">
+        <v>-70.542789609099998</v>
+      </c>
+      <c r="J40" s="2">
+        <v>-29.103013887700001</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" s="2">
+        <v>82.4</v>
+      </c>
+      <c r="E41" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="I41" s="2">
+        <v>-70.472000004899996</v>
+      </c>
+      <c r="J41" s="2">
+        <v>-28.708265942800001</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" s="2">
+        <v>82.6</v>
+      </c>
+      <c r="E42" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I42" s="2">
+        <v>-70.090403784800003</v>
+      </c>
+      <c r="J42" s="2">
+        <v>-29.549474674799999</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="2">
+        <v>83.6</v>
+      </c>
+      <c r="E43" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I43" s="2">
+        <v>-70.850244203700001</v>
+      </c>
+      <c r="J43" s="2">
+        <v>-29.417517158100001</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" s="2">
+        <v>83.7</v>
+      </c>
+      <c r="E44" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I44" s="2">
+        <v>-70.700025108600002</v>
+      </c>
+      <c r="J44" s="2">
+        <v>-29.012102166199998</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="2">
+        <v>83.9</v>
+      </c>
+      <c r="E45" s="2">
+        <v>1</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I45" s="2">
+        <v>-70.494091868500007</v>
+      </c>
+      <c r="J45" s="2">
+        <v>-29.6094892759</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" s="2">
+        <v>84.6</v>
+      </c>
+      <c r="E46" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I46" s="2">
+        <v>-70.820823115600007</v>
+      </c>
+      <c r="J46" s="2">
+        <v>-29.582455842800002</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="2">
+        <v>84.8</v>
+      </c>
+      <c r="E47" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I47" s="2">
+        <v>-70.794353391300007</v>
+      </c>
+      <c r="J47" s="2">
+        <v>-29.571221555699999</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="2">
+        <v>85</v>
+      </c>
+      <c r="E48" s="2">
+        <v>3</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="I48" s="2">
+        <v>-70.899847025300005</v>
+      </c>
+      <c r="J48" s="2">
+        <v>-29.5738863698</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="2">
+        <v>85.5</v>
+      </c>
+      <c r="E49" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I49" s="2">
+        <v>-69.963501673099998</v>
+      </c>
+      <c r="J49" s="2">
+        <v>-28.6184166434</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" s="2">
+        <v>86.2</v>
+      </c>
+      <c r="E50" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I50" s="2">
+        <v>-70.538532065499993</v>
+      </c>
+      <c r="J50" s="2">
+        <v>-29.9427335952</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="2">
+        <v>87</v>
+      </c>
+      <c r="E51" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I51" s="2">
+        <v>-70.940781236399999</v>
+      </c>
+      <c r="J51" s="2">
+        <v>-29.3524742088</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" s="2">
+        <v>88.4</v>
+      </c>
+      <c r="E52" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I52" s="2">
+        <v>-70.803537472000002</v>
+      </c>
+      <c r="J52" s="2">
+        <v>-29.039528633100002</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53" s="2">
+        <v>88.5</v>
+      </c>
+      <c r="E53" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I53" s="2">
+        <v>-70.830455228100007</v>
+      </c>
+      <c r="J53" s="2">
+        <v>-29.393266037899998</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D54" s="2">
+        <v>88.7</v>
+      </c>
+      <c r="E54" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I54" s="2">
+        <v>-70.829879930000004</v>
+      </c>
+      <c r="J54" s="2">
+        <v>-29.864575407</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" s="2">
+        <v>89</v>
+      </c>
+      <c r="E55" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I55" s="2">
+        <v>-70.567804171899994</v>
+      </c>
+      <c r="J55" s="2">
+        <v>-29.152103129899999</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="2">
+        <v>89.5</v>
+      </c>
+      <c r="E56" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I56" s="2">
+        <v>-70.779361236100002</v>
+      </c>
+      <c r="J56" s="2">
+        <v>-29.077515594000001</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D57" s="2">
+        <v>90</v>
+      </c>
+      <c r="E57" s="2">
+        <v>7</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I57" s="2">
+        <v>-69.967358790000006</v>
+      </c>
+      <c r="J57" s="2">
+        <v>-28.622974265</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="2">
+        <v>91.5</v>
+      </c>
+      <c r="E58" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I58" s="2">
+        <v>-70.500946733099994</v>
+      </c>
+      <c r="J58" s="2">
+        <v>-29.074530083799999</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" s="2">
+        <v>92</v>
+      </c>
+      <c r="E59" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I59" s="2">
+        <v>-70.818746404799995</v>
+      </c>
+      <c r="J59" s="2">
+        <v>-29.448574999400002</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" s="2">
+        <v>93.1</v>
+      </c>
+      <c r="E60" s="2">
+        <v>4.8</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="2">
+        <v>-70.773681200699997</v>
+      </c>
+      <c r="J60" s="2">
+        <v>-29.273598120700001</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="2">
+        <v>94</v>
+      </c>
+      <c r="E61" s="2">
+        <v>2.4</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I61" s="2">
+        <v>-69.899059486799999</v>
+      </c>
+      <c r="J61" s="2">
+        <v>-28.6051671122</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D62" s="2">
+        <v>94.1</v>
+      </c>
+      <c r="E62" s="2">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I62" s="2">
+        <v>-70.779067250099999</v>
+      </c>
+      <c r="J62" s="2">
+        <v>-29.449767765499999</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D63" s="2">
+        <v>94.3</v>
+      </c>
+      <c r="E63" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I63" s="2">
+        <v>-70.160987298099997</v>
+      </c>
+      <c r="J63" s="2">
+        <v>-29.1397106316</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="B64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" s="2">
+        <v>94.5</v>
+      </c>
+      <c r="E64" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I64" s="2">
+        <v>-70.661862400100006</v>
+      </c>
+      <c r="J64" s="2">
+        <v>-28.960457236700002</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="2">
+        <v>96.1</v>
+      </c>
+      <c r="E65" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="I65" s="2">
+        <v>-70.7787771327</v>
+      </c>
+      <c r="J65" s="2">
+        <v>-28.720790286700002</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="2">
+        <v>96.1</v>
+      </c>
+      <c r="E66" s="2">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="2" t="s">
+      <c r="F66" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I66" s="2">
+        <v>-70.959820523900007</v>
+      </c>
+      <c r="J66" s="2">
+        <v>-29.159104307100002</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D67" s="2">
+        <v>98.4</v>
+      </c>
+      <c r="E67" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I67" s="2">
+        <v>-70.773946687099993</v>
+      </c>
+      <c r="J67" s="2">
+        <v>-29.303254211100001</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D68" s="2">
+        <v>99.1</v>
+      </c>
+      <c r="E68" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I68" s="2">
+        <v>-70.953005370200003</v>
+      </c>
+      <c r="J68" s="2">
+        <v>-29.119499941400001</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="2">
+        <v>99.1</v>
+      </c>
+      <c r="E69" s="2">
+        <v>1</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="I69" s="2">
+        <v>-70.953096473000002</v>
+      </c>
+      <c r="J69" s="2">
+        <v>-29.119916380900001</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="2">
+        <v>99.6</v>
+      </c>
+      <c r="E70" s="2">
+        <v>1.8</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I70" s="2">
+        <v>-70.884013935900001</v>
+      </c>
+      <c r="J70" s="2">
+        <v>-28.9566194979</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D71" s="2">
+        <v>104</v>
+      </c>
+      <c r="E71" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I71" s="2">
+        <v>-70.879644649900001</v>
+      </c>
+      <c r="J71" s="2">
+        <v>-28.984452883399999</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D72" s="2">
+        <v>106.1</v>
+      </c>
+      <c r="E72" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I72" s="2">
+        <v>-70.879739333000003</v>
+      </c>
+      <c r="J72" s="2">
+        <v>-28.986283308499999</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D73" s="2">
+        <v>106.6</v>
+      </c>
+      <c r="E73" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I73" s="2">
+        <v>-70.863138689899998</v>
+      </c>
+      <c r="J73" s="2">
+        <v>-29.8762716731</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D74" s="2">
+        <v>108.5</v>
+      </c>
+      <c r="E74" s="2">
+        <v>3.4</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I74" s="2">
+        <v>-70.878966635300003</v>
+      </c>
+      <c r="J74" s="2">
+        <v>-28.954941357900001</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" s="2">
+        <v>108.6</v>
+      </c>
+      <c r="E75" s="2">
+        <v>0.3</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I75" s="2">
+        <v>-70.912123197200003</v>
+      </c>
+      <c r="J75" s="2">
+        <v>-29.844570384800001</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D76" s="2">
+        <v>109.7</v>
+      </c>
+      <c r="E76" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I76" s="2">
+        <v>-71.0042549936</v>
+      </c>
+      <c r="J76" s="2">
+        <v>-29.345724989299999</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D77" s="2">
+        <v>110.4</v>
+      </c>
+      <c r="E77" s="2">
+        <v>2.4</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I77" s="2">
+        <v>-70.849619793200006</v>
+      </c>
+      <c r="J77" s="2">
+        <v>-29.078027154600001</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D78" s="2">
+        <v>111</v>
+      </c>
+      <c r="E78" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I78" s="2">
+        <v>-70.886159484700002</v>
+      </c>
+      <c r="J78" s="2">
+        <v>-29.021763438899999</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D79" s="2">
+        <v>111.5</v>
+      </c>
+      <c r="E79" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I79" s="2">
+        <v>-70.772248417900002</v>
+      </c>
+      <c r="J79" s="2">
+        <v>-29.174910258299999</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D80" s="2">
+        <v>111.8</v>
+      </c>
+      <c r="E80" s="2">
+        <v>1</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I80" s="2">
+        <v>-70.920603147999998</v>
+      </c>
+      <c r="J80" s="2">
+        <v>-29.4679778279</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D81" s="2">
+        <v>112.1</v>
+      </c>
+      <c r="E81" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I81" s="2">
+        <v>-70.850042677800005</v>
+      </c>
+      <c r="J81" s="2">
+        <v>-29.0338337809</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D82" s="2">
+        <v>112.1</v>
+      </c>
+      <c r="E82" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I82" s="2">
+        <v>-70.9848196712</v>
+      </c>
+      <c r="J82" s="2">
+        <v>-29.266297240699998</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D83" s="2">
+        <v>113.05</v>
+      </c>
+      <c r="E83" s="2">
+        <v>0.65</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I83" s="2">
+        <v>-71.119480880400005</v>
+      </c>
+      <c r="J83" s="2">
+        <v>-29.384634281099999</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D84" s="2">
+        <v>116</v>
+      </c>
+      <c r="E84" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I84" s="2">
+        <v>-71.051769178800001</v>
+      </c>
+      <c r="J84" s="2">
+        <v>-29.211754816700001</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D85" s="2">
+        <v>116.2</v>
+      </c>
+      <c r="E85" s="2">
+        <v>2.1</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I85" s="2">
+        <v>-70.793288040600004</v>
+      </c>
+      <c r="J85" s="2">
+        <v>-29.221181654999999</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D86" s="2">
+        <v>116.4</v>
+      </c>
+      <c r="E86" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G86" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="J1" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B2" s="1" t="s">
+      <c r="H86" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I86" s="2">
+        <v>-70.7942181154</v>
+      </c>
+      <c r="J86" s="2">
+        <v>-29.2202488008</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D87" s="2">
+        <v>116.6</v>
+      </c>
+      <c r="E87" s="2">
+        <v>4</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="I87" s="2">
+        <v>-70.980093119000003</v>
+      </c>
+      <c r="J87" s="2">
+        <v>-29.1264859801</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D88" s="2">
+        <v>116.6</v>
+      </c>
+      <c r="E88" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I88" s="2">
+        <v>-71.186574106699993</v>
+      </c>
+      <c r="J88" s="2">
+        <v>-29.4461990058</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D89" s="2">
+        <v>118.7</v>
+      </c>
+      <c r="E89" s="2">
         <v>3</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F89" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I89" s="2">
+        <v>-70.975117613199998</v>
+      </c>
+      <c r="J89" s="2">
+        <v>-29.131139521800002</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D90" s="2">
+        <v>119.7</v>
+      </c>
+      <c r="E90" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G90" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D2" s="1">
-[...8 lines deleted...]
-      <c r="G2" s="1" t="s">
+      <c r="H90" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I90" s="2">
+        <v>-71.059351011900006</v>
+      </c>
+      <c r="J90" s="2">
+        <v>-29.164543224500001</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D91" s="2">
+        <v>120.7</v>
+      </c>
+      <c r="E91" s="2">
+        <v>1</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I91" s="2">
+        <v>-71.0862184458</v>
+      </c>
+      <c r="J91" s="2">
+        <v>-29.297263232599999</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D92" s="2">
+        <v>121.1</v>
+      </c>
+      <c r="E92" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="I92" s="2">
+        <v>-70.982367785999998</v>
+      </c>
+      <c r="J92" s="2">
+        <v>-29.1004211359</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D93" s="2">
+        <v>122.8</v>
+      </c>
+      <c r="E93" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I93" s="2">
+        <v>-71.174179601500001</v>
+      </c>
+      <c r="J93" s="2">
+        <v>-29.267536316800001</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D94" s="2">
+        <v>123.9</v>
+      </c>
+      <c r="E94" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I94" s="2">
+        <v>-71.048845134499999</v>
+      </c>
+      <c r="J94" s="2">
+        <v>-29.0541035412</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D95" s="2">
+        <v>124.6</v>
+      </c>
+      <c r="E95" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I95" s="2">
+        <v>-71.074804073799996</v>
+      </c>
+      <c r="J95" s="2">
+        <v>-29.024832000699998</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D96" s="2">
+        <v>125.2</v>
+      </c>
+      <c r="E96" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I96" s="2">
+        <v>-71.027353792100001</v>
+      </c>
+      <c r="J96" s="2">
+        <v>-29.0410456997</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D97" s="2">
+        <v>126.4</v>
+      </c>
+      <c r="E97" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G97" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="H2" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A3" t="s">
+      <c r="H97" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I97" s="2">
+        <v>-71.117590598999996</v>
+      </c>
+      <c r="J97" s="2">
+        <v>-29.261807845700002</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D98" s="2">
+        <v>126.5</v>
+      </c>
+      <c r="E98" s="2">
+        <v>2.1</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="I98" s="2">
+        <v>-71.302735339600005</v>
+      </c>
+      <c r="J98" s="2">
+        <v>-29.514832472999998</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D99" s="2">
+        <v>127.4</v>
+      </c>
+      <c r="E99" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="F99" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G99" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I99" s="2">
+        <v>-70.465847343700005</v>
+      </c>
+      <c r="J99" s="2">
+        <v>-29.008544088899999</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D100" s="2">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="E100" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I100" s="2">
+        <v>-71.088496289099993</v>
+      </c>
+      <c r="J100" s="2">
+        <v>-29.0389896549</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D101" s="2">
+        <v>128.9</v>
+      </c>
+      <c r="E101" s="2">
+        <v>1.6</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I101" s="2">
+        <v>-71.082639514799993</v>
+      </c>
+      <c r="J101" s="2">
+        <v>-29.044903612100001</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D102" s="2">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="E102" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I102" s="2">
+        <v>-71.100455868300003</v>
+      </c>
+      <c r="J102" s="2">
+        <v>-29.0211670851</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D103" s="2">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="E103" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="F103" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G103" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="I103" s="2">
+        <v>-70.807413421199996</v>
+      </c>
+      <c r="J103" s="2">
+        <v>-28.689504513900001</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D104" s="2">
+        <v>131</v>
+      </c>
+      <c r="E104" s="2">
+        <v>1.7</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I104" s="2">
+        <v>-71.140645474099998</v>
+      </c>
+      <c r="J104" s="2">
+        <v>-29.1651991598</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D105" s="2">
+        <v>131.5</v>
+      </c>
+      <c r="E105" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I105" s="2">
+        <v>-71.167969274000001</v>
+      </c>
+      <c r="J105" s="2">
+        <v>-29.219488744900001</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D106" s="2">
+        <v>131.5</v>
+      </c>
+      <c r="E106" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I106" s="2">
+        <v>-71.202460586100003</v>
+      </c>
+      <c r="J106" s="2">
+        <v>-29.365082576700001</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D107" s="2">
+        <v>131.6</v>
+      </c>
+      <c r="E107" s="2">
+        <v>1</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I107" s="2">
+        <v>-71.245679694499998</v>
+      </c>
+      <c r="J107" s="2">
+        <v>-29.445368313199999</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D108" s="2">
+        <v>135</v>
+      </c>
+      <c r="E108" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I108" s="2">
+        <v>-70.489965672400004</v>
+      </c>
+      <c r="J108" s="2">
+        <v>-29.052100420999999</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D109" s="2">
+        <v>136.18</v>
+      </c>
+      <c r="E109" s="2">
+        <v>0.94</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="I109" s="2">
+        <v>-70.318452481899996</v>
+      </c>
+      <c r="J109" s="2">
+        <v>-28.6406542647</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D110" s="2">
+        <v>137.4</v>
+      </c>
+      <c r="E110" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I110" s="2">
+        <v>-71.310697192800006</v>
+      </c>
+      <c r="J110" s="2">
+        <v>-29.488081980699999</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D111" s="2">
+        <v>137.5</v>
+      </c>
+      <c r="E111" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I111" s="2">
+        <v>-70.424268260399998</v>
+      </c>
+      <c r="J111" s="2">
+        <v>-29.171177140200001</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D112" s="2">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="E112" s="2">
+        <v>1.4</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I112" s="2">
+        <v>-70.264727284499997</v>
+      </c>
+      <c r="J112" s="2">
+        <v>-28.638476943899999</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D113" s="2">
+        <v>142.5</v>
+      </c>
+      <c r="E113" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I113" s="2">
+        <v>-70.331971269700006</v>
+      </c>
+      <c r="J113" s="2">
+        <v>-29.330909456400001</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D114" s="2">
+        <v>142.6</v>
+      </c>
+      <c r="E114" s="2">
+        <v>0.5</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I114" s="2">
+        <v>-70.3667506858</v>
+      </c>
+      <c r="J114" s="2">
+        <v>-29.309911395299999</v>
+      </c>
+      <c r="K114" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D115" s="2">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="E115" s="2">
+        <v>1</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G115" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D3">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H115" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I115" s="2">
+        <v>-70.384312849200001</v>
+      </c>
+      <c r="J115" s="2">
+        <v>-29.2493494856</v>
+      </c>
+      <c r="K115" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D116" s="2">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="E116" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G116" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="H3" t="s">
-[...25 lines deleted...]
-      <c r="E4" s="1">
+      <c r="H116" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I116" s="2">
+        <v>-71.286085486800005</v>
+      </c>
+      <c r="J116" s="2">
+        <v>-29.456462695999999</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D117" s="2">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="E117" s="2">
+        <v>1.3</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I117" s="2">
+        <v>-70.347816066099995</v>
+      </c>
+      <c r="J117" s="2">
+        <v>-29.325598485800001</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D118" s="2">
+        <v>144.6</v>
+      </c>
+      <c r="E118" s="2">
+        <v>2.1</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="I118" s="2">
+        <v>-70.259781857999997</v>
+      </c>
+      <c r="J118" s="2">
+        <v>-28.741563718199998</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D119" s="2">
+        <v>145</v>
+      </c>
+      <c r="E119" s="2">
+        <v>4</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="I119" s="2">
+        <v>-71.3091949258</v>
+      </c>
+      <c r="J119" s="2">
+        <v>-29.6687855138</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D120" s="2">
+        <v>146.9</v>
+      </c>
+      <c r="E120" s="2">
         <v>0.5</v>
       </c>
-      <c r="F4" s="1" t="s">
-[...1008 lines deleted...]
-      <c r="D33">
+      <c r="F120" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I120" s="2">
+        <v>-70.494497850000002</v>
+      </c>
+      <c r="J120" s="2">
+        <v>-29.068988986000001</v>
+      </c>
+      <c r="K120" s="2" t="s">
         <v>79</v>
-      </c>
-[...3064 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K120" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K120">
       <sortCondition ref="D1:D120"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>